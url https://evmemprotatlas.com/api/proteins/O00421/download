--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,120 +61,220 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CCRL2</t>
   </si>
   <si>
     <t>O00421</t>
   </si>
   <si>
     <t>C-C chemokine receptor-like 2 (Chemokine receptor CCR11) (Chemokine receptor X) (Putative MCP-1 chemokine receptor)</t>
   </si>
   <si>
     <t>TRANSMEM 44..64; /note="Helical; Name=1"; /evidence="ECO:0000255"; TRANSMEM 75..95; /note="Helical; Name=2"; /evidence="ECO:0000255"; TRANSMEM 105..125; /note="Helical; Name=3"; /evidence="ECO:0000255"; TRANSMEM 145..165; /note="Helical; Name=4"; /evidence="ECO:0000255"; TRANSMEM 199..219; /note="Helical; Name=5"; /evidence="ECO:0000255"; TRANSMEM 239..259; /note="Helical; Name=6"; /evidence="ECO:0000255"; TRANSMEM 287..307; /note="Helical; Name=7"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>G-protein coupled receptors:Chemokines and chemotactic factors receptors; G-protein coupled receptors:GPCRs excl olfactory receptors</t>
   </si>
   <si>
     <t>G-protein coupled receptors, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000121797</t>
   </si>
   <si>
     <t>ACKR5, CKRX, CRAM-A, CRAM-B, HCR</t>
   </si>
   <si>
     <t>C-C motif chemokine receptor like 2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>46407166-46412997</t>
   </si>
   <si>
     <t>36512648</t>
   </si>
   <si>
     <t>Exosomal miR-655-3p inhibits growth, and invasion and macrophage M2 polarization through targeting CXCR4 in papillary thyroid carcinoma.</t>
   </si>
   <si>
-    <t>In Xenograft tumor experiment, upregulated exosome-miR-655-3p effectively inhibited the growth of tumor and reduced the expression of CXCR4, Ki67 and CD163 in vivo.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In Xenograft tumor experiment, upregulated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-miR-655-3p effectively inhibited the growth of tumor and reduced the expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CXCR4</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, Ki67 and CD163 in vivo.</t>
+    </r>
   </si>
   <si>
     <t>37452413</t>
   </si>
   <si>
     <t>Tumor-derived small extracellular vesicles promote breast cancer progression by upregulating PD-L1 expression in macrophages.</t>
   </si>
   <si>
-    <t/>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Tumor-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> promote breast cancer progression by upregulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>PD-L1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression in macrophages.</t>
+    </r>
   </si>
   <si>
     <t>37475710</t>
   </si>
   <si>
     <t>Monocyte phenotype and extracellular vesicles in HIV-1, HIV-2, and HIV-1/2 dual infection.</t>
   </si>
   <si>
-    <t>Peripheral blood mononuclear cells (PBMCs) were isolated and analyzed by flow cytometry for monocyte phenotype and activation, and plasma was analyzed for extracellular vesicle forms of CD163 and CD206.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Peripheral blood mononuclear cells (PBMCs) were isolated and analyzed by flow cytometry for monocyte phenotype and activation, and plasma was analyzed for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> forms of CD163 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD206</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>37993261</t>
   </si>
   <si>
     <t>Hypoxia-regulated exosomes mediate M2 macrophage polarization and promote metastasis in chondrosarcoma.</t>
   </si>
   <si>
-    <t>These hypoxia-induced exosomes promoted macrophage polarization towards the M2 phenotype, characterized by the expression of CD163 and CD206, but not the M1 phenotype, characterized by CD86 expression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">These hypoxia-induced </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> promoted macrophage polarization towards the M2 phenotype, characterized by the expression of CD163 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD206</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, but not the M1 phenotype, characterized by CD86 expression.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -628,51 +728,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>4</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -684,51 +784,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>4</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -740,51 +840,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>4</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
@@ -796,51 +896,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>4</v>
       </c>
       <c r="O5">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P5" t="s">
         <v>38</v>
       </c>
       <c r="Q5" t="s">
         <v>39</v>
       </c>
       <c r="R5" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>