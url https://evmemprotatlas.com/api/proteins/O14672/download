--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,170 +61,474 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ADA10</t>
   </si>
   <si>
     <t>O14672</t>
   </si>
   <si>
     <t>Disintegrin and metalloproteinase domain-containing protein 10 (ADAM 10) (EC 3.4.24.81) (CDw156) (Kuzbanian protein homolog) (Mammalian disintegrin-metalloprotease) (CD antigen CD156c)</t>
   </si>
   <si>
     <t>TRANSMEM 673..693; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Cancer-related genes:Mutational cancer driver genes; Predicted intracellular proteins; Human disease related genes:Nervous system diseases:Neurodegenerative diseases; CD markers; Potential drug targets; Enzymes; ENZYME proteins:Hydrolases; Transporters:Accessory Factors Involved in Transport; Disease related genes</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Disease related genes, Enzymes, Human disease related genes, Plasma proteins, Potential drug targets, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000137845</t>
   </si>
   <si>
     <t>ADAM10</t>
   </si>
   <si>
     <t>CD156C, HsT18717, kuz, MADM</t>
   </si>
   <si>
     <t>ADAM metallopeptidase domain 10</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>58588809-58749791</t>
   </si>
   <si>
     <t>16229685</t>
   </si>
   <si>
     <t>A role for exosomes in the constitutive and stimulus-induced ectodomain cleavage of L1 and CD44.</t>
   </si>
   <si>
-    <t xml:space="preserve">By analysing L1 (CD171) and CD44 in ovarian carcinoma cells, we show in the present paper that the cleavage induced by ionomycin, APMA (4-aminophenylmercuric acetate) or MCD (methyl-beta-cyclodextrin) is initiated in an endosomal compartment that is subsequently released in the form of exosomes.
-[...1 lines deleted...]
-Cleavage could also proceed in released exosomes, but only depletion of ADAM10 by small interfering RNA blocked cleavage under constitutive and induced conditions.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A role for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in the constitutive and stimulus-induced ectodomain cleavage of L1 and CD44.
+By analysing L1 (CD171) and CD44 in ovarian carcinoma cells, we show in the present paper that the cleavage induced by ionomycin, APMA (4-aminophenylmercuric acetate) or MCD (methyl-beta-cyclodextrin) is initiated in an endosomal compartment that is subsequently released in the form of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Calcium influx augmented the release of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> containing functionally active forms of ADAM10 (a disintegrin and metalloprotease 10) and ADAM17 [TACE (tumour necrosis factor a-converting enzyme)] as well as CD44 and L1 cytoplasmic cleavage fragments.
+Cleavage could also proceed in released </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, but only depletion of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ADAM10</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by small interfering RNA blocked cleavage under constitutive and induced conditions.</t>
+    </r>
   </si>
   <si>
     <t>18381078</t>
   </si>
   <si>
     <t>Functional role of N-glycosylation from ADAM10 in processing, localization and activity of the enzyme.</t>
   </si>
   <si>
-    <t xml:space="preserve">ADAM10 is sorted into secretory vesicles, the exosomes.
-Here, a fraction of ADAM10 from exosomes was found to contain more processed N-linked glycans than the cellular enzyme.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">ADAM10 is sorted into secretory vesicles, the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Here, a fraction of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t xml:space="preserve">ADAM10 </t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">from </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was found to contain more processed N-linked glycans than the cellular enzyme.</t>
+    </r>
   </si>
   <si>
     <t>19188015</t>
   </si>
   <si>
     <t>Systemic presence and tumor-growth promoting effect of ovarian carcinoma released exosomes.</t>
   </si>
   <si>
-    <t>We found that malignant ascites-derived exosomes cargo tumor progression related proteins such as L1CAM, CD24, ADAM10, and EMMPRIN.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We found that malignant ascites-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> cargo tumor progression related proteins such as L1CAM, CD24,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t xml:space="preserve"> ADAM10</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and EMMPRIN.</t>
+    </r>
   </si>
   <si>
     <t>29484441</t>
   </si>
   <si>
     <t>A disintegrin and metalloprotease 10-containing exosomes derived from nasal polyps promote angiogenesis and vascular permeability.</t>
   </si>
   <si>
-    <t xml:space="preserve">A disintegrin and metalloprotease 10 (ADAM10), an important type of proteinase that is overexpressed in various diseases, can influence angiogenesis and vascular permeability and has been observed in healthy nasal exosomes.
-[...2 lines deleted...]
-To the best of our knowledge, the expression levels and the function of ADAM10 in NLF‑derived exosomes from NPs has not been demonstrated previously.</t>
+    <r>
+      <rPr/>
+      <t>A disintegrin and metalloprotease 10 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ADAM10</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">), an important type of proteinase that is overexpressed in various diseases, can influence angiogenesis and vascular permeability and has been observed in healthy nasal </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+ADAM10 was highly expressed in NLF\xe2\x80\x91derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from NPs when compared with healthy volunteers.
+Thus, NLF\xe2\x80\x91derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from NPs promoted angiogenesis and vascular permeability, which may be associated with abundant ADAM10 in NP </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">. 
+To the best of our knowledge, the expression levels and the function of ADAM10 in NLF\xe2\x80\x91derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from NPs has not been demonstrated previously.</t>
+    </r>
   </si>
   <si>
     <t>30909692</t>
   </si>
   <si>
     <t>Relation between Tetraspanin- Associated and Tetraspanin- Non- Associated Exosomal Proteases and Metabolic Syndrome in Colorectal Cancer Patients.</t>
   </si>
   <si>
-    <t xml:space="preserve">Results: The ADAM10-/
-[...4 lines deleted...]
-in relation with clinical and histopathological parameters.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Results: The ADAM10-/ ADAM17- population predominated in plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of CRCPs and the level of ADAM10+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was significantly higher in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of CSs compared with CRCPs.
+The aim of this study was to evaluate the level of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ADAM10</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, ADAM17 and 20S proteasomes in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from colorectal cancer patients (CRCPs) in relation with clinical and histopathological parameters.</t>
+    </r>
   </si>
   <si>
     <t>36612172</t>
   </si>
   <si>
     <t>Extracellular Vesicle Membrane Protein Profiling and Targeted Mass Spectrometry Unveil CD59 and Tetraspanin 9 as Novel Plasma Biomarkers for Detection of Colorectal Cancer.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>37549991</t>
   </si>
   <si>
     <t>MiRNAs that target amyloid precursor protein processing machinery in extracellular vesicles and particles derived from oral squamous cells carcinoma.</t>
   </si>
   <si>
-    <t>Considering that microRNAs (miRNAs), extracellular vesicles and particles (EVPs) and the amyloid precursor protein (APP) processing have been shown to be altered in oral squamous cells carcinoma (OSCC), it is possible that miRNAs that target APP processing pathways in EVPs are impacted in tumor cells.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Considering that microRNAs (miRNAs), </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and particles (EVPs) and the amyloid precursor protein (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>APP</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) processing have been shown to be altered in oral squamous cells carcinoma (OSCC), it is possible that miRNAs that target </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>APP</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> processing pathways in EVPs are impacted in tumor cells.</t>
+    </r>
   </si>
   <si>
     <t>39317350</t>
   </si>
   <si>
     <t>Extracellular Release of a Disintegrin and Metalloproteinase Correlates With Periodontal Disease Severity.</t>
   </si>
   <si>
-    <t>Infection and the resulting cytokine release orchestrated the release of soluble ADAM8 by oral keratinocytes and primary neutrophils as soluble ectodomain and on exosomes, respectively.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Infection and the resulting cytokine release orchestrated the release of soluble </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ADAM8</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by oral keratinocytes and primary neutrophils as soluble ectodomain and on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, respectively.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -678,51 +982,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -734,51 +1038,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P3" t="s">
         <v>33</v>
       </c>
       <c r="Q3" t="s">
         <v>34</v>
       </c>
       <c r="R3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -790,51 +1094,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4" t="s">
         <v>29</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P4" t="s">
         <v>36</v>
       </c>
       <c r="Q4" t="s">
         <v>37</v>
       </c>
       <c r="R4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
@@ -846,51 +1150,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5" t="s">
         <v>29</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P5" t="s">
         <v>39</v>
       </c>
       <c r="Q5" t="s">
         <v>40</v>
       </c>
       <c r="R5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6">
@@ -902,51 +1206,51 @@
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6" t="s">
         <v>29</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P6" t="s">
         <v>42</v>
       </c>
       <c r="Q6" t="s">
         <v>43</v>
       </c>
       <c r="R6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7">
@@ -958,51 +1262,51 @@
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7" t="s">
         <v>29</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P7" t="s">
         <v>45</v>
       </c>
       <c r="Q7" t="s">
         <v>46</v>
       </c>
       <c r="R7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8">
@@ -1014,51 +1318,51 @@
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8" t="s">
         <v>29</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P8" t="s">
         <v>48</v>
       </c>
       <c r="Q8" t="s">
         <v>49</v>
       </c>
       <c r="R8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9">
@@ -1070,51 +1374,51 @@
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9" t="s">
         <v>29</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="O9">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P9" t="s">
         <v>51</v>
       </c>
       <c r="Q9" t="s">
         <v>52</v>
       </c>
       <c r="R9" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>