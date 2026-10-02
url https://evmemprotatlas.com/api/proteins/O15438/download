--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,96 +61,121 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>MRP3</t>
   </si>
   <si>
     <t>O15438</t>
   </si>
   <si>
     <t>ATP-binding cassette sub-family C member 3 (EC 7.6.2.-) (EC 7.6.2.2) (EC 7.6.2.3) (Canalicular multispecific organic anion transporter 2) (Multi-specific organic anion transporter D) (MOAT-D) (Multidrug resistance-associated protein 3)</t>
   </si>
   <si>
     <t>TRANSMEM 33..53; /note="Helical; Name=1"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 74..94; /note="Helical; Name=2"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 100..120; /note="Helical; Name=3"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 133..153; /note="Helical; Name=4"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 172..192; /note="Helical; Name=5"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 303..323; /note="Helical; Name=6"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 350..370; /note="Helical; Name=7"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 427..447; /note="Helical; Name=8"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 451..471; /note="Helical; Name=9"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 534..554; /note="Helical; Name=10"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 577..597; /note="Helical; Name=11"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 964..984; /note="Helical; Name=12"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 1022..1042; /note="Helical; Name=13"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 1086..1106; /note="Helical; Name=14"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 1108..1128; /note="Helical; Name=15"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 1200..1220; /note="Helical; Name=16"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 1223..1243; /note="Helical; Name=17"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins; Enzymes; Cancer-related genes:Candidate cancer biomarkers; ENZYME proteins; Transporters:Primary Active Transporters</t>
   </si>
   <si>
     <t>Cancer-related genes, Enzymes, Metabolic proteins, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000108846</t>
   </si>
   <si>
     <t>ABCC3</t>
   </si>
   <si>
     <t>cMOAT2, EST90757, MLP2, MOAT-D, MRP3</t>
   </si>
   <si>
     <t>ATP binding cassette subfamily C member 3</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>50634777-50692253</t>
   </si>
   <si>
     <t>37633233</t>
   </si>
   <si>
     <t>Mechanism of M2 type macrophage-derived extracellular vesicles regulating PD-L1 expression via the MISP/IQGAP1 axis in hepatocellular carcinoma immunotherapy resistance.</t>
   </si>
   <si>
-    <t/>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Mechanism of M2 type macrophage-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> regulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>PD-L1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression via the MISP/IQGAP1 axis in hepatocellular carcinoma immunotherapy resistance.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -604,51 +629,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>