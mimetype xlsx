--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>MRP4</t>
   </si>
   <si>
     <t>O15439</t>
   </si>
   <si>
     <t>ATP-binding cassette sub-family C member 4 (EC 7.6.2.-) (EC 7.6.2.2) (EC 7.6.2.3) (MRP/cMOAT-related ABC transporter) (Multi-specific organic anion transporter B) (MOAT-B) (Multidrug resistance-associated protein 4)</t>
   </si>
   <si>
     <t>TRANSMEM 89..131; /note="Helical; Name=1"; /evidence="ECO:0000269|PubMed:38886124, ECO:0000269|PubMed:40138312, ECO:0007744|PDB:8XOK, ECO:0007744|PDB:8XOL, ECO:0007744|PDB:8XOM, ECO:0007744|PDB:8ZBS, ECO:0007744|PDB:8ZBT, ECO:0007744|PDB:8ZBU"; TRANSMEM 137..176; /note="Helical; Name=2"; /evidence="ECO:0000269|PubMed:38886124, ECO:0000269|PubMed:40138312, ECO:0007744|PDB:8XOK, ECO:0007744|PDB:8XOL, ECO:0007744|PDB:8XOM, ECO:0007744|PDB:8ZBS, ECO:0007744|PDB:8ZBT, ECO:0007744|PDB:8ZBU"; TRANSMEM 211..244; /note="Helical; Name=3"; /evidence="ECO:0000269|PubMed:38886124, ECO:0000269|PubMed:40138312, ECO:0007744|PDB:8XOK, ECO:0007744|PDB:8XOL, ECO:0007744|PDB:8XOM, ECO:0007744|PDB:8ZBS, ECO:0007744|PDB:8ZBT, ECO:0007744|PDB:8ZBU"; TRANSMEM 247..274; /note="Helical; Name=4"; /evidence="ECO:0000269|PubMed:38886124, ECO:0000269|PubMed:40138312, ECO:0007744|PDB:8XOK, ECO:0007744|PDB:8XOL, ECO:0007744|PDB:8XOM, ECO:0007744|PDB:8ZBS, ECO:0007744|PDB:8ZBT, ECO:0007744|PDB:8ZBU"; TRANSMEM 319..352; /note="Helical; Name=5"; /evidence="ECO:0000269|PubMed:38886124, ECO:0000269|PubMed:40138312, ECO:0007744|PDB:8XOK, ECO:0007744|PDB:8XOL, ECO:0007744|PDB:8XOM, ECO:0007744|PDB:8ZBS, ECO:0007744|PDB:8ZBT, ECO:0007744|PDB:8ZBU"; TRANSMEM 357..390; /note="Helical; Name=6"; /evidence="ECO:0000269|PubMed:38886124, ECO:0000269|PubMed:40138312, ECO:0007744|PDB:8XOK, ECO:0007744|PDB:8XOL, ECO:0007744|PDB:8XOM, ECO:0007744|PDB:8ZBS, ECO:0007744|PDB:8ZBT, ECO:0007744|PDB:8ZBU"; TRANSMEM 720..755; /note="Helical; Name=7"; /evidence="ECO:0000269|PubMed:38886124, ECO:0000269|PubMed:40138312, ECO:0007744|PDB:8XOK, ECO:0007744|PDB:8XOL, ECO:0007744|PDB:8XOM, ECO:0007744|PDB:8ZBS, ECO:0007744|PDB:8ZBT, ECO:0007744|PDB:8ZBU"; TRANSMEM 769..803; /note="Helical; Name=8"; /evidence="ECO:0000269|PubMed:38886124, ECO:0000269|PubMed:40138312, ECO:0007744|PDB:8XOK, ECO:0007744|PDB:8XOL, ECO:0007744|PDB:8XOM, ECO:0007744|PDB:8ZBS, ECO:0007744|PDB:8ZBT, ECO:0007744|PDB:8ZBU"; TRANSMEM 840..871; /note="Helical; Name=9"; /evidence="ECO:0000269|PubMed:38886124, ECO:0000269|PubMed:40138312, ECO:0007744|PDB:8XOK, ECO:0007744|PDB:8XOL, ECO:0007744|PDB:8XOM, ECO:0007744|PDB:8ZBS, ECO:0007744|PDB:8ZBT, ECO:0007744|PDB:8ZBU"; TRANSMEM 874..892; /note="Helical; Name=10"; /evidence="ECO:0000269|PubMed:38886124, ECO:0000269|PubMed:40138312, ECO:0007744|PDB:8XOK, ECO:0007744|PDB:8XOL, ECO:0007744|PDB:8XOM, ECO:0007744|PDB:8ZBS, ECO:0007744|PDB:8ZBT, ECO:0007744|PDB:8ZBU"; TRANSMEM 950..984; /note="Helical; Name=11"; /evidence="ECO:0000269|PubMed:38886124, ECO:0000269|PubMed:40138312, ECO:0007744|PDB:8XOK, ECO:0007744|PDB:8XOL, ECO:0007744|PDB:8XOM, ECO:0007744|PDB:8ZBS, ECO:0007744|PDB:8ZBT, ECO:0007744|PDB:8ZBU"; TRANSMEM 985..1014; /note="Helical; Name=12"; /evidence="ECO:0000269|PubMed:38886124, ECO:0000269|PubMed:40138312, ECO:0007744|PDB:8XOK, ECO:0007744|PDB:8XOL, ECO:0007744|PDB:8XOM, ECO:0007744|PDB:8ZBS, ECO:0007744|PDB:8ZBT, ECO:0007744|PDB:8ZBU"</t>
   </si>
   <si>
     <t>Enzymes; ENZYME proteins; Transporters:Primary Active Transporters</t>
   </si>
   <si>
     <t>Enzymes, Metabolic proteins, Plasma proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000125257</t>
   </si>
   <si>
     <t>ABCC4</t>
   </si>