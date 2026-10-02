--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>KCNN4</t>
   </si>
   <si>
     <t>O15554</t>
   </si>
   <si>
     <t>Intermediate conductance calcium-activated potassium channel protein 4 (SKCa 4) (SKCa4) (hSK4) (Gardos channel) (IKCa1) (hIK1) (KCa3.1) (Putative Gardos channel) (hKCa4)</t>
   </si>
   <si>
     <t>TRANSMEM 29..49; /note="Helical; Name=Segment S1"; /evidence="ECO:0000255"; TRANSMEM 59..79; /note="Helical; Name=Segment S2"; /evidence="ECO:0000255"; TRANSMEM 108..128; /note="Helical; Name=Segment S3"; /evidence="ECO:0000255"; TRANSMEM 143..163; /note="Helical; Name=Segment S4"; /evidence="ECO:0000255"; TRANSMEM 207..227; /note="Helical; Name=Segment S5"; /evidence="ECO:0000255"; TRANSMEM 265..285; /note="Helical; Name=Segment S6"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Cardiovascular diseases:Hematologic diseases; Predicted intracellular proteins; Voltage-gated ion channels:Calcium-Activated Potassium Channels; Transporters:Transporter channels and pores; Disease related genes; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Disease related genes, FDA approved drug targets, Human disease related genes, Predicted intracellular proteins, Predicted membrane proteins, Transporters, Voltage-gated ion channels</t>
   </si>
   <si>
     <t>ENSG00000104783</t>
   </si>
   <si>
     <t>hIKCa1, hKCa4, hSK4, IK, KCa3.1</t>
   </si>