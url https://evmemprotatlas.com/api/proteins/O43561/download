--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>LAT</t>
   </si>
   <si>
     <t>O43561</t>
   </si>
   <si>
     <t>Linker for activation of T-cells family member 1 (36 kDa phosphotyrosine adapter protein) (pp36) (p36-38)</t>
   </si>
   <si>
     <t>TRANSMEM 5..27; /note="Helical; Signal-anchor for type III membrane protein"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Immune system diseases:Primary immunodeficiency; Disease related genes; Predicted intracellular proteins; RAS pathway related proteins</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins, RAS pathway related proteins</t>
   </si>
   <si>
     <t>ENSG00000213658</t>
   </si>
   <si>
     <t>LAT1</t>
   </si>