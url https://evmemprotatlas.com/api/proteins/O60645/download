--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="30">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,75 +61,103 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>EXOC3</t>
   </si>
   <si>
     <t>O60645</t>
   </si>
   <si>
     <t>Exocyst complex component 3 (Exocyst complex component Sec6)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Transporters:Transporter channels and pores; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000180104</t>
   </si>
   <si>
     <t>37858194</t>
   </si>
   <si>
     <t>Sex differences in FASN protein concentrations in urinary exosomes related to serum triglycerides levels in healthy adults.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Sex differences in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>FASN</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein concentrations in urinary </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> related to serum triglycerides levels in healthy adults.</t>
+    </r>
   </si>
   <si>
     <t>38117249</t>
   </si>
   <si>
     <t>The Regulation of Fatty Acid Synthase by Exosomal miR-143-5p and miR-342-5p in Idiopathic Pulmonary Fibrosis.</t>
   </si>
   <si>
     <t xml:space="preserve">Furthermore, fibroblast treatment with exosomes obtained from naive patients with IPF increased SMAD3, CTGF, COL3A1, and TGFβ1 expression.
 However, exosomes isolated from patients with IPF taking nintedanib or pirfenidone increased FASN expression in ATII cells compared with naive patients with IPF.
 miR-143-5p and miR-342-5p overexpression or ATII cell treatment with IPF-derived exosomes containing these miRNAs lowered FASN and ACSL-4 levels.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
@@ -594,116 +622,116 @@
       <c r="G2" t="s">
         <v>21</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
       <c r="M2" t="s">
         <v>21</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>24</v>
       </c>
       <c r="Q2" t="s">
         <v>25</v>
       </c>
       <c r="R2" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
       <c r="K3" t="s">
         <v>21</v>
       </c>
       <c r="L3" t="s">
         <v>21</v>
       </c>
       <c r="M3" t="s">
         <v>21</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Q3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="R3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">