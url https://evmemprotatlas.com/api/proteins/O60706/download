--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ABCC9</t>
   </si>
   <si>
     <t>O60706</t>
   </si>
   <si>
     <t>ATP-binding cassette sub-family C member 9 (Sulfonylurea receptor 2)</t>
   </si>
   <si>
     <t>TRANSMEM 31..51; /note="Helical; Name=1"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 73..93; /note="Helical; Name=2"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 102..122; /note="Helical; Name=3"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 133..153; /note="Helical; Name=4"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 168..188; /note="Helical; Name=5"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 302..322; /note="Helical; Name=6"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 351..371; /note="Helical; Name=7"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 424..444; /note="Helical; Name=8"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 456..476; /note="Helical; Name=9"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 532..552; /note="Helical; Name=10"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 572..592; /note="Helical; Name=11"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 991..1011; /note="Helical; Name=12"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 1035..1055; /note="Helical; Name=13"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 1128..1148; /note="Helical; Name=14"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 1246..1266; /note="Helical; Name=15"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"</t>
   </si>
   <si>
     <t>Disease related genes; Human disease related genes:Cardiovascular diseases:Cardiac diseases; Transporters:Primary Active Transporters; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Disease related genes, FDA approved drug targets, Human disease related genes, Metabolic proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000069431</t>
   </si>
   <si>
     <t>CMD1O, SUR2</t>
   </si>
@@ -601,51 +601,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>