--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,122 +61,306 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>FLOT1</t>
   </si>
   <si>
     <t>O75955</t>
   </si>
   <si>
     <t>Flotillin-1</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; Transporters:Accessory Factors Involved in Transport</t>
   </si>
   <si>
     <t>Plasma proteins, Predicted intracellular proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000137312</t>
   </si>
   <si>
     <t>Flotillin 1</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>30727709-30742732</t>
   </si>
   <si>
     <t>23585443</t>
   </si>
   <si>
     <t>Proteome profiling of exosomes derived from human primary and metastatic colorectal cancer cells reveal differential expression of key metastatic factors and signal transduction components.</t>
   </si>
   <si>
-    <t xml:space="preserve">A key finding of this study was the detection and colocalization of protein complexes EPCAM-CLDN7 and TNIK-RAP2A in colorectal cancer cell exosomes.
-[...1 lines deleted...]
-Exosomes purified using OptiPrep™ density gradient fractionation were 40-100 nm in diameter, were of a buoyant density ~1.09 g/mL, and displayed stereotypic exosomal markers TSG101, Alix, and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A key finding of this study was the detection and colocalization of protein complexes EPCAM-CLDN7 and TNIK-RAP2A in colorectal cancer cell </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+A major finding was the selective enrichment of metastatic factors (MET, S100A8, S100A9, TNC), signal transduction molecules (EFNB2, JAG1, SRC, TNIK), and lipid raft and lipid raft-associated components (CAV1, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>FLOT1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, FLOT2, PROM1) in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from metastatic SW620 cells.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> purified using OptiPrep\xe2\x84\xa2 density gradient fractionation were 40-100 nm in diameter, were of a buoyant density ~1.09 g/mL, and displayed stereotypic </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers TSG101, Alix, and CD63.</t>
+    </r>
   </si>
   <si>
     <t>27797340</t>
   </si>
   <si>
     <t>Sorting protein VPS33B regulates exosomal autocrine signaling to mediate hematopoiesis and leukemogenesis.</t>
   </si>
   <si>
-    <t xml:space="preserve">Deletion of VPS33B in either mouse or human HSCs resulted in impaired exosome maturation and secretion as well as loss of stemness.
-[...2 lines deleted...]
-VPS33B co-existed in exosomes with GDI2, VPS16B, FLOT1, and other known exosome markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Deletion of VPS33B in either mouse or human HSCs resulted in impaired </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> maturation and secretion as well as loss of stemness.
+Mechanistically, VPS33B interacted with the GDI2/RAB11A/RAB27A pathway to regulate the trafficking of secretory proteins as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+These findings reveal an essential role for VPS33B in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> pathways in HSCs and LICs.
+VPS33B co-existed in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with GDI2, VPS16B, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>FLOT1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and other known </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers.</t>
+    </r>
   </si>
   <si>
     <t>37536457</t>
   </si>
   <si>
     <t>Blood exosome marker miRNA-30d-5p: Role and regulation mechanism in cell stemness and gemcitabine resistance of hepatocellular carcinoma.</t>
   </si>
   <si>
-    <t>Blood exosome-derived miRNA-30d-5p promoted the stemness and gemcitabine resistance of HCC cells by repressing SOCS3 expression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Blood </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> miRNA-30d-5p promoted the stemness and gemcitabine resistance of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>HCC</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> cells by repressing SOCS3 expression.</t>
+    </r>
   </si>
   <si>
     <t>38199177</t>
   </si>
   <si>
     <t>BeWo exomeres are enriched for bioactive extracellular placenta-specific C19MC miRNAs.</t>
   </si>
   <si>
-    <t>Exomeres were positive for AGO2 but negative for exosome markers (CD63, CD9, CD81, FLOT1, and TSG101).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exomeres</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were positive for AGO2 but negative for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (CD63, CD9, CD81, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>FLOT1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and TSG101).</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -630,51 +814,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>25</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2">
         <v>4</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -686,51 +870,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
       <c r="K3" t="s">
         <v>25</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
       <c r="N3">
         <v>4</v>
       </c>
       <c r="O3">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -742,51 +926,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>21</v>
       </c>
       <c r="K4" t="s">
         <v>25</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>27</v>
       </c>
       <c r="N4">
         <v>4</v>
       </c>
       <c r="O4">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
         <v>34</v>
       </c>
       <c r="Q4" t="s">
         <v>35</v>
       </c>
       <c r="R4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
@@ -798,51 +982,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>21</v>
       </c>
       <c r="K5" t="s">
         <v>25</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
       <c r="N5">
         <v>4</v>
       </c>
       <c r="O5">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>