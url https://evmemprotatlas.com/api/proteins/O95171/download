--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="83">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>SCEL</t>
   </si>
   <si>
     <t>O95171</t>
   </si>
   <si>
     <t>Sciellin</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Plasma proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000136155</t>
   </si>
   <si>
     <t>FLJ21667, MGC22531</t>
   </si>
@@ -160,75 +160,125 @@
   <si>
     <t>Here, we demonstrated that SEA induced Mφ to produce abundant extracellular vesicles, which directly activated HSCs by activating their autocrine TGF-β1 signaling.</t>
   </si>
   <si>
     <t>37303669</t>
   </si>
   <si>
     <t>Mesenchymal stem cell-derived exosomes ameliorate TGF-β1-induced endometrial fibrosis by altering their miRNA profile.</t>
   </si>
   <si>
     <t>37321426</t>
   </si>
   <si>
     <t>GuiLu-ErXian Glue extract promotes mesenchymal stem cells (MSC)-Induced chondrogenesis via exosomes release and delays aging in the MSC senescence process.</t>
   </si>
   <si>
     <t>we conclude that GLEXG promotes in vitro MSC-induced chondrogenesis possibly via exosomes release and delays aging in the MSC senescence process and that treatment with GLEXG (0.3 μg, i.a.)</t>
   </si>
   <si>
     <t>37357686</t>
   </si>
   <si>
     <t>Extracellular vesicle-packaged ILK from mesothelial cells promotes fibroblast activation in peritoneal fibrosis.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-packaged </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ILK</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from mesothelial cells promotes fibroblast activation in peritoneal fibrosis.</t>
+    </r>
+  </si>
+  <si>
     <t>37369038</t>
   </si>
   <si>
     <t>Extravillous trophoblast cell-derived exosomes induce vascular smooth muscle cell apoptosis via a mechanism associated with miR-143-3p.</t>
   </si>
   <si>
-    <t>These data clearly demonstrated that VSMC apoptosis is mediated by EVT-derived exosomes and their cargo of miR-143-3p as well as their cell surface presentation of FASL.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">These data clearly demonstrated that VSMC apoptosis is mediated by EVT-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and their cargo of miR-143-3p as well as their cell surface presentation of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>FASL</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>37542121</t>
   </si>
   <si>
     <t>Small EV in plasma of triple negative breast cancer patients induce intrinsic apoptosis in activated T cells.</t>
   </si>
   <si>
     <t>Here we show that tumor cell-derived exosomes (TEX) carrying surface PDL-1, PD-1, Fas, FasL, TRAIL, CTLA-4 and TGF-β1 induce apoptosis of CD8 © 2023.</t>
   </si>
   <si>
     <t>37968711</t>
   </si>
   <si>
     <t>Human umbilical cord mesenchymal stem cell-derived exosomes promote microcirculation in aged diabetic mice by TGF-β1 signaling pathway.</t>
   </si>
   <si>
-    <t xml:space="preserve">The mechanism may be associated with exosomes rich in TGF-β1, which is likely to promote endothelial cell proliferation and improve permeability through binding to the endothelial CD105/TβR-II receptor complex, while promoting angiogenesis and protecting skeletal muscle cells from apoptosis.
+    <t xml:space="preserve">Human umbilical cord mesenchymal stem cell-derived exosomes promote microcirculation in aged diabetic mice by TGF-\xce\xb21 signaling pathway.
+The mechanism may be associated with exosomes rich in TGF-\xce\xb21, which is likely to promote endothelial cell proliferation and improve permeability through binding to the endothelial CD105/T\xce\xb2R-II receptor complex, while promoting angiogenesis and protecting skeletal muscle cells from apoptosis.
 Therefore, this study verified the changes of CD105 in the exosome group, and it was used as the mechanism study of this study.
 Western blot analysis showed that the expression of CD105 protein in lower limb muscle tissue of exosome group was significantly increased compared with that of PBS group.
 Western blot showed positive expression of specific proteins CD9, CD81 and TSG101 on exosomes.2.</t>
   </si>
   <si>
     <t>37981065</t>
   </si>
   <si>
     <t>Extracellular vesicles of iPS cells highly capable of producing HGF and TGF-β1 can attenuate Sjögren's syndrome via innate immunity regulation.</t>
   </si>
   <si>
     <t>38117249</t>
   </si>
   <si>
     <t>The Regulation of Fatty Acid Synthase by Exosomal miR-143-5p and miR-342-5p in Idiopathic Pulmonary Fibrosis.</t>
   </si>
   <si>
     <t xml:space="preserve">Furthermore, fibroblast treatment with exosomes obtained from naive patients with IPF increased SMAD3, CTGF, COL3A1, and TGFβ1 expression.
 However, exosomes isolated from patients with IPF taking nintedanib or pirfenidone increased FASN expression in ATII cells compared with naive patients with IPF.
 miR-143-5p and miR-342-5p overexpression or ATII cell treatment with IPF-derived exosomes containing these miRNAs lowered FASN and ACSL-4 levels.</t>
   </si>
   <si>
     <t>38649419</t>
   </si>
   <si>
@@ -766,51 +816,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="O2">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -822,51 +872,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>20</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="O3">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -878,51 +928,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>20</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>27</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="O4">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P4" t="s">
         <v>34</v>
       </c>
       <c r="Q4" t="s">
         <v>35</v>
       </c>
       <c r="R4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
@@ -934,51 +984,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>20</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
       <c r="N5">
         <v>20</v>
       </c>
       <c r="O5">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P5" t="s">
         <v>36</v>
       </c>
       <c r="Q5" t="s">
         <v>37</v>
       </c>
       <c r="R5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
@@ -990,51 +1040,51 @@
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>20</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
       <c r="M6" t="s">
         <v>27</v>
       </c>
       <c r="N6">
         <v>20</v>
       </c>
       <c r="O6">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P6" t="s">
         <v>38</v>
       </c>
       <c r="Q6" t="s">
         <v>39</v>
       </c>
       <c r="R6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
@@ -1046,51 +1096,51 @@
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>20</v>
       </c>
       <c r="L7" t="s">
         <v>26</v>
       </c>
       <c r="M7" t="s">
         <v>27</v>
       </c>
       <c r="N7">
         <v>20</v>
       </c>
       <c r="O7">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P7" t="s">
         <v>41</v>
       </c>
       <c r="Q7" t="s">
         <v>42</v>
       </c>
       <c r="R7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
@@ -1102,51 +1152,51 @@
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>20</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
       <c r="M8" t="s">
         <v>27</v>
       </c>
       <c r="N8">
         <v>20</v>
       </c>
       <c r="O8">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P8" t="s">
         <v>43</v>
       </c>
       <c r="Q8" t="s">
         <v>44</v>
       </c>
       <c r="R8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
@@ -1158,732 +1208,732 @@
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>20</v>
       </c>
       <c r="L9" t="s">
         <v>26</v>
       </c>
       <c r="M9" t="s">
         <v>27</v>
       </c>
       <c r="N9">
         <v>20</v>
       </c>
       <c r="O9">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P9" t="s">
         <v>46</v>
       </c>
       <c r="Q9" t="s">
         <v>47</v>
       </c>
       <c r="R9" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>20</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
       <c r="M10" t="s">
         <v>27</v>
       </c>
       <c r="N10">
         <v>20</v>
       </c>
       <c r="O10">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="Q10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="R10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>20</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
       <c r="M11" t="s">
         <v>27</v>
       </c>
       <c r="N11">
         <v>20</v>
       </c>
       <c r="O11">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="R11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>18</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>20</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
         <v>27</v>
       </c>
       <c r="N12">
         <v>20</v>
       </c>
       <c r="O12">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>18</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>20</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
       <c r="M13" t="s">
         <v>27</v>
       </c>
       <c r="N13">
         <v>20</v>
       </c>
       <c r="O13">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="Q13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="R13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>20</v>
       </c>
       <c r="L14" t="s">
         <v>26</v>
       </c>
       <c r="M14" t="s">
         <v>27</v>
       </c>
       <c r="N14">
         <v>20</v>
       </c>
       <c r="O14">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="Q14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="R14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>20</v>
       </c>
       <c r="L15" t="s">
         <v>26</v>
       </c>
       <c r="M15" t="s">
         <v>27</v>
       </c>
       <c r="N15">
         <v>20</v>
       </c>
       <c r="O15">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="Q15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="R15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>18</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" t="s">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>18</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>20</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
       <c r="M16" t="s">
         <v>27</v>
       </c>
       <c r="N16">
         <v>20</v>
       </c>
       <c r="O16">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Q16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="R16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>18</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>20</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
       <c r="M17" t="s">
         <v>27</v>
       </c>
       <c r="N17">
         <v>20</v>
       </c>
       <c r="O17">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Q17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="R17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>18</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>20</v>
       </c>
       <c r="L18" t="s">
         <v>26</v>
       </c>
       <c r="M18" t="s">
         <v>27</v>
       </c>
       <c r="N18">
         <v>20</v>
       </c>
       <c r="O18">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Q18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="R18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>20</v>
       </c>
       <c r="L19" t="s">
         <v>26</v>
       </c>
       <c r="M19" t="s">
         <v>27</v>
       </c>
       <c r="N19">
         <v>20</v>
       </c>
       <c r="O19">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Q19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="R19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>20</v>
       </c>
       <c r="L20" t="s">
         <v>26</v>
       </c>
       <c r="M20" t="s">
         <v>27</v>
       </c>
       <c r="N20">
         <v>20</v>
       </c>
       <c r="O20">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="Q20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="R20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>20</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21" t="s">
         <v>27</v>
       </c>
       <c r="N21">
         <v>20</v>
       </c>
       <c r="O21">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">