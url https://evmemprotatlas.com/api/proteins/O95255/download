--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>MRP6</t>
   </si>
   <si>
     <t>O95255</t>
   </si>
   <si>
     <t>ATP-binding cassette sub-family C member 6 (EC 7.6.2.-) (EC 7.6.2.3) (Anthracycline resistance-associated protein) (Multi-specific organic anion transporter E) (MOAT-E) (Multidrug resistance-associated protein 6)</t>
   </si>
   <si>
     <t>TRANSMEM 32..52; /note="Helical; Name=1"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 73..93; /note="Helical; Name=2"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 99..119; /note="Helical; Name=3"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 132..149; /note="Helical; Name=4"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 168..188; /note="Helical; Name=5"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 303..323; /note="Helical; Name=6"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 350..370; /note="Helical; Name=7"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 427..447; /note="Helical; Name=8"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 451..471; /note="Helical; Name=9"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 534..554; /note="Helical; Name=10"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 576..596; /note="Helical; Name=11"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 940..960; /note="Helical; Name=12"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 998..1018; /note="Helical; Name=13"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 1062..1082; /note="Helical; Name=14"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 1084..1104; /note="Helical; Name=15"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 1176..1196; /note="Helical; Name=16"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 1199..1219; /note="Helical; Name=17"; /evidence="ECO:0000255|PROSITE-ProRule:PRU00441"</t>
   </si>
   <si>
     <t>Human disease related genes:Cardiovascular diseases:Vascular diseases; Potential drug targets; Enzymes; Cancer-related genes:Candidate cancer biomarkers; ENZYME proteins; Human disease related genes:Congenital malformations:Congenital malformations of skin; Transporters:Primary Active Transporters; Disease related genes</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000091262</t>
   </si>
   <si>
     <t>ABCC6</t>
   </si>