--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,126 +61,223 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CD4</t>
   </si>
   <si>
     <t>P01730</t>
   </si>
   <si>
     <t>T-cell surface glycoprotein CD4 (T-cell surface antigen T4/Leu-3) (CD antigen CD4)</t>
   </si>
   <si>
     <t>TRANSMEM 397..418; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins; CD markers; Human disease related genes:Immune system diseases:Primary immunodeficiency; Transporters:Accessory Factors Involved in Transport; Disease related genes; FDA approved drug targets:Biotech drugs</t>
   </si>
   <si>
     <t>CD markers, Disease related genes, FDA approved drug targets, Human disease related genes, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000010610</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CD4 molecule</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>6786858-6820799</t>
   </si>
   <si>
     <t>36982991</t>
   </si>
   <si>
     <t>Extracellular Vesicles of COVID-19 Patients Reflect Inflammation, Thrombogenicity, and Disease Severity.</t>
   </si>
   <si>
-    <t>Severe patients' EVs displayed higher percentages of small EVs (&lt;150 nm) with increased expression of exosome marker CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Severe patients' </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> displayed higher percentages of small </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (&lt;150 nm) with increased expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD63</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>37499326</t>
   </si>
   <si>
     <t>Exosomal PD-L1 derived from head and neck squamous cell carcinoma promotes immune evasion by activating the positive feedback loop of activated regulatory T cell-M2 macrophage.</t>
   </si>
   <si>
-    <t>Herein, we investigated the effect of PD-L1 carried on exosomes derived from tumor cells (TEXs) on the aTreg-M2 positive feedback loop, as well as their role in mediating immunosuppression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Herein, we investigated the effect of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>PD-L1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> carried on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from tumor cells (TEXs) on the aTreg-M2 positive feedback loop, as well as their role in mediating immunosuppression.</t>
+    </r>
   </si>
   <si>
     <t>37531777</t>
   </si>
   <si>
     <t>Multifunctional hybrid exosomes enhanced cancer chemo-immunotherapy by activating the STING pathway.</t>
   </si>
   <si>
     <t>Herein, multifunctional hybrid exosomes for cGAS/STING activation are designed by fusing genetically engineered exosomes carrying CD47 derived from tumor cells with exosomes from M1 macrophages, which are further encapsulated with DNA-targeting agent (SN38) and STING-agonist (MnO Copyright © 2023 Elsevier Ltd. All rights reserved.</t>
   </si>
   <si>
     <t>37612209</t>
   </si>
   <si>
     <t>Mechanism of exosomes from adipose-derived mesenchymal stem cells on sepsis-induced acute lung injury by promoting TGF-β secretion in macrophages.</t>
   </si>
   <si>
     <t>38902710</t>
   </si>
   <si>
     <t>Exosomes multiplex profiling, a promising strategy for early diagnosis of laryngeal cancer.</t>
   </si>
   <si>
-    <t>Circulating exosomes were collected from serum collected from 30 LCa patients and 20 healthy volunteers by the use of antibody affinity method exploiting CD63 specific surface marker.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were collected from serum collected from 30 LCa patients and 20 healthy volunteers by the use of antibody affinity method exploiting </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD63</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> specific surface marker.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -634,51 +731,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -690,51 +787,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>5</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -746,51 +843,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>5</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
@@ -802,51 +899,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>5</v>
       </c>
       <c r="O5">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P5" t="s">
         <v>38</v>
       </c>
       <c r="Q5" t="s">
         <v>39</v>
       </c>
       <c r="R5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6">
@@ -858,51 +955,51 @@
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
       <c r="O6">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P6" t="s">
         <v>40</v>
       </c>
       <c r="Q6" t="s">
         <v>41</v>
       </c>
       <c r="R6" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>