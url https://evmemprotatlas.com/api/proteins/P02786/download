--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>TFR1</t>
   </si>
   <si>
     <t>P02786</t>
   </si>
   <si>
     <t>Transferrin receptor protein 1 (TR) (TfR) (TfR1) (Trfr) (T9) (Transferrin receptor 1) (p90) (CD antigen CD71) [Cleaved into: Transferrin receptor protein 1, serum form (sTfR)]</t>
   </si>
   <si>
     <t>TRANSMEM 68..88; /note="Helical; Signal-anchor for type II membrane protein"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters; Predicted intracellular proteins; CD markers; Human disease related genes:Immune system diseases:Primary immunodeficiency; Enzymes; Cancer-related genes:Candidate cancer biomarkers; Predicted secreted proteins; Peptidases:Metallopeptidases; Disease related genes; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Disease related genes, Enzymes, Essential proteins, FDA approved drug targets, Human disease related genes, Metabolic proteins, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins, Predicted secreted proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000072274</t>
   </si>
   <si>
     <t>TFRC</t>
   </si>
@@ -604,51 +604,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.25</v>
+        <v>0.275</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>