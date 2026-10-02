--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="59">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,167 +61,720 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ANXA1</t>
   </si>
   <si>
     <t>P04083</t>
   </si>
   <si>
     <t>Annexin A1 (Annexin I) (Annexin-1) (Calpactin II) (Calpactin-2) (Chromobindin-9) (Lipocortin I) (Phospholipase A2 inhibitory protein) (p35) [Cleaved into: Annexin Ac2-26]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; Transporters:Transporter channels and pores; Cancer-related genes:Candidate cancer biomarkers; Predicted secreted proteins; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, FDA approved drug targets, Plasma proteins, Predicted intracellular proteins, Predicted secreted proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000135046</t>
   </si>
   <si>
     <t>ANX1, LPC1</t>
   </si>
   <si>
     <t>Annexin A1</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>73151865-73170393</t>
   </si>
   <si>
     <t>25664854</t>
   </si>
   <si>
     <t>Annexin A1-containing extracellular vesicles and polymeric nanoparticles promote epithelial wound repair.</t>
   </si>
   <si>
-    <t>In this work, we demonstrate that endogenous annexin A1 (ANXA1) is released as a component of extracellular vesicles (EVs) derived from intestinal epithelial cells, and these ANXA1-containing EVs activate wound repair circuits.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Annexin A1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-containing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and polymeric nanoparticles promote epithelial wound repair.
+In this work, we demonstrate that endogenous </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>annexin A1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) is released as a component of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) derived from intestinal epithelial cells, and these </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-containing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> activate wound repair circuits.</t>
+    </r>
   </si>
   <si>
     <t>30142511</t>
   </si>
   <si>
     <t>Annexin A1 regulates EGFR activity and alters EGFR-containing tumour-derived exosomes in head and neck cancers.</t>
   </si>
   <si>
-    <t xml:space="preserve">Additionally, ANXA1 modulation affected exosome production and influenced the release of exosomal phospho-EGFR.
-Gain- and loss-of-function studies were performed to analyse the effects of ANXA1 modulation on cell proliferation, mechanism of activation of EGFR signalling as well as on exosome production and exosomal phospho-EGFR.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Additionally, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> modulation affected </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> production and influenced the release of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> phospho-EGFR.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Annexin A1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> regulates EGFR activity and alters EGFR-containing tumour-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in head and\xc2\xa0neck cancers.
+Gain- and loss-of-function studies were performed to analyse the effects of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> modulation on cell proliferation, mechanism of activation of EGFR signalling as well as on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> production and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> phospho-EGFR.</t>
+    </r>
   </si>
   <si>
     <t>30893511</t>
   </si>
   <si>
     <t>Oncogenic and Non-Malignant Pancreatic Exosome Cargo Reveal Distinct Expression of Oncogenic and Prognostic Factors Involved in Tumor Invasion and Metastasis.</t>
   </si>
   <si>
-    <t xml:space="preserve">Importantly, valuable insights into oncogenic exosomes (362 unique proteins in comparison to non-malignant exosomes) of key metastatic regulatory factors and signaling molecules fundamental to pancreatic cancer progression (KRAS, CD44, EGFR) are provided.
-It is reported that oncogenic exosomes contain factors known to regulate the pre-metastatic niche (S100A4, F3, ITGβ5, ANXA1), clinically-relevant proteins which correlate with poor prognosis (CLDN1, MUC1) as well as protein networks involved in various cancer hallmarks including proliferation (CLU, CAV1), invasion (PODXL, ITGA3), metastasis (LAMP1, ST14) and immune surveillance escape (B2M).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Importantly, valuable insights into oncogenic </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (362 unique proteins in comparison to non-malignant </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) of key metastatic regulatory factors and signaling molecules fundamental to pancreatic cancer progression (KRAS, CD44, EGFR) are provided.
+It is reported that oncogenic </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> contain factors known to regulate the pre-metastatic niche (S100A4, F3, ITG\xce\xb25, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>), clinically-relevant proteins which correlate with poor prognosis (CLDN1, MUC1) as well as protein networks involved in various cancer hallmarks including proliferation (CLU, CAV1), invasion (PODXL, ITGA3), metastasis (LAMP1, ST14) and immune surveillance escape (B2M).</t>
+    </r>
   </si>
   <si>
     <t>31331117</t>
   </si>
   <si>
     <t>Annexin A1 Contained in Extracellular Vesicles Promotes the Activation of Keratinocytes by Mesoglycan Effects: An Autocrine Loop Through FPRs.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Annexin A1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Contained in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Promotes the Activation of Keratinocytes by Mesoglycan Effects: An Autocrine Loop Through FPRs.</t>
+    </r>
+  </si>
+  <si>
     <t>32894039</t>
   </si>
   <si>
     <t>The crosstalk of ABCA1 and ANXA1: a potential mechanism for protection against atherosclerosis.</t>
   </si>
   <si>
-    <t xml:space="preserve">ABCA1 transports ANXA1 from the cytoplasm to the cell membrane by regulating lipidization and serine phosphorylation, thereby mediating ANXA1 efflux, likely by promoting microparticle and exosome release.
-The latter activity occurs by mediating the efflux of ANXA1, which plays a critical role in anti-inflammatory effects, cholesterol transport, exosome and microparticle secretion, and apoptotic cell clearance.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">ABCA1 transports </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the cytoplasm to the cell membrane by regulating lipidization and serine phosphorylation, thereby mediating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> efflux, likely by promoting </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microparticle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> release.
+The latter activity occurs by mediating the efflux of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which plays a critical role in anti-inflammatory effects, cholesterol transport, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microparticle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secretion, and apoptotic cell clearance.</t>
+    </r>
   </si>
   <si>
     <t>32938681</t>
   </si>
   <si>
     <t>Annexin A1-dependent tethering promotes extracellular vesicle aggregation revealed with single-extracellular vesicle analysis.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Annexin A1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-dependent tethering promotes </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> aggregation revealed with single-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> analysis.</t>
+    </r>
+  </si>
+  <si>
     <t>33353163</t>
   </si>
   <si>
     <t>Annexin A1 Released in Extracellular Vesicles by Pancreatic Cancer Cells Activates Components of the Tumor Microenvironment, through Interaction with the Formyl-Peptide Receptors.</t>
   </si>
   <si>
-    <t>In PC, the protein Annexin A1 (ANXA1) appears to be overexpressed and may be identified as an oncogenic factor, also because it is a component in tumor-deriving extracellular vesicles (EVs).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Annexin A1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Released in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by Pancreatic Cancer Cells Activates Components of the Tumor Microenvironment, through Interaction with the Formyl-Peptide Receptors.
+In PC, the protein </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Annexin A1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) appears to be overexpressed and may be identified as an oncogenic factor, also because it is a component in tumor-deriving </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>34779491</t>
   </si>
   <si>
     <t>Exosomal ANXA1 derived from thyroid cancer cells is associated with malignant transformation of human thyroid follicular epithelial cells by promoting cell proliferation.</t>
   </si>
   <si>
-    <t xml:space="preserve">Furthermore, ANXA1 was transferred from the SW579 cells to the Nthy‑ori3‑1 cells via exosomes.
-[...1 lines deleted...]
-In the present study, the protein expression levels of ANXA1 in thyroid cancer cells and thyroid cancer cell‑derived exosomes were analyzed using western blot analysis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Furthermore, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was transferred from the SW579 cells to the Nthy\xe2\x80\x91ori3\xe2\x80\x911 cells via </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+In addition, annexin\xc2\xa0A1 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) is a well\xe2\x80\x91known oncogene, that can be released from </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by cancer cells.
+In the present study, the protein expression levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in thyroid cancer cells and thyroid cancer cell\xe2\x80\x91derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were analyzed using western blot analysis.</t>
+    </r>
   </si>
   <si>
     <t>37862381</t>
   </si>
   <si>
     <t>Surfaceome analysis of extracellular vesicles from senescent cells uncovers uptake repressor DPP4.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Surfaceome analysis of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from senescent cells uncovers uptake repressor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>DPP4</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
     <t>38375617</t>
   </si>
   <si>
     <t>Extracellular vesicles produced by 3D cultured MSCs promote wound healing by regulating macrophage activation through ANXA1.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> produced by 3D cultured MSCs promote wound healing by regulating macrophage activation through </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -852,387 +1405,387 @@
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>10</v>
       </c>
       <c r="O5">
         <v>0.625</v>
       </c>
       <c r="P5" t="s">
         <v>38</v>
       </c>
       <c r="Q5" t="s">
         <v>39</v>
       </c>
       <c r="R5" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
         <v>10</v>
       </c>
       <c r="O6">
         <v>0.625</v>
       </c>
       <c r="P6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="N7">
         <v>10</v>
       </c>
       <c r="O7">
         <v>0.625</v>
       </c>
       <c r="P7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="R7" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8" t="s">
         <v>28</v>
       </c>
       <c r="N8">
         <v>10</v>
       </c>
       <c r="O8">
         <v>0.625</v>
       </c>
       <c r="P8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Q8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="R8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9" t="s">
         <v>28</v>
       </c>
       <c r="N9">
         <v>10</v>
       </c>
       <c r="O9">
         <v>0.625</v>
       </c>
       <c r="P9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Q9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="R9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10" t="s">
         <v>28</v>
       </c>
       <c r="N10">
         <v>10</v>
       </c>
       <c r="O10">
         <v>0.625</v>
       </c>
       <c r="P10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Q10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="R10" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11" t="s">
         <v>28</v>
       </c>
       <c r="N11">
         <v>10</v>
       </c>
       <c r="O11">
         <v>0.625</v>
       </c>
       <c r="P11" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q11" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="R11" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">