--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="54">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>G3P</t>
   </si>
   <si>
     <t>P04406</t>
   </si>
   <si>
     <t>Glyceraldehyde-3-phosphate dehydrogenase (GAPDH) (EC 1.2.1.12) (Peptidyl-cysteine S-nitrosylase GAPDH) (EC 2.6.99.-)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>FDA approved drug targets:Small molecule drugs; Enzymes; ENZYME proteins:Oxidoreductases; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Enzymes, Essential proteins, FDA approved drug targets, Metabolic proteins, Plasma proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000111640</t>
   </si>
   <si>
     <t>GAPDH</t>
   </si>
@@ -119,99 +119,241 @@
     <t>12</t>
   </si>
   <si>
     <t>6534512-6538374</t>
   </si>
   <si>
     <t>21465472</t>
   </si>
   <si>
     <t>Potential role of HER2-overexpressing exosomes in countering trastuzumab-based therapy.</t>
   </si>
   <si>
     <t xml:space="preserve">Exosomes secreted either in HER2-positive tumor cell-conditioned supernatants or in breast cancer patients' serum bound to Trastuzumab.
 Release of these exosomes was significantly modulated by the growth factors EGF and heregulin, two of the known HER2 receptor-activating ligands and naturally present in the surrounding tumor microenvironment.
 Together, these findings point to the role of HER2-positive exosomes in modulating sensitivity to Trastuzumab, and, consequently, to HER2-driven tumor aggressiveness.
 We characterized exosomes constitutively secreted by HER2-overexpressing breast carcinoma cell lines and analyzed in vitro and in vivo their potential role in interfering with the therapeutic activity of the humanized antibody Trastuzumab and the dual tyrosine kinase inhibitor (TKI) Lapatinib anti-HER2 biodrugs.
 We show that exosomes released by the HER2-overexpressing tumor cell lines SKBR3 and BT474 express a full-length HER2 molecule that is also activated, although to a lesser extent than in the originating cells.</t>
   </si>
   <si>
     <t>36062905</t>
   </si>
   <si>
     <t>Efficient exosome subpopulation isolation and proteomic profiling using a Sub-ExoProfile chip towards cancer diagnosis and treatment.</t>
   </si>
   <si>
-    <t>The Sub-ExoProfile chip comprises three cylindrical self-assembled nanopillars, on which specific exosome capture antibodies (CD81, EpCAM, HER2) were immobilized to capture and sort different exosome subpopulations.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The Sub-ExoProfile chip comprises three cylindrical self-assembled nanopillars, on which specific </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> capture antibodies (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, EpCAM, HER2) were immobilized to capture and sort different </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> subpopulations.</t>
+    </r>
   </si>
   <si>
     <t>36635060</t>
   </si>
   <si>
     <t>Efficient Delivery of GSDMD-N mRNA by Engineered Extracellular Vesicles Induces Pyroptosis for Enhanced Immunotherapy.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Efficient Delivery of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>GSDMD</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-N mRNA by Engineered </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Induces Pyroptosis for Enhanced Immunotherapy.</t>
+    </r>
+  </si>
+  <si>
     <t>37005015</t>
   </si>
   <si>
     <t>One-step multiplex analysis of breast cancer exosomes using an electrochemical strategy assisted by gold nanoparticles.</t>
   </si>
   <si>
     <t>HER2-positive breast cancer cell (SK-BR-3) exosomes were selected as the model targets and three aptamers including CD63, HER2 and EpCAM aptamers were used as the capture units.</t>
   </si>
   <si>
     <t>37084607</t>
   </si>
   <si>
     <t>Analyses of single extracellular vesicles from non-small lung cancer cells to reveal effects of epidermal growth factor receptor inhibitor treatments.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Analyses of single </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from non-small lung cancer cells to reveal effects of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>epidermal growth factor receptor</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> inhibitor treatments.</t>
+    </r>
+  </si>
+  <si>
     <t>37603987</t>
   </si>
   <si>
     <t>An immuno-magnetophoresis-based microfluidic chip to isolate and detect HER2-Positive cancer-derived exosomes via multiple separation.</t>
   </si>
   <si>
-    <t>Therefore, a microfluidic chip-based magnetically labeled exosome isolation system (MEIS-chip) was developed as a lab-on-a-chip platform for human epidermal growth factor receptor 2 (HER2)-positive cancer diagnosis and monitoring.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Therefore, a microfluidic chip-based magnetically labeled </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolation system (MEIS-chip) was developed as a lab-on-a-chip platform for human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>epidermal growth factor receptor</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> 2 (HER2)-positive cancer diagnosis and monitoring.</t>
+    </r>
   </si>
   <si>
     <t>37647033</t>
   </si>
   <si>
     <t>Tumor-derived exosomes RNA expression profiling identifies the prognosis, immune characteristics, and treatment in HR+/HER2-breast cancer.</t>
   </si>
   <si>
-    <t>We conducted microarray assays on exosomes isolated from breast cancer and healthy breast epithelial cells from three patients with hormone receptor (HR) +/ human epidermal growth factor receptor (HER2) - breast cancer and identified 817 differentially expressed genes (DEGs).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We conducted microarray assays on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from breast cancer and healthy breast epithelial cells from three patients with hormone receptor (HR) +/ human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>epidermal growth factor receptor</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (HER2) - breast cancer and identified 817 differentially expressed genes (DEGs).</t>
+    </r>
   </si>
   <si>
     <t>37812687</t>
   </si>
   <si>
     <t>Multiplex Quantification of Exosomes via Multiple Types of Nanobeads Labeling Combined with Laser Scanning Detection.</t>
   </si>
   <si>
-    <t>Furthermore, CD147-positive, HER2-positive, and CD81-positive exosomes in 12.5 μL of serum were simultaneously quantified with high discrimination performance using the anti-CD147 antibody, anti-HER2 antibody, or anti-CD81 antibody conjugated for FG beads, Au nanobeads, or Ag nanobeads, respectively.</t>
+    <t>Furthermore, CD147-positive, HER2-positive, and CD81-positive exosomes in 12.5 \xce\xbcL of serum were simultaneously quantified with high discrimination performance using the anti-CD147 antibody, anti-HER2 antibody, or anti-CD81 antibody conjugated for FG beads, Au nanobeads, or Ag nanobeads, respectively.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -665,51 +807,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -721,51 +863,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P3" t="s">
         <v>33</v>
       </c>
       <c r="Q3" t="s">
         <v>34</v>
       </c>
       <c r="R3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -777,340 +919,340 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4" t="s">
         <v>29</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P4" t="s">
         <v>36</v>
       </c>
       <c r="Q4" t="s">
         <v>37</v>
       </c>
       <c r="R4" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5" t="s">
         <v>29</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="R5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6" t="s">
         <v>29</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R6" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7" t="s">
         <v>29</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="Q7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="R7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8" t="s">
         <v>29</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Q8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="R8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9" t="s">
         <v>29</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="O9">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Q9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="R9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">