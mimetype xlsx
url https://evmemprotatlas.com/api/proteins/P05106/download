--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,133 +61,320 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ITB3</t>
   </si>
   <si>
     <t>P05106</t>
   </si>
   <si>
     <t>Integrin beta-3 (Platelet membrane glycoprotein IIIa) (GPIIIa) (CD antigen CD61)</t>
   </si>
   <si>
     <t>TRANSMEM 719..741; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Immune system diseases:Allergies and autoimmune diseases; Human disease related genes:Cardiovascular diseases:Hematologic diseases; Predicted intracellular proteins; CD markers; Cancer-related genes:Candidate cancer biomarkers; Disease related genes; Human disease related genes:Cardiovascular diseases:Cardiac diseases; FDA approved drug targets:Small molecule drugs; FDA approved drug targets:Biotech drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Disease related genes, FDA approved drug targets, Human disease related genes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000259207</t>
   </si>
   <si>
     <t>ITGB3</t>
   </si>
   <si>
     <t>CD61, GP3A, GPIIIa</t>
   </si>
   <si>
     <t>Integrin subunit beta 3</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>47253827-47313743</t>
   </si>
   <si>
     <t>32848136</t>
   </si>
   <si>
     <t>ITGB3-mediated uptake of small extracellular vesicles facilitates intercellular communication in breast cancer cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">The functional requirement for ITGB3 derives from its interactions with heparan sulfate proteoglycans (HSPGs) and the process of integrin endocytosis, allowing the capture of extracellular vesicles and their endocytosis-mediated internalization.
-Thus, ITGB3 has a central role in intracellular communication via extracellular vesicles, proposed to be critical for cancer metastasis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">ITGB3-mediated uptake of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> facilitates intercellular communication in breast cancer cells.
+The functional requirement for ITGB3 derives from its interactions with heparan sulfate proteoglycans (HSPGs) and the process of integrin endocytosis, allowing the capture of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and their endocytosis-mediated internalization.
+Thus, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ITGB3</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> has a central role in intracellular communication via </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, proposed to be critical for cancer metastasis.</t>
+    </r>
   </si>
   <si>
     <t>34684727</t>
   </si>
   <si>
     <t>Proteomic Signature of Extracellular Vesicles for Lung Cancer Recognition.</t>
   </si>
   <si>
     <t>By applying targeted mass spectrometry with stable isotope-labeled peptide standards, we assessed the levels of 28 EV-associated proteins, including the conventional exosome markers CD9, CD63, CD81, CD82, and HSPA8, in vesicles derived from the lung cancer cell lines NCI-H23 and A549.</t>
   </si>
   <si>
     <t>36263165</t>
   </si>
   <si>
     <t>Platelet-derived extracellular vesicles inhibit ferroptosis and promote distant metastasis of nasopharyngeal carcinoma by upregulating ITGB3.</t>
   </si>
   <si>
-    <t>Here we found that the distant metastasis of NPC patients was positively correlated with the expression levels of integrin β3 (ITGB3) in platelet-derived extracellular vesicles (EVs) from NPC patients (P-EVs).</t>
+    <r>
+      <rPr/>
+      <t>Here we found that the distant metastasis of NPC patients was positively correlated with the expression levels of integrin \xce\xb23 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ITGB3</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) in platelet-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) from NPC patients (P-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">).
+Platelet-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> inhibit ferroptosis and promote distant metastasis of nasopharyngeal carcinoma by upregulating ITGB3.</t>
+    </r>
   </si>
   <si>
     <t>37040507</t>
   </si>
   <si>
     <t>Single-Exosome Profiling Identifies ITGB3+ and ITGAM+ Exosome Subpopulations as Promising Early Diagnostic Biomarkers and Therapeutic Targets for Colorectal Cancer.</t>
   </si>
   <si>
-    <t>On the contrary, ITGAM-positive exosomes show a large-scale increase in plasma of HC group, compared to both primary CRC and metastatic CRC groups.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">On the contrary, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ITGAM</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> show a large-scale increase in plasma of HC group, compared to both primary CRC and metastatic CRC groups.</t>
+    </r>
   </si>
   <si>
     <t>39136603</t>
   </si>
   <si>
     <t>ITGB3-enriched extracellular vesicles mediate the formation of osteoclastic pre-metastatic niche to promote lung adenocarcinoma bone metastasis.</t>
   </si>
   <si>
-    <t>Extracellular vesicles (EVs) isolated from the conditioned medium (CM) of LUAD cells overexpressing ITGB3 determined that ITGB3 facilitates osteoclastogenesis and enhances osteoclast activity by utilizing EVs-mediated transport to RAW264.7 cells.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) isolated from the conditioned medium (CM) of LUAD cells overexpressing</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t xml:space="preserve"> ITGB3 </t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">determined that ITGB3 facilitates osteoclastogenesis and enhances osteoclast activity by utilizing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs-mediated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> transport to RAW264.7 cells.
+ITGB3-enriched </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> mediate the formation of osteoclastic pre-metastatic niche to promote lung adenocarcinoma bone metastasis.</t>
+    </r>
   </si>
   <si>
     <t>39229506</t>
   </si>
   <si>
     <t>Exosomal CTHRC1 from cancer-associated fibroblasts facilitates endometrial cancer progression via ITGB3/FAK signaling pathway.</t>
   </si>
   <si>
     <t xml:space="preserve">Overexpression of CTHRC1 in secreted exosomes promotes the metastatic ability of EC cells in mouse models and may be eliminated by Defactinib, an inhibitor of FAK Tyr397 phosphorylation.
 Quantitative proteomics analysis of CAF/NF-derived exosomes demonstrated differential expression of CTHRC1, a protein overexpressed in multiple tumors, promoting cancer progression through enhanced cell migration and invasion.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>