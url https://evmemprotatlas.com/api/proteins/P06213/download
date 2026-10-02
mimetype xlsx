--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>INSR</t>
   </si>
   <si>
     <t>P06213</t>
   </si>
   <si>
     <t>Insulin receptor (IR) (EC 2.7.10.1) (CD antigen CD220) [Cleaved into: Insulin receptor subunit alpha; Insulin receptor subunit beta]</t>
   </si>
   <si>
     <t>TRANSMEM 957..979; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins; Human disease related genes:Endocrine and metabolic diseases:Diabetes; Human disease related genes:Congenital disorders of metabolism:Other congenital disorders of metabolism; ENZYME proteins:Transferases; CD markers; RAS pathway related proteins; Human disease related genes:Endocrine and metabolic diseases:Other endocrine and metabolic diseases; Enzymes; Kinases:Tyr protein kinases; Disease related genes; FDA approved drug targets:Small molecule drugs; FDA approved drug targets:Biotech drugs</t>
   </si>
   <si>
     <t>CD markers, Disease related genes, Enzymes, FDA approved drug targets, Human disease related genes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins, RAS pathway related proteins</t>
   </si>
   <si>
     <t>ENSG00000171105</t>
   </si>
   <si>
     <t>CD220</t>
   </si>