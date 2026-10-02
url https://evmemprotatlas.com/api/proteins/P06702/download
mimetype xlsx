--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,261 +61,819 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>S10A9</t>
   </si>
   <si>
     <t>P06702</t>
   </si>
   <si>
     <t>Protein S100-A9 (Calgranulin-B) (Calprotectin L1H subunit) (Leukocyte L1 complex heavy chain) (Migration inhibitory factor-related protein 14) (MRP-14) (p14) (S100 calcium-binding protein A9)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Cancer-related genes:Candidate cancer biomarkers; Predicted secreted proteins; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Cancer-related genes, Plasma proteins, Predicted intracellular proteins, Predicted secreted proteins</t>
   </si>
   <si>
     <t>ENSG00000163220</t>
   </si>
   <si>
     <t>S100A9</t>
   </si>
   <si>
     <t>60B8AG, CAGB, CFAG, CGLB, LIAG, MAC387, MIF, MRP-14, MRP14, NIF, P14, S100-A9</t>
   </si>
   <si>
     <t>S100 calcium binding protein A9</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>153357854-153361023</t>
   </si>
   <si>
     <t>23585443</t>
   </si>
   <si>
     <t>Proteome profiling of exosomes derived from human primary and metastatic colorectal cancer cells reveal differential expression of key metastatic factors and signal transduction components.</t>
   </si>
   <si>
-    <t xml:space="preserve">A key finding of this study was the detection and colocalization of protein complexes EPCAM-CLDN7 and TNIK-RAP2A in colorectal cancer cell exosomes.
-[...1 lines deleted...]
-Exosomes purified using OptiPrep™ density gradient fractionation were 40-100 nm in diameter, were of a buoyant density ~1.09 g/mL, and displayed stereotypic exosomal markers TSG101, Alix, and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A key finding of this study was the detection and colocalization of protein complexes EPCAM-CLDN7 and TNIK-RAP2A in colorectal cancer cell </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+A major finding was the selective enrichment of metastatic factors (MET, S100A8, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>S100A9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, TNC), signal transduction molecules (EFNB2, JAG1, SRC, TNIK), and lipid raft and lipid raft-associated components (CAV1, FLOT1, FLOT2, PROM1) in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from metastatic SW620 cells.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> purified using OptiPrep\xe2\x84\xa2 density gradient fractionation were 40-100 nm in diameter, were of a buoyant density ~1.09 g/mL, and displayed stereotypic </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers TSG101, Alix, and CD63.</t>
+    </r>
   </si>
   <si>
     <t>24295599</t>
   </si>
   <si>
     <t>Exosomes from myeloid-derived suppressor cells carry biologically active proteins.</t>
   </si>
   <si>
-    <t>The pro-inflammatory proteins S100A8 and S100A9, previously shown to be secreted by MDSC and to be chemotactic for MDSC, are abundant in MDSC-derived exosomes.</t>
+    <r>
+      <rPr/>
+      <t>The pro-inflammatory proteins S100A8 and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t xml:space="preserve"> S100A9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, previously shown to be secreted by MDSC and to be chemotactic for MDSC, are abundant in MDSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>27353274</t>
   </si>
   <si>
     <t>Histopathological assessment of calcification and inflammation of calcific aortic valves from patients with and without diabetes mellitus.</t>
   </si>
   <si>
     <t>Furthermore, in diabetic patients we found significantly increased expression of annexin II (p=0.04) and annexin V (p=0.04), both of which are thought to play a role in microcalcification formation via apoptosis or extracellular vesicle release.</t>
   </si>
   <si>
     <t>27748581</t>
   </si>
   <si>
     <t>Evaluation of Spectral Counting for Relative Quantitation of Proteoforms in Top-Down Proteomics.</t>
   </si>
   <si>
-    <t>Following the evaluation and comparison of these label-free top-down quantitation strategies using spiked proteins, spectral counting, along with normalized chromatographic peak areas and intensities, were used to analyze the complex protein cargo of exosomes shed by myeloid-derived suppressor cells collected under high and low conditions of inflammation, revealing statistically significant differences in abundance for several proteoforms, including the active pro-inflammatory proteins S100A8 and S100A9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Following the evaluation and comparison of these label-free top-down quantitation strategies using spiked proteins, spectral counting, along with normalized chromatographic peak areas and intensities, were used to analyze the complex protein cargo of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> shed by myeloid-derived suppressor cells collected under high and low conditions of inflammation, revealing statistically significant differences in abundance for several proteoforms, including the active pro-inflammatory proteins S100A8 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>S100A9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>30990781</t>
   </si>
   <si>
     <t>Comparison of six commercial serum exosome isolation methods suitable for clinical laboratories. Effect in cytokine analysis.</t>
   </si>
   <si>
     <t xml:space="preserve">Albumin was present in all exosome extracts analyzed and ApoB in all except those extracted with Exo-Flow and ME.
 Exosome markers CD63, CD9 and TSG101 were determined by Western blot.</t>
   </si>
   <si>
     <t>31559140</t>
   </si>
   <si>
     <t>Granulocytic Myeloid-Derived Suppressor Cells Promote the Stemness of Colorectal Cancer Cells through Exosomal S100A9.</t>
   </si>
   <si>
-    <t xml:space="preserve">Hypoxia induces G-MDSCs to secrete more exosomes in a hypoxia-inducible factor 1α (HIF-1α)-dependent manner, and respiratory hyperoxia can reduce CRC cells stemness through the inhibition of GM-Exo production.
-It is found that S100A9, is highly expressed in G-MDSC-derived exosomes, and its blockade suppresses CRC cell stemness and the susceptibility of mice to AOM/DSS-induced colitis-associated colon cancer.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Hypoxia induces G-MDSCs to secrete more </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in a hypoxia-inducible factor 1\xce\xb1 (HIF-1\xce\xb1)-dependent manner, and respiratory hyperoxia can reduce CRC cells stemness through the inhibition of GM-Exo production.
+It is found that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>S100A9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, is highly expressed in G-MDSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and its blockade suppresses CRC cell stemness and the susceptibility of mice to AOM/DSS-induced colitis-associated colon cancer.</t>
+    </r>
   </si>
   <si>
     <t>32051051</t>
   </si>
   <si>
     <t>Electron Microscopy-Based Comparison and Investigation of the Morphology of Exosomes Derived from Hepatocellular Carcinoma Cells Isolated at Different Centrifugal Speeds.</t>
   </si>
   <si>
-    <t>Transforming growth factor signaling bioactive substances (TGF-β1, S100A8, and S100A9) can be found in exosomes by performing Western blotting, showing that the internal content is associated with metastasis of HCC.</t>
+    <r>
+      <rPr/>
+      <t>Transforming growth factor signaling bioactive substances (TGF-\xce\xb21, S100A8, and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t xml:space="preserve"> S100A9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) can be found in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by performing Western blotting, showing that the internal content is associated with metastasis of HCC.</t>
+    </r>
   </si>
   <si>
     <t>32460581</t>
   </si>
   <si>
     <t>S100A9-RAGE Axis Accelerates Formation of Macrophage-Mediated Extracellular Vesicle Microcalcification in Diabetes Mellitus.</t>
   </si>
   <si>
-    <t xml:space="preserve">Our goal was to identify that increased S100A9 promotes the release of calcification-prone extracellular vesicles from human macrophages in diabetes mellitus.
-Recombinant S100A9 induced the expression of proinflammatory and osteogenic factors, as well as the number of extracellular vesicles with high calcific potential (alkaline phosphatase activity, Under hyperglycemic conditions, macrophages release calcific extracellular vesicles through mechanisms involving the S100A9-RAGE axis, thus contributing to the formation of microcalcification within atherosclerotic plaques.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Our goal was to identify that increased </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>S100A9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> promotes the release of calcification-prone </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from human macrophages in diabetes mellitus.
+Recombinant S100A9 induced the expression of proinflammatory and osteogenic factors, as well as the number of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with high calcific potential (alkaline phosphatase activity, Under hyperglycemic conditions, macrophages release calcific </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> through mechanisms involving the S100A9-RAGE axis, thus contributing to the formation of microcalcification within atherosclerotic plaques. 
+S100A9-RAGE Axis Accelerates Formation of Macrophage-Mediated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Microcalcification in Diabetes Mellitus.</t>
+    </r>
   </si>
   <si>
     <t>33275138</t>
   </si>
   <si>
     <t>Elongated neutrophil-derived structures are blood-borne microparticles formed by rolling neutrophils during sepsis.</t>
   </si>
   <si>
     <t>Unlike neutrophil-derived extracellular vesicles, most ENDS are negative for the tetraspanins CD9, CD63, and CD81.</t>
   </si>
   <si>
     <t>33338939</t>
   </si>
   <si>
     <t>Molecular cargo in myeloid-derived suppressor cells and their exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">Bioassays showed that exosomes induce MDSC chemotaxis dependent on S100A8 and S100A9 in their cargo.
-Surface selective chemistry identified glycoproteins on MDSC and exosome surfaces, including CD47 and thrombospondin 1, which both facilitate exosome-catalyzed chemotaxis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Bioassays showed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> induce MDSC chemotaxis dependent on S100A8 and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t xml:space="preserve"> S100A9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in their cargo.
+Surface selective chemistry identified glycoproteins on MDSC and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surfaces, including CD47 and thrombospondin 1, which both facilitate </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-catalyzed chemotaxis.</t>
+    </r>
   </si>
   <si>
     <t>33607398</t>
   </si>
   <si>
     <t>Characterization of the perioperative changes of exosomal immune-related cytokines induced by prostatectomy in early-stage prostate cancer patients.</t>
   </si>
   <si>
-    <t xml:space="preserve">Cytokine levels of CCL2, CXCL5 decreased in patients' postsurgical exosomes, while TGF-ß further increased.
-[...5 lines deleted...]
-Presurgical MIF levels in exosomes correlated negatively with serum PSA.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Cytokine levels of CCL2, CXCL5 decreased in patients' postsurgical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, while TGF-\xc3\x9f further increased.
+Also, presurgical TGF-\xc3\x9f decreased both in serum and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as Gleason score rises.
+Cytokines related with MDSC cell recruitment and activation CCL2, CXCL2, CXCL5, CXCL8, CXCL12, MIF,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t xml:space="preserve"> S100A9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and TGF-\xc3\x9f were measured in serum and serum-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> using immunometric assays.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were enriched specially in MIF, TGF-\xc3\x9f and CXCL2.
+On the contrary, S100A9 levels were lower in patient\xc5\x9b presurgical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> but increased after radical prostatectomy.
+Patient\xc5\x9b presurgical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> had increased CCL2, CXCL5 and TGF-\xc3\x9f levels than </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from healthy controls.
+Presurgical MIF levels in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> correlated negatively with serum PSA.</t>
+    </r>
   </si>
   <si>
     <t>33859068</t>
   </si>
   <si>
     <t>S100A9-containing serum exosomes of burn injury patients promote permeability of pulmonary microvascular endothelial cells.</t>
   </si>
   <si>
-    <t>Here we hypothesized that S100A9-containing serum exosomes of patients with burn injury contribute to pathogenesis of hyperpermeability of microvascular structure in lung by transferring signaling molecules into it and activating downstream signaling pathways, ultimately leading to disruption of the tight junctions (TJs) and endothelial barrier.</t>
+    <r>
+      <rPr/>
+      <t>Here we hypothesized that</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t xml:space="preserve"> S100A9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-containing serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of patients with burn injury contribute to pathogenesis of hyperpermeability of microvascular structure in lung by transferring signaling molecules into it and activating downstream signaling pathways, ultimately leading to disruption of the tight junctions (TJs) and endothelial barrier.
+S100A9-containing serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of burn injury patients promote permeability of pulmonary microvascular endothelial cells.</t>
+    </r>
   </si>
   <si>
     <t>34305563</t>
   </si>
   <si>
     <t>Bioinformatic Analysis of the Proteome in Exosomes Derived From Plasma: Exosomes Involved in Cholesterol Metabolism Process of Patients With Spinal Cord Injury in the Acute Phase.</t>
   </si>
   <si>
     <t>The main components of cholesterol [ApoB-48 and ApoB-100 increased, ApoA-I, ApoA-II, ApoA-IV, ApoC, ApoE, and Apo(a) decreased] were changed in exosomes derived from plasma of patients.</t>
   </si>
   <si>
     <t>34599510</t>
   </si>
   <si>
     <t>Inflammatory capacity of exosomes released in the early stages of acute pancreatitis predicts the severity of the disease.</t>
   </si>
   <si>
-    <t>In particular, an increase in the amount of S100A8 and S100A9 carried by exosomes of severe pancreatitis suggests that the mechanism of action of exosomes is mediated by the effect of these proteins on NADPH oxidase.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In particular, an increase in the amount of S100A8 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>S100A9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> carried by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of severe pancreatitis suggests that the mechanism of action of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is mediated by the effect of these proteins on NADPH oxidase.</t>
+    </r>
   </si>
   <si>
     <t>35935235</t>
   </si>
   <si>
     <t>Association Between Plasma Exosomes S100A9/C4BPA and Latent Tuberculosis Infection Treatment: Proteomic Analysis Based on a Randomized Controlled Study.</t>
   </si>
   <si>
-    <t>Totally, two sample sets for screening ( Our findings suggest that downregulated C4BPA and S100A9 in plasma exosomes might be associated with a host positive response to LTBI treatment.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Totally, two sample sets for screening ( Our findings suggest that downregulated C4BPA and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>S100A9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> might be associated with a host positive response to LTBI treatment.</t>
+    </r>
   </si>
   <si>
     <t>36277145</t>
   </si>
   <si>
     <t>S100A9‑containing serum exosomes obtained from patients with burn injuries promote myocardial cell pyroptosis through NLRP3.</t>
   </si>
   <si>
-    <t>When AC16 cells were treated with the serum exosomes obtained from patients with burn injuries, pyroptosis was significantly promoted and the expression levels of IL-1β and IL-18 were increased.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">S100A9\xe2\x80\x91containing serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> obtained from patients with burn injuries promote myocardial cell pyroptosis through NLRP3.
+When AC16 cells were treated with the serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> obtained from patients with burn injuries, pyroptosis was significantly promoted and the expression levels of IL-1\xce\xb2 and IL-18 were increased.</t>
+    </r>
   </si>
   <si>
     <t>37051106</t>
   </si>
   <si>
     <t>Renal tubular epithelial cells treated with calcium oxalate up-regulate S100A8 and S100A9 expression in M1-polarized macrophages via interleukin 6.</t>
   </si>
   <si>
-    <t>Calgranulins S100A8 and S100A9 are common in renal stones and they are up-regulated in both urinary exosomes and kidneys of stone patients.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Calgranulins S100A8 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>S100A9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are common in renal stones and they are up-regulated in both urinary </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and kidneys of stone patients.</t>
+    </r>
   </si>
   <si>
     <t>37405532</t>
   </si>
   <si>
     <t>Establishment and Evaluation of Exosomes-Related Gene Risk Model in Hepatocellular Carcinoma.</t>
   </si>
   <si>
-    <t>Exosomes have been shown to play an important role in HCC development and have significant potential in managing HCC patient prognosis, as they are detectable in patients' blood.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> have been shown to play an important role in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>HCC</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> development and have significant potential in managing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>HCC</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> patient prognosis, as they are detectable in patients' blood.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -766,54 +1324,54 @@
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O2">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -822,54 +1380,54 @@
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O3">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P3" t="s">
         <v>33</v>
       </c>
       <c r="Q3" t="s">
         <v>34</v>
       </c>
       <c r="R3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -878,54 +1436,54 @@
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4" t="s">
         <v>29</v>
       </c>
       <c r="N4">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O4">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P4" t="s">
         <v>36</v>
       </c>
       <c r="Q4" t="s">
         <v>37</v>
       </c>
       <c r="R4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
@@ -934,54 +1492,54 @@
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5" t="s">
         <v>29</v>
       </c>
       <c r="N5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O5">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P5" t="s">
         <v>39</v>
       </c>
       <c r="Q5" t="s">
         <v>40</v>
       </c>
       <c r="R5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
@@ -990,54 +1548,54 @@
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6" t="s">
         <v>29</v>
       </c>
       <c r="N6">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O6">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P6" t="s">
         <v>42</v>
       </c>
       <c r="Q6" t="s">
         <v>43</v>
       </c>
       <c r="R6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
@@ -1046,54 +1604,54 @@
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7" t="s">
         <v>29</v>
       </c>
       <c r="N7">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O7">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P7" t="s">
         <v>45</v>
       </c>
       <c r="Q7" t="s">
         <v>46</v>
       </c>
       <c r="R7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
@@ -1102,54 +1660,54 @@
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8" t="s">
         <v>29</v>
       </c>
       <c r="N8">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O8">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P8" t="s">
         <v>48</v>
       </c>
       <c r="Q8" t="s">
         <v>49</v>
       </c>
       <c r="R8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
@@ -1158,54 +1716,54 @@
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9" t="s">
         <v>29</v>
       </c>
       <c r="N9">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O9">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P9" t="s">
         <v>51</v>
       </c>
       <c r="Q9" t="s">
         <v>52</v>
       </c>
       <c r="R9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
@@ -1214,54 +1772,54 @@
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10" t="s">
         <v>29</v>
       </c>
       <c r="N10">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O10">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P10" t="s">
         <v>54</v>
       </c>
       <c r="Q10" t="s">
         <v>55</v>
       </c>
       <c r="R10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
@@ -1270,54 +1828,54 @@
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11" t="s">
         <v>29</v>
       </c>
       <c r="N11">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O11">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P11" t="s">
         <v>57</v>
       </c>
       <c r="Q11" t="s">
         <v>58</v>
       </c>
       <c r="R11" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12" t="s">
@@ -1326,54 +1884,54 @@
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12" t="s">
         <v>29</v>
       </c>
       <c r="N12">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O12">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P12" t="s">
         <v>60</v>
       </c>
       <c r="Q12" t="s">
         <v>61</v>
       </c>
       <c r="R12" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13" t="s">
@@ -1382,54 +1940,54 @@
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13" t="s">
         <v>29</v>
       </c>
       <c r="N13">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O13">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P13" t="s">
         <v>63</v>
       </c>
       <c r="Q13" t="s">
         <v>64</v>
       </c>
       <c r="R13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
@@ -1438,54 +1996,54 @@
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14" t="s">
         <v>29</v>
       </c>
       <c r="N14">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O14">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P14" t="s">
         <v>66</v>
       </c>
       <c r="Q14" t="s">
         <v>67</v>
       </c>
       <c r="R14" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>21</v>
       </c>
       <c r="E15" t="s">
@@ -1494,54 +2052,54 @@
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15" t="s">
         <v>29</v>
       </c>
       <c r="N15">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O15">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P15" t="s">
         <v>69</v>
       </c>
       <c r="Q15" t="s">
         <v>70</v>
       </c>
       <c r="R15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>18</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" t="s">
         <v>21</v>
       </c>
       <c r="E16" t="s">
@@ -1550,54 +2108,54 @@
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16" t="s">
         <v>29</v>
       </c>
       <c r="N16">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O16">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P16" t="s">
         <v>72</v>
       </c>
       <c r="Q16" t="s">
         <v>73</v>
       </c>
       <c r="R16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
         <v>21</v>
       </c>
       <c r="E17" t="s">
@@ -1606,54 +2164,54 @@
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17" t="s">
         <v>29</v>
       </c>
       <c r="N17">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O17">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P17" t="s">
         <v>75</v>
       </c>
       <c r="Q17" t="s">
         <v>76</v>
       </c>
       <c r="R17" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18" t="s">
@@ -1662,54 +2220,54 @@
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18" t="s">
         <v>29</v>
       </c>
       <c r="N18">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O18">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P18" t="s">
         <v>78</v>
       </c>
       <c r="Q18" t="s">
         <v>79</v>
       </c>
       <c r="R18" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
         <v>21</v>
       </c>
       <c r="E19" t="s">
@@ -1718,54 +2276,54 @@
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19" t="s">
         <v>29</v>
       </c>
       <c r="N19">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O19">
-        <v>0.725</v>
+        <v>0.6</v>
       </c>
       <c r="P19" t="s">
         <v>81</v>
       </c>
       <c r="Q19" t="s">
         <v>82</v>
       </c>
       <c r="R19" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>