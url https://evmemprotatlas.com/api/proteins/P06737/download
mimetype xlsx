--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PYGL</t>
   </si>
   <si>
     <t>P06737</t>
   </si>
   <si>
     <t>Glycogen phosphorylase, liver form (EC 2.4.1.1)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Human disease related genes:Congenital disorders of metabolism:Congenital disorders of carbohydrate metabolism; Predicted intracellular proteins; ENZYME proteins:Transferases; Potential drug targets; Enzymes; Disease related genes</t>
   </si>
   <si>
     <t>Disease related genes, Enzymes, Human disease related genes, Metabolic proteins, Plasma proteins, Potential drug targets, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000100504</t>
   </si>
   <si>
     <t>GSD6</t>
   </si>