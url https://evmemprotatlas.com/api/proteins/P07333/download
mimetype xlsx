--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CSF1R</t>
   </si>
   <si>
     <t>P07333</t>
   </si>
   <si>
     <t>Macrophage colony-stimulating factor 1 receptor (CSF-1 receptor) (CSF-1-R) (CSF-1R) (M-CSF-R) (EC 2.7.10.1) (Proto-oncogene c-Fms) (CD antigen CD115)</t>
   </si>
   <si>
     <t>TRANSMEM 518..538; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins; ENZYME proteins:Transferases; Human disease related genes:Cancers:Cancers of the breast and female genital organs; Human disease related genes:Nervous system diseases:Neurodegenerative diseases; CD markers; RAS pathway related proteins; Enzymes; Cancer-related genes:Candidate cancer biomarkers; Transporters:Accessory Factors Involved in Transport; Kinases:Tyr protein kinases; Disease related genes; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Disease related genes, Enzymes, FDA approved drug targets, Human disease related genes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins, RAS pathway related proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000182578</t>
   </si>
   <si>
     <t>C-FMS, CD115, CSFR, FMS</t>
   </si>