--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="44">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,123 +61,241 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ANXA2</t>
   </si>
   <si>
     <t>P07355</t>
   </si>
   <si>
     <t>Annexin A2 (Annexin II) (Annexin-2) (Calpactin I heavy chain) (Calpactin-1 heavy chain) (Chromobindin-8) (Lipocortin II) (Placental anticoagulant protein IV) (PAP-IV) (Protein I) (p36)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; Cancer-related genes:Candidate cancer biomarkers; Predicted secreted proteins; Transporters:Transporter channels and pores; Disease related genes; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, Disease related genes, FDA approved drug targets, Plasma proteins, Predicted intracellular proteins, Predicted secreted proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000182718</t>
   </si>
   <si>
     <t>ANX2, ANX2L4, CAL1H, LIP2, LPC2D</t>
   </si>
   <si>
     <t>Annexin A2</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>60347134-60402883</t>
   </si>
   <si>
     <t>22708494</t>
   </si>
   <si>
     <t>Multiple roles of annexin A2 in post-transcriptional regulation of gene expression.</t>
   </si>
   <si>
-    <t>Finally, the association of AnxA2 with endosomes and exosomes suggests a role in co-ordinated transport of mRNA and vesicles, i.e.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Finally, the association of </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>AnxA2</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with endosomes and </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> suggests a role in co-ordinated transport of mRNA and vesicles, i.e.</t>
+    </r>
   </si>
   <si>
     <t>27574537</t>
   </si>
   <si>
     <t>Extracellular vesicles released from cells exposed to reactive oxygen species increase annexin A2 expression and survival of target cells exposed to the same conditions.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> released from cells exposed to reactive oxygen species increase </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>annexin A2</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression and survival of target cells exposed to the same conditions.</t>
+    </r>
+  </si>
+  <si>
     <t>28867585</t>
   </si>
   <si>
     <t>Protein phosphorylation and its role in the regulation of Annexin A2 function.</t>
   </si>
   <si>
-    <t>The presence of AnxA2 in cancer cell-derived exosomes, as well as the potential regulation of exosomal AnxA2 by phosphorylation or other PTMs, are topics of great interest.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>AnxA2</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in cancer cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, as well as the potential regulation of </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>AnxA2</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by phosphorylation or other PTMs, are topics of great interest.</t>
+    </r>
   </si>
   <si>
     <t>31992335</t>
   </si>
   <si>
     <t>Serum exosomal-annexin A2 is associated with African-American triple-negative breast cancer and promotes angiogenesis.</t>
   </si>
   <si>
-    <t>Our previous studies have demonstrated annexin A2 (AnxA2) association with exosomes which promotes angiogenesis and metastasis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Our previous studies have demonstrated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>annexin A2</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (AnxA2) association with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> which promotes angiogenesis and metastasis.</t>
+    </r>
   </si>
   <si>
     <t>36612209</t>
   </si>
   <si>
     <t>Combination of Small Extracellular Vesicle-Derived Annexin A2 Protein and mRNA as a Potential Predictive Biomarker for Chemotherapy Responsiveness in Aggressive Triple-Negative Breast Cancer.</t>
+  </si>
+  <si>
+    <t>Combination of Small Extracellular Vesicle-DerivedAnnexin A2 Protein and mRNA as a Potential Predictive Biomarker for Chemotherapy Responsiveness in Aggressive Triple-Negative Breast Cancer.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -631,51 +749,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -687,228 +805,228 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>5</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>5</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="Q4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="R4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>5</v>
       </c>
       <c r="O5">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Q5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
       <c r="O6">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R6" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">