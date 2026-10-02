--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="57">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ITA2B</t>
   </si>
   <si>
     <t>P08514</t>
   </si>
   <si>
     <t>Integrin alpha-IIb (GPalpha IIb) (GPIIb) (Platelet membrane glycoprotein IIb) (CD antigen CD41) [Cleaved into: Integrin alpha-IIb heavy chain; Integrin alpha-IIb light chain, form 1; Integrin alpha-IIb light chain, form 2]</t>
   </si>
   <si>
     <t>TRANSMEM 994..1019; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Cardiovascular diseases:Hematologic diseases; Predicted intracellular proteins; CD markers; Candidate cardiovascular disease genes; Cancer-related genes:Candidate cancer biomarkers; Disease related genes; FDA approved drug targets:Small molecule drugs; FDA approved drug targets:Biotech drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, Candidate cardiovascular disease genes, CD markers, Disease related genes, FDA approved drug targets, Human disease related genes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000005961</t>
   </si>
   <si>
     <t>ITGA2B</t>
   </si>
@@ -147,66 +147,155 @@
   <si>
     <t>21336773</t>
   </si>
   <si>
     <t>Exosome-loaded dendritic cells elicit tumor-specific CD8+ cytotoxic T cells in patients with glioma.</t>
   </si>
   <si>
     <t>Exosomes had antigen-presenting molecules (MHC-I, HSP70), tumor antigen (MAGE-1) and adherent molecule (ICAM-1).</t>
   </si>
   <si>
     <t>21819704</t>
   </si>
   <si>
     <t>Antileukaemia immunity: effect of exosomes against NB4 acute promyelocytic leukaemia cells.</t>
   </si>
   <si>
     <t>NB4-derived exosomes expressed the proteins retinoic acid receptor α and interstitial cell adhesion molecule 1 and contained heat shock protein 70, as demonstrated by transmission electron microscopy and Western blotting.</t>
   </si>
   <si>
     <t>36386163</t>
   </si>
   <si>
     <t>Circulating galectin-3 promotes tumor-endothelium-adhesion by upregulating ICAM-1 in endothelium-derived extracellular vesicles.</t>
   </si>
   <si>
-    <t/>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Circulating galectin-3 promotes tumor-endothelium-adhesion by upregulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ICAM-1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in endothelium-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>37646133</t>
   </si>
   <si>
     <t>ICAM-1-decorated extracellular vesicles loaded with miR-146a and Glut1 drive immunomodulation and hinder tumor progression in a murine model of breast cancer.</t>
   </si>
   <si>
-    <t>Engineered extracellular vesicles (EVs) decorated with ICAM-1 ligands and loaded with miR-146a and</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Engineered </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) decorated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ICAM-1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> ligands and loaded with miR-146a and</t>
+    </r>
   </si>
   <si>
     <t>38103755</t>
   </si>
   <si>
     <t>Engineered extracellular vesicles expressing ICAM-1: A promising targeted delivery system for T cell modifications.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Engineered </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ICAM-1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>: A promising targeted delivery system for T cell modifications.</t>
+    </r>
   </si>
   <si>
     <t>38257772</t>
   </si>
   <si>
     <t>CSF Extracellular Vesicle Aβ42 and Tau/Aβ42 Ratio Are Associated with Cognitive Impairment in Older People with HIV.</t>
   </si>
   <si>
     <t>Given the role of extracellular vesicles (EVs) in age-related neurological disorders, we investigated soluble and EV-associated Aβ42, total Tau, NFL, GFAP, ICAM-1, VCAM-1, and CRP in relation to cognitive impairment in PWH.</t>
   </si>
   <si>
     <t>38767348</t>
   </si>
   <si>
     <t>Ventilator-induced Lung Injury Promotes Inflammation within the Pleural Cavity.</t>
   </si>
   <si>
     <t>Resident pleural macrophages demonstrated enhanced activation after injurious ventilation, including upregulated ICAM-1 and IL-1β expression, and the release of extracellular vesicles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
@@ -1023,163 +1112,163 @@
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8" t="s">
         <v>29</v>
       </c>
       <c r="N8">
         <v>9</v>
       </c>
       <c r="O8">
         <v>0.625</v>
       </c>
       <c r="P8" t="s">
         <v>48</v>
       </c>
       <c r="Q8" t="s">
         <v>49</v>
       </c>
       <c r="R8" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9" t="s">
         <v>29</v>
       </c>
       <c r="N9">
         <v>9</v>
       </c>
       <c r="O9">
         <v>0.625</v>
       </c>
       <c r="P9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10" t="s">
         <v>29</v>
       </c>
       <c r="N10">
         <v>9</v>
       </c>
       <c r="O10">
         <v>0.625</v>
       </c>
       <c r="P10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Q10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">