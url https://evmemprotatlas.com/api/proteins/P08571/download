--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="610" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="610" uniqueCount="136">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,391 +61,1288 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CD14</t>
   </si>
   <si>
     <t>P08571</t>
   </si>
   <si>
     <t>Monocyte differentiation antigen CD14 (My23 antigen) (Myeloid cell-specific leucine-rich glycoprotein) (CD antigen CD14) [Cleaved into: Monocyte differentiation antigen CD14, urinary form; Monocyte differentiation antigen CD14, membrane-bound form]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CD markers; Cancer-related genes:Candidate cancer biomarkers; Predicted secreted proteins; Transporters:Accessory Factors Involved in Transport; Human disease related genes:Immune system diseases:Allergies and autoimmune diseases</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Human disease related genes, Plasma proteins, Predicted secreted proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000170458</t>
   </si>
   <si>
     <t>CD14 molecule</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>140631728-140633700</t>
   </si>
   <si>
     <t>11150547</t>
   </si>
   <si>
     <t>Analysis of antigen presenting cell derived exosomes, based on immuno-magnetic isolation and flow cytometry.</t>
   </si>
   <si>
     <t xml:space="preserve">Again CD59 was expressed suggesting a possible role for APC exosomes in complement regulation.
 These exosomes also expressed the B cell marker CD20, and the complement inhibitory protein CD59.</t>
   </si>
   <si>
     <t>26820481</t>
   </si>
   <si>
     <t>Extracellular Vesicle Proteins Associated with Systemic Vascular Events Correlate with Heart Failure: An Observational Study in a Dyspnoea Cohort.</t>
   </si>
   <si>
-    <t xml:space="preserve">Extracellular vesicle levels of CD14, SerpinG1 and SerpinF2 are associated with the occurrence of heart failure in subjects suspected for acute heart failure, suggesting common underlying pathophysiological mechanisms for heart failure and vascular events.
-[...3 lines deleted...]
-Therefore, we studied the association between plasma extracellular vesicle SerpinF2-, SerpinG1-, CystatinC and CD14-levels and the occurrence of acute heart failure in patients.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, SerpinG1 and SerpinF2 are associated with the occurrence of heart failure in subjects suspected for acute heart failure, suggesting common underlying pathophysiological mechanisms for heart failure and vascular events. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein levels of SerpinG1, SerpinF2, CystatinC and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were measured in an observational study of 404 subjects presenting with dysponea at the emergency department (4B-cohort).
+Furthermore, extracellular vesicleCD14- and SerpinF2-levels were significantly higher in heart failure patients with preserved ejection fraction than in those with reduced ejection fraction.
+SerpinF2, SerpinG1, CystatinC and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are involved in inflammatory processes and plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) -levels of these proteins have been reported to be associated with systemic vascular events.
+Therefore, we studied the association between plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> SerpinF2-, SerpinG1-, CystatinC and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-levels and the occurrence of acute heart failure in patients.</t>
+    </r>
   </si>
   <si>
     <t>27211553</t>
   </si>
   <si>
     <t>HIV-Nef and ADAM17-Containing Plasma Extracellular Vesicles Induce and Correlate with Immune Pathogenesis in Chronic HIV Infection.</t>
   </si>
   <si>
     <t>27537259</t>
   </si>
   <si>
     <t>Modulation of Immune Responses by Extracellular Vesicles From Retinal Pigment Epithelium.</t>
   </si>
   <si>
     <t>Extracellular vesicles were isolated from ARPE-19 cultures stimulated or not with the inflammatory cytokines IL-1β, IFN-γ, and TNF-α.</t>
   </si>
   <si>
     <t>28469765</t>
   </si>
   <si>
     <t>Melatonin treatment enhances therapeutic effects of exosomes against acute liver ischemia-reperfusion injury.</t>
   </si>
   <si>
     <t>In vitro studies showed suppression of inflammation (MIF, MMP-9, IL-1β, TNF-α, COX-2) and oxidative stress (NOX-1, NOX-2, oxidized protein)/apoptosis (cleaved caspase 3 and PARP) by exosome and exosome/melatonin treatment, respectively (all</t>
   </si>
   <si>
     <t>29632728</t>
   </si>
   <si>
     <t>Glioblastoma stem cell-derived exosomes induce M2 macrophages and PD-L1 expression on human monocytes.</t>
   </si>
   <si>
-    <t>Western blot analysis revealed that upregulation of PD-L1 in GSC exosome-treated monocytes and GBM-patient-infiltrating CD14</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Glioblastoma stem cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> induce M2 macrophages and PD-L1 expression on human monocytes.
+Western blot analysis revealed that upregulation of PD-L1 in GSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-treated monocytes and GBM-patient-infiltrating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
   </si>
   <si>
     <t>29740045</t>
   </si>
   <si>
     <t>Exosome markers associated with immune activation and oxidative stress in HIV patients on antiretroviral therapy.</t>
   </si>
   <si>
-    <t>Untargeted proteomics detected markers of exosomes (CD9, CD63, CD81), immune activation (CD14, CRP, HLA-A, HLA-B), oxidative stress (CAT, PRDX1, PRDX2, TXN), and Notch4 in plasma exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Untargeted proteomics detected markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (CD9, CD63, CD81), immune activation (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CRP, HLA-A, HLA-B), oxidative stress (CAT, PRDX1, PRDX2, TXN), and Notch4 in plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>29981499</t>
   </si>
   <si>
     <t>Snail-overexpressing Cancer Cells Promote M2-Like Polarization of Tumor-Associated Macrophages by Delivering MiR-21-Abundant Exosomes.</t>
   </si>
   <si>
-    <t>The miR-21-containing exosomes were engulfed by CD14 Copyright © 2018 The Authors.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The miR-21-containing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were engulfed by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Copyright \xc2\xa9 2018 The Authors.</t>
+    </r>
   </si>
   <si>
     <t>30621731</t>
   </si>
   <si>
     <t>Multiple myeloma-derived exosomes are enriched of amphiregulin (AREG) and activate the epidermal growth factor pathway in the bone microenvironment leading to osteoclastogenesis.</t>
   </si>
   <si>
-    <t xml:space="preserve">Since exosomes-derived epidermal growth factor receptor ligands (EGFR) are involved in tumor-associated osteolysis, we hypothesize that the EGFR ligand amphiregulin (AREG) can be delivered by MM-derived exosomes and participate in MM-induced osteoclastogenesis.
-The murine cell line RAW264.7 and primary human CD14 We found that AREG was specifically enriched in exosomes from MM samples and that exosomes-derived AREG led to the activation of EGFR in pre-OC, as showed by the increase of mRNA expression of its downstream SNAIL in both RAW264.7 and CD14 In conclusion, our data indicate that AREG is packed into MM-derived exosomes and implicated in OC differentiation through an indirect mechanism mediated by OBs.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Multiple myeloma-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are enriched of amphiregulin (AREG) and activate the epidermal growth factor pathway in the bone microenvironment leading to osteoclastogenesis.
+Since </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes-derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> epidermal growth factor receptor ligands (EGFR) are involved in tumor-associated osteolysis, we hypothesize that the EGFR ligand amphiregulin (AREG) can be delivered by MM-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and participate in MM-induced osteoclastogenesis.
+The murine cell line RAW264.7 and primary human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> We found that AREG was specifically enriched in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from MM samples and that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes-derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> AREG led to the activation of EGFR in pre-OC, as showed by the increase of mRNA expression of its downstream SNAIL in both RAW264.7 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> In conclusion, our data indicate that AREG is packed into MM-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and implicated in OC differentiation through an indirect mechanism mediated by OBs.</t>
+    </r>
   </si>
   <si>
     <t>31199456</t>
   </si>
   <si>
     <t>Circulating Exosomes Activate Dendritic Cells and Induce Unbalanced CD4+ T Cell Differentiation in Hashimoto Thyroiditis.</t>
   </si>
   <si>
     <t xml:space="preserve">After DCs were stimulated by HT exosomes, significant elevations were observed in MyD88, TRIF, and p-P65 expression; median fluorescence intensity of CD40 and CD83; and IL-6 production.
 TPO, HSP60, and MHC-II expression was higher in HT exosomes than in HC exosomes.
 The expression of thyroperoxidase (TPO), thyroglobulin, high mobility group box 1 (HMGB1), heat shock protein 60 (HSP60), major histocompatibility complex class II (MHC-II), and intercellular adhesion molecule 1 (ICAM1) in exosomes was determined by Western blotting.</t>
   </si>
   <si>
     <t>32166281</t>
   </si>
   <si>
     <t>Circulating Gasdermin-D in Critically Ill Patients.</t>
   </si>
   <si>
     <t>Our findings also suggest that active gasdermin-D in septic patients is encapsulated in exosomes derived from activated monocytes.</t>
   </si>
   <si>
     <t>32343772</t>
   </si>
   <si>
     <t>Intestinal CD14+ Macrophages Protect CD4+ T Cells From Activation-induced Cell Death via Exosomal Membrane TNF in Crohn's Disease.</t>
   </si>
   <si>
-    <t>Mechanistically, CD14+ Mφ released exosomes express membrane tumour necrosis factor [TNF] which engages TNFR2 on CD4+ T cells and triggers NF-κB signalling, thereby causing AICD resistance.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Mechanistically, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">+ M\xcf\x86 released </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> express membrane tumour necrosis factor [TNF] which engages TNFR2 on CD4+ T cells and triggers NF-\xce\xbaB signalling, thereby causing AICD resistance.</t>
+    </r>
   </si>
   <si>
     <t>32648717</t>
   </si>
   <si>
     <t>Extracellular vesicle Cystatin C and CD14 are associated with both renal dysfunction and heart failure.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Cystatin C and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are associated with both renal dysfunction and heart failure.</t>
+    </r>
+  </si>
+  <si>
     <t>32855524</t>
   </si>
   <si>
     <t>miR-21a in exosomes from Lewis lung carcinoma cells accelerates tumor growth through targeting PDCD4 to enhance expansion of myeloid-derived suppressor cells.</t>
   </si>
   <si>
-    <t>In addition, our data showed that exosomes derived from human lung cancer cell lines expressing miR-21a, also induced expansion of MDSCs in human CD14</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In addition, our data showed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from human lung cancer cell lines expressing miR-21a, also induced expansion of MDSCs in human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
   </si>
   <si>
     <t>33135636</t>
   </si>
   <si>
     <t>CD14 release induced by P2X7 receptor restricts inflammation and increases survival during sepsis.</t>
   </si>
   <si>
-    <t>Here, we show for first time that P2X7 receptor induces the release of CD14 in extracellular vesicles, resulting in a net reduction in macrophage plasma membrane CD14 that functionally affects LPS, but not monophosphoryl lipid A, pro-inflammatory cytokine production.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Here, we show for first time that P2X7 receptor induces the release of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, resulting in a net reduction in macrophage plasma membrane </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that functionally affects LPS, but not monophosphoryl lipid A, pro-inflammatory cytokine production.</t>
+    </r>
   </si>
   <si>
     <t>33252112</t>
   </si>
   <si>
     <t>Differentiation of Monocytes into Phenotypically Distinct Macrophages After Treatment with Human Cord Blood Stem Cell (CB-SC)-Derived Exosomes.</t>
   </si>
   <si>
-    <t>By co-culturing Dio-labeled CB-SC-derived exosomes with human peripheral blood mononuclear cells (PBMC), we found that CB-SC-derived exosomes were predominantly taken up by human CD14-positive monocytes, leading to the differentiation of monocytes into type 2 macrophages (M2), with spindle-like morphology and expression of M2-associated surface molecular markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">By co-culturing Dio-labeled CB-SC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with human peripheral blood mononuclear cells (PBMC), we found that CB-SC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were predominantly taken up by human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-positive monocytes, leading to the differentiation of monocytes into type 2 macrophages (M2), with spindle-like morphology and expression of M2-associated surface molecular markers.</t>
+    </r>
   </si>
   <si>
     <t>33330567</t>
   </si>
   <si>
     <t>Relationship Between T-Cell Exosomes and Cellular Subsets in SLE According to Type I IFN-Signaling.</t>
   </si>
   <si>
     <t>33669497</t>
   </si>
   <si>
     <t>Resistance Training Diminishes the Expression of Exosome CD63 Protein without Modification of Plasma miR-146a-5p and cfDNA in the Elderly.</t>
   </si>
   <si>
-    <t xml:space="preserve">The levels of exosome markers (Flot-1, CD9, and CD81) as well as exosome-carried proteins (CD14 and VDAC1) remained unchanged, whereas an attenuated CD63 response was found in the trained group compared to the controls.
-[...1 lines deleted...]
-These findings might partially support the anti-inflammatory effect of resistance training in the elderly as evidenced by the diminishment of exosome CD63 protein expression, without modification of plasma miR-146a-5p and cfDNA.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Resistance Training Diminishes the Expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> CD63 Protein without Modification of Plasma miR-146a-5p and cfDNA in the Elderly.
+The levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (Flot-1, CD9, and CD81) as well as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-carried proteins (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and VDAC1) remained unchanged, whereas an attenuated CD63 response was found in the trained group compared to the controls.
+The levels of plasma miR-146a-5p, cfDNA, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, CD81, Flotillin [Flot]-1, and VDAC1) were measured prior to and following training.
+These findings might partially support the anti-inflammatory effect of resistance training in the elderly as evidenced by the diminishment of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> CD63 protein expression, without modification of plasma miR-146a-5p and cfDNA.</t>
+    </r>
   </si>
   <si>
     <t>34006621</t>
   </si>
   <si>
     <t>Exosomes From Subjects With Multiple Sclerosis Express EBV-Derived Proteins and Activate Monocyte-Derived Macrophages.</t>
   </si>
   <si>
     <t>After data normalization, we observed that incubation with EBV(+) exosomes induced CXCL10 and CCL2 secretion by MDMs.</t>
   </si>
   <si>
     <t>34071980</t>
   </si>
   <si>
     <t>Exosome-Based Molecular Transfer Activity of Macrophage-Like Cells Involves Viability of Oral Carcinoma Cells: Size Exclusion Chromatography and Concentration Filter Method.</t>
   </si>
   <si>
     <t>Using the SEC-CF method, the following five EV types were fractionated from the culture supernatant of macrophage-like cells: (i) rare large EVs (500-3000 nm) reminiscent of apoptosomes, (ii) EVs (100-500 nm) reminiscent of microvesicles (or microparticles), (iii) EVs (80-300 nm) containing CD9-positive large exosomes (EXO-L), (iv) EVs (20-200 nm) containing unidentified vesicles/particles, and (v) EVs (10-70 nm) containing CD63/HSP90-positive small exosomes (EXO-S) and particles.</t>
   </si>
   <si>
     <t>34407878</t>
   </si>
   <si>
     <t>Exosomes from primed MSCs can educate monocytes as a cellular therapy for hematopoietic acute radiation syndrome.</t>
   </si>
   <si>
     <t>LPS priming of MSCs led to the production of exosomes with increased expression of CD9, CD29, CD44, CD146, and MCSP.</t>
   </si>
   <si>
     <t>34439311</t>
   </si>
   <si>
     <t>The Fatty Acid and Protein Profiles of Circulating CD81-Positive Small Extracellular Vesicles Are Associated with Disease Stage in Melanoma Patients.</t>
   </si>
   <si>
     <t>34440851</t>
   </si>
   <si>
     <t>Ewing Sarcoma-Derived Extracellular Vesicles Impair Dendritic Cell Maturation and Function.</t>
   </si>
   <si>
     <t>Here, EVs were purified from EwS and fibroblast cell lines and exhibited characteristics of small EVs, including size (100-170 nm) and exosome markers CD63, CD81, and TSG101.</t>
   </si>
   <si>
     <t>35234046</t>
   </si>
   <si>
     <t>CD14-positive extracellular vesicles in bronchoalveolar lavage fluid as a new biomarker of acute respiratory distress syndrome.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in bronchoalveolar lavage fluid as a new biomarker of acute respiratory distress syndrome.</t>
+    </r>
+  </si>
+  <si>
     <t>35294531</t>
   </si>
   <si>
     <t>Identification of CD14 and lipopolysaccharide-binding protein as novel biomarkers for sarcoidosis using proteomics of serum extracellular vesicles.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Identification of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and lipopolysaccharide-binding protein as novel biomarkers for sarcoidosis using proteomics of serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
     <t>35846887</t>
   </si>
   <si>
     <t>CD14 and CD26 from serum exosomes are associated with type 2 diabetes, exosomal Cystatin C and CD14 are associated with metabolic syndrome and atherogenic index of plasma.</t>
   </si>
   <si>
-    <t xml:space="preserve">Finally, the increased levels of CD14 and Cystatin C in exosomes are related to MetS.
-[...1 lines deleted...]
-We observed a significant correlation of increased glucose with elevated levels of Cystatin C, and an effect of T2D on the levels of CD26 (β = 45.8 pg/µg; T2D may contribute to the increase of CD14 protein contained in exosomes, as well as to the predisposition of atherogenic events development due to its relationship with the increase in serum triglyceride concentrations and the AIP score.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD26 from serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are associated with type 2 diabetes, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Cystatin C and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are associated with metabolic syndrome and atherogenic index of plasma.
+Finally, the increased levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and Cystatin C in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are related to MetS.
+The aim of this study was to evaluate the association of cystatin C, CD26, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins in serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from patients with Type 2 Diabetes (T2D), metabolic syndrome (MetS), and atherogenic index of plasma (AIP).
+We observed a significant correlation of increased glucose with elevated levels of Cystatin C, and an effect of T2D on the levels of CD26 (\xce\xb2\xc2\xa0=\xc2\xa045.8 pg/\xc2\xb5g; T2D may contribute to the increase of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein contained in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, as well as to the predisposition of atherogenic events development due to its relationship with the increase in serum triglyceride concentrations and the AIP score.</t>
+    </r>
   </si>
   <si>
     <t>36334903</t>
   </si>
   <si>
     <t>Plasma Extracellular Vesicle Serpin G1 and CD14 Levels are Associated with Major Adverse Cardiovascular Events and Major Adverse Limb Events in Patients Undergoing Femoral Endarterectomy.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Serpin G1 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Levels are Associated with Major Adverse Cardiovascular Events and Major Adverse Limb Events in Patients Undergoing Femoral Endarterectomy.</t>
+    </r>
+  </si>
+  <si>
     <t>36462328</t>
   </si>
   <si>
     <t>Tumor-derived exosomes elicit cancer-associated fibroblasts shaping inflammatory tumor microenvironment in head and neck squamous cell carcinoma.</t>
   </si>
   <si>
-    <t xml:space="preserve">Moreover, T cells or CD14-positive cells were co-cultured with culture supernatants from exosome-educated fibroblasts.
-The effects of the exosomes on fibroblasts were examined by proliferation and migration assays, and exosome-educated fibroblasts were analyzed for the expression of eight genes (IL1B, IL6, CXCL8, TGFB1, ACTA2, FAP, CD274, and PDCD1LG2) by RT-qPCR.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Moreover, T cells or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive cells were co-cultured with culture supernatants from </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-educated fibroblasts.
+The effects of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on fibroblasts were examined by proliferation and migration assays, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-educated fibroblasts were analyzed for the expression of eight genes (IL1B, IL6, CXCL8, TGFB1, ACTA2, FAP, CD274, and PDCD1LG2) by RT-qPCR.</t>
+    </r>
   </si>
   <si>
     <t>36526691</t>
   </si>
   <si>
     <t>COVID-19 plasma exosomes promote proinflammatory immune responses in peripheral blood mononuclear cells.</t>
   </si>
   <si>
     <t>Here, we report that plasma exosomes of COVID-19 patients contain SARS-CoV-2 double stranded RNA (dsRNA) and stimulate robust production of interleukin-6 (IL-6), IL-8, tumor necrosis factor-α (TNF-α), and other inflammatory cytokines and chemokines by human peripheral mononuclear cells.</t>
   </si>
   <si>
     <t>36531939</t>
   </si>
   <si>
     <t>miR-1260b inhibits periodontal bone loss by targeting ATF6β mediated regulation of ER stress.</t>
   </si>
   <si>
     <t>Our previous work demonstrated that exosomes from tumor necrosis factor (TNF)-α-primed human gingiva-derived MSCs (GMSCs) could be a therapeutic tool against periodontitis, and that TNFα-inducible exosomal miR-1260b is essential for the inhibition of alveolar bone loss.</t>
   </si>
   <si>
     <t>36982991</t>
   </si>
   <si>
     <t>Extracellular Vesicles of COVID-19 Patients Reflect Inflammation, Thrombogenicity, and Disease Severity.</t>
   </si>
   <si>
-    <t>Severe patients' EVs displayed higher percentages of small EVs (&lt;150 nm) with increased expression of exosome marker CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Severe patients' </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> displayed higher percentages of small </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (&lt;150 nm) with increased expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD63</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>37438583</t>
   </si>
   <si>
     <t>Exosomal PPARγ derived from macrophages suppresses LPS-induced peritonitis by negative regulation of CD14/TLR4 axis.</t>
   </si>
   <si>
-    <t>Using co-culture models and mouse peritonitis model, we showed that exosomes from Raw264.7 cells overexpressing PPARγ inhibited LPS-induced inflammation in co-cultured human PMCs and in mice through downregulating CD14 and TLR4, two key regulators of the salmonella infection pathway.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Using co-culture models and mouse peritonitis model, we showed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from Raw264.7 cells overexpressing PPAR\xce\xb3 inhibited LPS-induced inflammation in co-cultured human PMCs and in mice through downregulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and TLR4, two key regulators of the salmonella infection pathway.</t>
+    </r>
   </si>
   <si>
     <t>37568802</t>
   </si>
   <si>
     <t>Plasma Exosome Proteins ILK1 and CD14 Correlated with Organ-Specific Metastasis in Advanced Gastric Cancer Patients.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Proteins ILK1 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Correlated with Organ-Specific Metastasis in Advanced Gastric Cancer Patients.</t>
+    </r>
+  </si>
+  <si>
     <t>37600336</t>
   </si>
   <si>
     <t>CD44‑hyaluronan axis plays a role in the interactions between colon cancer‑derived extracellular vesicles and human monocytes.</t>
   </si>
   <si>
+    <t>CD44\xe2\x80\x91hyaluronan axis plays a role in the interactions between colon cancer\xe2\x80\x91derived extracellular vesicles and human monocytes.</t>
+  </si>
+  <si>
     <t>38084936</t>
   </si>
   <si>
     <t>Comparative characterization of microRNA-71 of Echinococcus granulosus exosomes.</t>
   </si>
   <si>
-    <t>These egr-miR-71-containing exosomes were easily internalized and then induced the dysregulation of cytokines (IL-10 and TNF-α), nitric oxide (NO) and key components (CD14 and IRF5) in the LPS/TLR4 pathway in the coincubated sheep PBMCs.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">These egr-miR-71-containing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were easily internalized and then induced the dysregulation of cytokines (IL-10 and TNF-\xce\xb1), nitric oxide (NO) and key components (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD14</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and IRF5) in the LPS/TLR4 pathway in the coincubated sheep PBMCs.</t>
+    </r>
   </si>
   <si>
     <t>38902710</t>
   </si>
   <si>
     <t>Exosomes multiplex profiling, a promising strategy for early diagnosis of laryngeal cancer.</t>
   </si>
   <si>
-    <t>Circulating exosomes were collected from serum collected from 30 LCa patients and 20 healthy volunteers by the use of antibody affinity method exploiting CD63 specific surface marker.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were collected from serum collected from 30 LCa patients and 20 healthy volunteers by the use of antibody affinity method exploiting </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD63</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> specific surface marker.</t>
+    </r>
   </si>
   <si>
     <t>39166055</t>
   </si>
   <si>
     <t>Dental pulp stem cells regenerate neural tissue in degenerative disorders and stroke rehabilitation: A scope systematic review.</t>
   </si>
   <si>
     <t>DPSC-derived exosomes suppressed the expression of IL-6, IL-1β, TNF-α, and TGF, key mediators of nerve tissue inflammation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -908,51 +1805,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>25</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2">
         <v>37</v>
       </c>
       <c r="O2">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -964,51 +1861,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
       <c r="K3" t="s">
         <v>25</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
       <c r="N3">
         <v>37</v>
       </c>
       <c r="O3">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -1020,51 +1917,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>21</v>
       </c>
       <c r="K4" t="s">
         <v>25</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>27</v>
       </c>
       <c r="N4">
         <v>37</v>
       </c>
       <c r="O4">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P4" t="s">
         <v>34</v>
       </c>
       <c r="Q4" t="s">
         <v>35</v>
       </c>
       <c r="R4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
@@ -1076,51 +1973,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>21</v>
       </c>
       <c r="K5" t="s">
         <v>25</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
       <c r="N5">
         <v>37</v>
       </c>
       <c r="O5">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P5" t="s">
         <v>36</v>
       </c>
       <c r="Q5" t="s">
         <v>37</v>
       </c>
       <c r="R5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
@@ -1132,51 +2029,51 @@
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>21</v>
       </c>
       <c r="K6" t="s">
         <v>25</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
       <c r="M6" t="s">
         <v>27</v>
       </c>
       <c r="N6">
         <v>37</v>
       </c>
       <c r="O6">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P6" t="s">
         <v>39</v>
       </c>
       <c r="Q6" t="s">
         <v>40</v>
       </c>
       <c r="R6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
@@ -1188,51 +2085,51 @@
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>21</v>
       </c>
       <c r="K7" t="s">
         <v>25</v>
       </c>
       <c r="L7" t="s">
         <v>26</v>
       </c>
       <c r="M7" t="s">
         <v>27</v>
       </c>
       <c r="N7">
         <v>37</v>
       </c>
       <c r="O7">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P7" t="s">
         <v>42</v>
       </c>
       <c r="Q7" t="s">
         <v>43</v>
       </c>
       <c r="R7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
@@ -1244,51 +2141,51 @@
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>21</v>
       </c>
       <c r="K8" t="s">
         <v>25</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
       <c r="M8" t="s">
         <v>27</v>
       </c>
       <c r="N8">
         <v>37</v>
       </c>
       <c r="O8">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P8" t="s">
         <v>45</v>
       </c>
       <c r="Q8" t="s">
         <v>46</v>
       </c>
       <c r="R8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
@@ -1300,51 +2197,51 @@
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>21</v>
       </c>
       <c r="K9" t="s">
         <v>25</v>
       </c>
       <c r="L9" t="s">
         <v>26</v>
       </c>
       <c r="M9" t="s">
         <v>27</v>
       </c>
       <c r="N9">
         <v>37</v>
       </c>
       <c r="O9">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P9" t="s">
         <v>48</v>
       </c>
       <c r="Q9" t="s">
         <v>49</v>
       </c>
       <c r="R9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
@@ -1356,51 +2253,51 @@
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>21</v>
       </c>
       <c r="K10" t="s">
         <v>25</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
       <c r="M10" t="s">
         <v>27</v>
       </c>
       <c r="N10">
         <v>37</v>
       </c>
       <c r="O10">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P10" t="s">
         <v>51</v>
       </c>
       <c r="Q10" t="s">
         <v>52</v>
       </c>
       <c r="R10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
@@ -1412,51 +2309,51 @@
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
         <v>25</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
       <c r="M11" t="s">
         <v>27</v>
       </c>
       <c r="N11">
         <v>37</v>
       </c>
       <c r="O11">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P11" t="s">
         <v>54</v>
       </c>
       <c r="Q11" t="s">
         <v>55</v>
       </c>
       <c r="R11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12" t="s">
@@ -1468,51 +2365,51 @@
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>18</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
         <v>25</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
         <v>27</v>
       </c>
       <c r="N12">
         <v>37</v>
       </c>
       <c r="O12">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P12" t="s">
         <v>57</v>
       </c>
       <c r="Q12" t="s">
         <v>58</v>
       </c>
       <c r="R12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13" t="s">
@@ -1524,51 +2421,51 @@
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>18</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
       <c r="M13" t="s">
         <v>27</v>
       </c>
       <c r="N13">
         <v>37</v>
       </c>
       <c r="O13">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P13" t="s">
         <v>60</v>
       </c>
       <c r="Q13" t="s">
         <v>61</v>
       </c>
       <c r="R13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
@@ -1580,1404 +2477,1404 @@
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
         <v>25</v>
       </c>
       <c r="L14" t="s">
         <v>26</v>
       </c>
       <c r="M14" t="s">
         <v>27</v>
       </c>
       <c r="N14">
         <v>37</v>
       </c>
       <c r="O14">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P14" t="s">
         <v>63</v>
       </c>
       <c r="Q14" t="s">
         <v>64</v>
       </c>
       <c r="R14" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
         <v>25</v>
       </c>
       <c r="L15" t="s">
         <v>26</v>
       </c>
       <c r="M15" t="s">
         <v>27</v>
       </c>
       <c r="N15">
         <v>37</v>
       </c>
       <c r="O15">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Q15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="R15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>18</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" t="s">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>18</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
         <v>25</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
       <c r="M16" t="s">
         <v>27</v>
       </c>
       <c r="N16">
         <v>37</v>
       </c>
       <c r="O16">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Q16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="R16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>18</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
         <v>25</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
       <c r="M17" t="s">
         <v>27</v>
       </c>
       <c r="N17">
         <v>37</v>
       </c>
       <c r="O17">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="R17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>18</v>
       </c>
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
         <v>25</v>
       </c>
       <c r="L18" t="s">
         <v>26</v>
       </c>
       <c r="M18" t="s">
         <v>27</v>
       </c>
       <c r="N18">
         <v>37</v>
       </c>
       <c r="O18">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="Q18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="R18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
         <v>25</v>
       </c>
       <c r="L19" t="s">
         <v>26</v>
       </c>
       <c r="M19" t="s">
         <v>27</v>
       </c>
       <c r="N19">
         <v>37</v>
       </c>
       <c r="O19">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="Q19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="R19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
       <c r="K20" t="s">
         <v>25</v>
       </c>
       <c r="L20" t="s">
         <v>26</v>
       </c>
       <c r="M20" t="s">
         <v>27</v>
       </c>
       <c r="N20">
         <v>37</v>
       </c>
       <c r="O20">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
       <c r="J21" t="s">
         <v>21</v>
       </c>
       <c r="K21" t="s">
         <v>25</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21" t="s">
         <v>27</v>
       </c>
       <c r="N21">
         <v>37</v>
       </c>
       <c r="O21">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Q21" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="R21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>18</v>
       </c>
       <c r="B22" t="s">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
       <c r="J22" t="s">
         <v>21</v>
       </c>
       <c r="K22" t="s">
         <v>25</v>
       </c>
       <c r="L22" t="s">
         <v>26</v>
       </c>
       <c r="M22" t="s">
         <v>27</v>
       </c>
       <c r="N22">
         <v>37</v>
       </c>
       <c r="O22">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P22" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="Q22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>18</v>
       </c>
       <c r="J23" t="s">
         <v>21</v>
       </c>
       <c r="K23" t="s">
         <v>25</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
       <c r="M23" t="s">
         <v>27</v>
       </c>
       <c r="N23">
         <v>37</v>
       </c>
       <c r="O23">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P23" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Q23" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R23" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>18</v>
       </c>
       <c r="B24" t="s">
         <v>19</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24" t="s">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>18</v>
       </c>
       <c r="J24" t="s">
         <v>21</v>
       </c>
       <c r="K24" t="s">
         <v>25</v>
       </c>
       <c r="L24" t="s">
         <v>26</v>
       </c>
       <c r="M24" t="s">
         <v>27</v>
       </c>
       <c r="N24">
         <v>37</v>
       </c>
       <c r="O24">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="Q24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="R24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>18</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>20</v>
       </c>
       <c r="D25" t="s">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>18</v>
       </c>
       <c r="J25" t="s">
         <v>21</v>
       </c>
       <c r="K25" t="s">
         <v>25</v>
       </c>
       <c r="L25" t="s">
         <v>26</v>
       </c>
       <c r="M25" t="s">
         <v>27</v>
       </c>
       <c r="N25">
         <v>37</v>
       </c>
       <c r="O25">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Q25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="R25" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>18</v>
       </c>
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26" t="s">
         <v>20</v>
       </c>
       <c r="D26" t="s">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>18</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
       <c r="K26" t="s">
         <v>25</v>
       </c>
       <c r="L26" t="s">
         <v>26</v>
       </c>
       <c r="M26" t="s">
         <v>27</v>
       </c>
       <c r="N26">
         <v>37</v>
       </c>
       <c r="O26">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P26" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="Q26" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="R26" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>18</v>
       </c>
       <c r="B27" t="s">
         <v>19</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27" t="s">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>18</v>
       </c>
       <c r="J27" t="s">
         <v>21</v>
       </c>
       <c r="K27" t="s">
         <v>25</v>
       </c>
       <c r="L27" t="s">
         <v>26</v>
       </c>
       <c r="M27" t="s">
         <v>27</v>
       </c>
       <c r="N27">
         <v>37</v>
       </c>
       <c r="O27">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P27" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="Q27" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="R27" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>18</v>
       </c>
       <c r="B28" t="s">
         <v>19</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28" t="s">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>18</v>
       </c>
       <c r="J28" t="s">
         <v>21</v>
       </c>
       <c r="K28" t="s">
         <v>25</v>
       </c>
       <c r="L28" t="s">
         <v>26</v>
       </c>
       <c r="M28" t="s">
         <v>27</v>
       </c>
       <c r="N28">
         <v>37</v>
       </c>
       <c r="O28">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="Q28" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="R28" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>18</v>
       </c>
       <c r="B29" t="s">
         <v>19</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29" t="s">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>24</v>
       </c>
       <c r="I29" t="s">
         <v>18</v>
       </c>
       <c r="J29" t="s">
         <v>21</v>
       </c>
       <c r="K29" t="s">
         <v>25</v>
       </c>
       <c r="L29" t="s">
         <v>26</v>
       </c>
       <c r="M29" t="s">
         <v>27</v>
       </c>
       <c r="N29">
         <v>37</v>
       </c>
       <c r="O29">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P29" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="Q29" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="R29" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>18</v>
       </c>
       <c r="B30" t="s">
         <v>19</v>
       </c>
       <c r="C30" t="s">
         <v>20</v>
       </c>
       <c r="D30" t="s">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>24</v>
       </c>
       <c r="I30" t="s">
         <v>18</v>
       </c>
       <c r="J30" t="s">
         <v>21</v>
       </c>
       <c r="K30" t="s">
         <v>25</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
       <c r="M30" t="s">
         <v>27</v>
       </c>
       <c r="N30">
         <v>37</v>
       </c>
       <c r="O30">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P30" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="Q30" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="R30" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>18</v>
       </c>
       <c r="B31" t="s">
         <v>19</v>
       </c>
       <c r="C31" t="s">
         <v>20</v>
       </c>
       <c r="D31" t="s">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>24</v>
       </c>
       <c r="I31" t="s">
         <v>18</v>
       </c>
       <c r="J31" t="s">
         <v>21</v>
       </c>
       <c r="K31" t="s">
         <v>25</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31" t="s">
         <v>27</v>
       </c>
       <c r="N31">
         <v>37</v>
       </c>
       <c r="O31">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P31" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="Q31" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="R31" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>18</v>
       </c>
       <c r="B32" t="s">
         <v>19</v>
       </c>
       <c r="C32" t="s">
         <v>20</v>
       </c>
       <c r="D32" t="s">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
         <v>18</v>
       </c>
       <c r="J32" t="s">
         <v>21</v>
       </c>
       <c r="K32" t="s">
         <v>25</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
       <c r="M32" t="s">
         <v>27</v>
       </c>
       <c r="N32">
         <v>37</v>
       </c>
       <c r="O32">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P32" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="Q32" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="R32" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="33" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>18</v>
       </c>
       <c r="B33" t="s">
         <v>19</v>
       </c>
       <c r="C33" t="s">
         <v>20</v>
       </c>
       <c r="D33" t="s">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>24</v>
       </c>
       <c r="I33" t="s">
         <v>18</v>
       </c>
       <c r="J33" t="s">
         <v>21</v>
       </c>
       <c r="K33" t="s">
         <v>25</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
       <c r="M33" t="s">
         <v>27</v>
       </c>
       <c r="N33">
         <v>37</v>
       </c>
       <c r="O33">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P33" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="Q33" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="R33" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>18</v>
       </c>
       <c r="B34" t="s">
         <v>19</v>
       </c>
       <c r="C34" t="s">
         <v>20</v>
       </c>
       <c r="D34" t="s">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34" t="s">
         <v>24</v>
       </c>
       <c r="I34" t="s">
         <v>18</v>
       </c>
       <c r="J34" t="s">
         <v>21</v>
       </c>
       <c r="K34" t="s">
         <v>25</v>
       </c>
       <c r="L34" t="s">
         <v>26</v>
       </c>
       <c r="M34" t="s">
         <v>27</v>
       </c>
       <c r="N34">
         <v>37</v>
       </c>
       <c r="O34">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P34" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="Q34" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="R34" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
     </row>
     <row r="35" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>18</v>
       </c>
       <c r="B35" t="s">
         <v>19</v>
       </c>
       <c r="C35" t="s">
         <v>20</v>
       </c>
       <c r="D35" t="s">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="H35" t="s">
         <v>24</v>
       </c>
       <c r="I35" t="s">
         <v>18</v>
       </c>
       <c r="J35" t="s">
         <v>21</v>
       </c>
       <c r="K35" t="s">
         <v>25</v>
       </c>
       <c r="L35" t="s">
         <v>26</v>
       </c>
       <c r="M35" t="s">
         <v>27</v>
       </c>
       <c r="N35">
         <v>37</v>
       </c>
       <c r="O35">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P35" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="Q35" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="R35" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>18</v>
       </c>
       <c r="B36" t="s">
         <v>19</v>
       </c>
       <c r="C36" t="s">
         <v>20</v>
       </c>
       <c r="D36" t="s">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="H36" t="s">
         <v>24</v>
       </c>
       <c r="I36" t="s">
         <v>18</v>
       </c>
       <c r="J36" t="s">
         <v>21</v>
       </c>
       <c r="K36" t="s">
         <v>25</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
         <v>27</v>
       </c>
       <c r="N36">
         <v>37</v>
       </c>
       <c r="O36">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P36" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="Q36" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="R36" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>18</v>
       </c>
       <c r="B37" t="s">
         <v>19</v>
       </c>
       <c r="C37" t="s">
         <v>20</v>
       </c>
       <c r="D37" t="s">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="H37" t="s">
         <v>24</v>
       </c>
       <c r="I37" t="s">
         <v>18</v>
       </c>
       <c r="J37" t="s">
         <v>21</v>
       </c>
       <c r="K37" t="s">
         <v>25</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
       <c r="M37" t="s">
         <v>27</v>
       </c>
       <c r="N37">
         <v>37</v>
       </c>
       <c r="O37">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P37" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="Q37" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="R37" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" t="s">
         <v>19</v>
       </c>
       <c r="C38" t="s">
         <v>20</v>
       </c>
       <c r="D38" t="s">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="H38" t="s">
         <v>24</v>
       </c>
       <c r="I38" t="s">
         <v>18</v>
       </c>
       <c r="J38" t="s">
         <v>21</v>
       </c>
       <c r="K38" t="s">
         <v>25</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
       <c r="M38" t="s">
         <v>27</v>
       </c>
       <c r="N38">
         <v>37</v>
       </c>
       <c r="O38">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P38" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="Q38" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="R38" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">