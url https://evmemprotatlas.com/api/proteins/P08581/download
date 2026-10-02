--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,102 +61,138 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>MET</t>
   </si>
   <si>
     <t>P08581</t>
   </si>
   <si>
     <t>Hepatocyte growth factor receptor (HGF receptor) (EC 2.7.10.1) (HGF/SF receptor) (Proto-oncogene c-Met) (Scatter factor receptor) (SF receptor) (Tyrosine-protein kinase Met)</t>
   </si>
   <si>
     <t>TRANSMEM 933..955; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Cancers:Cancers of the lung and pleura; Human disease related genes:Cancers:Cancers of the digestive system; Human disease related genes:Nervous system diseases:Ear disease; Predicted intracellular proteins; ENZYME proteins:Transferases; Cancer-related genes:Mutated cancer genes; Human disease related genes:Cancers:Cancers of soft tissues and bone; RAS pathway related proteins; Enzymes; Cancer-related genes:Candidate cancer biomarkers; Human disease related genes:Cancers:Cancers of the urinary system; Predicted secreted proteins; Transporters:Accessory Factors Involved in Transport; Kinases:Tyr protein kinases; Disease related genes; FDA approved drug targets:Small molecule drugs; FDA approved drug targets:Biotech drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, Disease related genes, Enzymes, FDA approved drug targets, Human disease related genes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins, Predicted secreted proteins, RAS pathway related proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000105976</t>
   </si>
   <si>
     <t>DFNB97, HGFR, RCCP2</t>
   </si>
   <si>
     <t>MET proto-oncogene, receptor tyrosine kinase</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>116672196-116798377</t>
   </si>
   <si>
     <t>29889559</t>
   </si>
   <si>
     <t>Higher exosomal phosphorylated tau and total tau among veterans with combat-related repetitive chronic mild traumatic brain injury.</t>
   </si>
   <si>
     <t>Tau, p-tau, Aβ40, and Aβ42 were measured by ultrasensitive immunoassay in plasma and exosomes from 195 Veterans enrolled in the Chronic Effects of Neurotrauma Consortium Multicenter Observational Study.</t>
   </si>
   <si>
     <t>37673813</t>
   </si>
   <si>
     <t>Assessment of Risk Factors for Postoperative Delirium in Older Adults Who Underwent Spinal Surgery and Identifying Associated Biomarkers Using Exosomal Protein.</t>
   </si>
   <si>
-    <t>To discover the biomarkers, urine extracellular vesicles (EVs) were analyzed for tau, ubiquitin carboxy-terminal hydrolase L1 (UCH-L1), neurofilament light, and glial fibrillary acidic protein using digital immunoassay technology.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">To discover the biomarkers, urine </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) were analyzed for tau, ubiquitin carboxy-terminal hydrolase L1 (UCH-L1), neurofilament light, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>glial fibrillary acidic protein</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> using digital immunoassay technology.</t>
+    </r>
   </si>
   <si>
     <t>38257772</t>
   </si>
   <si>
     <t>CSF Extracellular Vesicle Aβ42 and Tau/Aβ42 Ratio Are Associated with Cognitive Impairment in Older People with HIV.</t>
   </si>
   <si>
     <t>Given the role of extracellular vesicles (EVs) in age-related neurological disorders, we investigated soluble and EV-associated Aβ42, total Tau, NFL, GFAP, ICAM-1, VCAM-1, and CRP in relation to cognitive impairment in PWH.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -619,51 +655,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -675,51 +711,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>3</v>
       </c>
       <c r="O3">
-        <v>0.375</v>
+        <v>0.4</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -731,51 +767,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>3</v>
       </c>
       <c r="O4">
-        <v>0.375</v>
+        <v>0.4</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>