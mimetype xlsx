--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CD48</t>
   </si>
   <si>
     <t>P09326</t>
   </si>
   <si>
     <t>CD48 antigen (B-lymphocyte activation marker BLAST-1) (BCM1 surface antigen) (Leukocyte antigen MEM-102) (SLAM family member 2) (SLAMF2) (Signaling lymphocytic activation molecule 2) (TCT.1) (CD antigen CD48)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted secreted proteins; CD markers; Transporters:Accessory Factors Involved in Transport</t>
   </si>
   <si>
     <t>CD markers, Plasma proteins, Predicted membrane proteins, Predicted secreted proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000117091</t>
   </si>
   <si>
     <t>BCM1, BLAST, hCD48, mCD48, SLAMF2</t>
   </si>