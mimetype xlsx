--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>HMOX1</t>
   </si>
   <si>
     <t>P09601</t>
   </si>
   <si>
     <t>Heme oxygenase 1 (HO-1) (EC 1.14.14.18) [Cleaved into: Heme oxygenase 1 soluble form]</t>
   </si>
   <si>
     <t>TRANSMEM 266..288; /note="Helical; Anchor for type IV membrane protein"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>ENZYME proteins:Oxidoreductases; Predicted intracellular proteins; Potential drug targets; Enzymes; Cancer-related genes:Candidate cancer biomarkers; Human disease related genes:Respiratory diseases:Lung diseases; Disease related genes</t>
   </si>
   <si>
     <t>Cancer-related genes, Disease related genes, Enzymes, Human disease related genes, Metabolic proteins, Potential drug targets, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000100292</t>
   </si>
   <si>
     <t>bK286B10, HO-1</t>
   </si>