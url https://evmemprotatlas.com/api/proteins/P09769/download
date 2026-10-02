--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>FGR</t>
   </si>
   <si>
     <t>P09769</t>
   </si>
   <si>
     <t>Tyrosine-protein kinase Fgr (EC 2.7.10.2) (Gardner-Rasheed feline sarcoma viral (v-fgr) oncogene homolog) (Proto-oncogene c-Fgr) (p55-Fgr) (p58-Fgr) (p58c-Fgr)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; ENZYME proteins:Transferases; Potential drug targets; Enzymes; Kinases:Tyr protein kinases; Disease related genes</t>
   </si>
   <si>
     <t>Disease related genes, Enzymes, Plasma proteins, Potential drug targets, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000000938</t>
   </si>
   <si>
     <t>c-fgr, p55c-fgr, SRC2</t>
   </si>