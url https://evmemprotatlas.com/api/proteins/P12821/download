--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ACE</t>
   </si>
   <si>
     <t>P12821</t>
   </si>
   <si>
     <t>Angiotensin-converting enzyme (ACE) (EC 3.4.15.1) (Dipeptidyl carboxypeptidase I) (Kininase II) (CD antigen CD143) [Cleaved into: Angiotensin-converting enzyme, soluble form]</t>
   </si>
   <si>
     <t>TRANSMEM 1257..1277; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Immune system diseases:Allergies and autoimmune diseases; Human disease related genes:Urinary system diseases:Kidney diseases; Predicted intracellular proteins; Human disease related genes:Endocrine and metabolic diseases:Diabetes; Human disease related genes:Congenital malformations:Congenital malformations of the urinary system; CD markers; Candidate cardiovascular disease genes; Enzymes; Predicted secreted proteins; ENZYME proteins:Hydrolases; Peptidases:Metallopeptidases; Disease related genes; FDA approved drug targets:Small molecule drugs; Human disease related genes:Nervous system diseases:Eye disease</t>
   </si>
   <si>
     <t>Candidate cardiovascular disease genes, CD markers, Disease related genes, Enzymes, FDA approved drug targets, Human disease related genes, Metabolic proteins, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins, Predicted secreted proteins</t>
   </si>
   <si>
     <t>ENSG00000159640</t>
   </si>
   <si>
     <t>ACE1, CD143, DCP1</t>
   </si>
@@ -607,51 +607,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -663,51 +663,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>