--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,99 +61,303 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ENOB</t>
   </si>
   <si>
     <t>P13929</t>
   </si>
   <si>
     <t>Beta-enolase (EC 4.2.1.11) (2-phospho-D-glycerate hydro-lyase) (Enolase 3) (Muscle-specific enolase) (MSE) (Skeletal muscle enolase)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Human disease related genes:Congenital disorders of metabolism:Congenital disorders of carbohydrate metabolism; Predicted intracellular proteins; ENZYME proteins:Lyases; Potential drug targets; Candidate cardiovascular disease genes; Enzymes; Disease related genes</t>
   </si>
   <si>
     <t>Candidate cardiovascular disease genes, Disease related genes, Enzymes, Human disease related genes, Metabolic proteins, Plasma proteins, Potential drug targets, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000108515</t>
   </si>
   <si>
     <t>ENO3</t>
   </si>
   <si>
     <t>Enolase 3</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>4948092-4957131</t>
   </si>
   <si>
     <t>37503071</t>
   </si>
   <si>
     <t>A novel machine learning algorithm selects proteome signature to specifically identify cancer exosomes.</t>
   </si>
   <si>
-    <t>Employing datasets of exosome proteins from human cell lines, tissue, plasma, serum and urine samples from a variety of cancers, we identify Clathrin Heavy Chain (CLTC), Ezrin, (EZR), Talin-1 (TLN1), Adenylyl cyclase-associated protein 1 (CAP1) and Moesin (MSN) as highly abundant universal biomarkers for exosomes and define three panels of pan-cancer exosome proteins that distinguish cancer exosomes from other exosomes and aid in classifying cancer subtypes employing random forest models.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Employing datasets of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins from human cell lines, tissue, plasma, serum and urine samples from a variety of cancers, we identify Clathrin Heavy Chain (CLTC), Ezrin, (EZR), </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Talin-1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>TLN1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">), Adenylyl cyclase-associated protein 1 (CAP1) and Moesin (MSN) as highly abundant universal biomarkers for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and define three panels of pan-cancer </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins that distinguish cancer </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from other </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and aid in classifying cancer subtypes employing random forest models.</t>
+    </r>
   </si>
   <si>
     <t>38529947</t>
   </si>
   <si>
-    <t>Employing datasets of exosome proteins from human cell lines, tissue, plasma, serum, and urine samples from a variety of cancers, we identify Clathrin Heavy Chain (CLTC), Ezrin, (EZR), Talin-1 (TLN1), Adenylyl cyclase-associated protein 1 (CAP1), and Moesin (MSN) as highly abundant universal biomarkers for exosomes and define three panels of pan-cancer exosome proteins that distinguish cancer exosomes from other exosomes and aid in classifying cancer subtypes employing random forest models.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Employing datasets of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins from human cell lines, tissue, plasma, serum, and urine samples from a variety of cancers, we identify Clathrin Heavy Chain (CLTC), Ezrin, (EZR), </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Talin-1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>TLN1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">), </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Adenylyl cyclase-associated protein 1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CAP1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">), and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Moesin</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MSN</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) as highly abundant universal biomarkers for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and define three panels of pan-cancer </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins that distinguish cancer </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from other </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and aid in classifying cancer subtypes employing random forest models.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -607,51 +811,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -663,51 +867,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>30</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>