--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="44">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,126 +61,179 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CD59</t>
   </si>
   <si>
     <t>P13987</t>
   </si>
   <si>
     <t>CD59 glycoprotein (1F5 antigen) (20 kDa homologous restriction factor) (HRF-20) (HRF20) (MAC-inhibitory protein) (MAC-IP) (MEM43 antigen) (Membrane attack complex inhibition factor) (MACIF) (Membrane inhibitor of reactive lysis) (MIRL) (Protectin) (CD antigen CD59)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; CD markers; Human disease related genes:Immune system diseases:Primary immunodeficiency; Cancer-related genes:Candidate cancer biomarkers; Disease related genes</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Disease related genes, Human disease related genes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000085063</t>
   </si>
   <si>
     <t>16.3A5, EJ16, EJ30, EL32, G344, MIC11, MIN1, MIN2, MIN3, MSK21, p18-20</t>
   </si>
   <si>
     <t>CD59 molecule (CD59 blood group)</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>33703010-33736479</t>
   </si>
   <si>
     <t>16708399</t>
   </si>
   <si>
     <t>Efficient induction of antitumor T cell immunity by exosomes derived from heat-shocked lymphoma cells.</t>
   </si>
   <si>
     <t>We found that HS-Exo, compared with control exosomes derived from the same cells (Exo), contain more HSP60 and HSP90 and increased amounts of molecules involved in immunogenicity including MHC class I, MHC class II, CD40, CD86, RANTES and IL-1beta.</t>
   </si>
   <si>
     <t>35647028</t>
   </si>
   <si>
     <t>Dysregulated Exosomes Result in Suppression of the Immune Response of Pregnant COVID-19 Convalescent Women.</t>
   </si>
   <si>
-    <t>In this study, we found several exosomes including CD9, CD31, CD40, CD45, CD41b, CD42a, CD62P, CD69, CD81, CD105, and HLA-DRDPDQ in the plasma of COVID-19-recovered pregnant women were significantly less abundant than the control group.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, we found several </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> including CD9, CD31, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD40</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD45, CD41b, CD42a, CD62P, CD69, CD81, CD105, and HLA-DRDPDQ in the plasma of COVID-19-recovered pregnant women were significantly less abundant than the control group.</t>
+    </r>
   </si>
   <si>
     <t>35655072</t>
   </si>
   <si>
     <t>Plasma extracellular vesicles bearing PD-L1, CD40, CD40L or TNF-RII are significantly reduced after treatment of AIDS-NHL.</t>
   </si>
   <si>
     <t>Emerging evidence shows that tumor cells secrete extracellular vesicles (EVs) that carry bioactive cell surface markers, such as programmed death-ligand 1 (PD-L1), which can modulate immune responses and inhibit anti-tumor responses, potentially playing a role in lymphomagenesis and in promoting the growth of these cancers.</t>
   </si>
   <si>
     <t>36323431</t>
   </si>
   <si>
     <t>Bispecific antibodies targeting CD40 and tumor-associated antigens promote cross-priming of T cells resulting in an antitumor response superior to monospecific antibodies.</t>
   </si>
   <si>
     <t>TAA-conditional CD40 agonism, activation of tumor-infiltrating immune cells, antitumor efficacy and the role of delivery of tumor-derived material such as extracellular vesicles, tumor debris and exosomes by the CD40×TAA bispecific antibodies were demonstrated in vitro using primary human and murine cells and in vivo using human CD40 transgenic mice with different tumor models.</t>
   </si>
   <si>
     <t>37742368</t>
   </si>
   <si>
     <t>Long-term hypoxic hUCMSCs-derived extracellular vesicles alleviates allergic rhinitis through triggering immunotolerance of their VEGF-mediated inhibition of dendritic cells maturation.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Long-term hypoxic hUCMSCs-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> alleviates allergic rhinitis through triggering immunotolerance of their </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>VEGF</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-mediated inhibition of dendritic cells maturation.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -634,51 +687,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -690,51 +743,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>5</v>
       </c>
       <c r="O3">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -746,51 +799,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>5</v>
       </c>
       <c r="O4">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
@@ -802,51 +855,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>5</v>
       </c>
       <c r="O5">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P5" t="s">
         <v>38</v>
       </c>
       <c r="Q5" t="s">
         <v>39</v>
       </c>
       <c r="R5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
@@ -858,60 +911,60 @@
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
       <c r="O6">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P6" t="s">
         <v>41</v>
       </c>
       <c r="Q6" t="s">
         <v>42</v>
       </c>
       <c r="R6" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">