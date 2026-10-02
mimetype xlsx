--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,93 +61,118 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>MUC1</t>
   </si>
   <si>
     <t>P15941</t>
   </si>
   <si>
     <t>Mucin-1 (MUC-1) (Breast carcinoma-associated antigen DF3) (Cancer antigen 15-3) (CA 15-3) (Carcinoma-associated mucin) (Episialin) (H23AG) (Krebs von den Lungen-6) (KL-6) (PEMT) (Peanut-reactive urinary mucin) (PUM) (Polymorphic epithelial mucin) (PEM) (Tumor-associated epithelial membrane antigen) (EMA) (Tumor-associated mucin) (CD antigen CD227) [Cleaved into: Mucin-1 subunit alpha (MUC1-NT) (MUC1-alpha); Mucin-1 subunit beta (MUC1-beta) (MUC1-CT)]</t>
   </si>
   <si>
     <t>TRANSMEM 1159..1181; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Urinary system diseases:Kidney diseases; Predicted intracellular proteins; Human disease related genes:Congenital malformations:Congenital malformations of the urinary system; CD markers; Cancer-related genes:Candidate cancer biomarkers; Predicted secreted proteins; Disease related genes</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Disease related genes, Human disease related genes, Predicted intracellular proteins, Predicted membrane proteins, Predicted secreted proteins</t>
   </si>
   <si>
     <t>ENSG00000185499</t>
   </si>
   <si>
     <t>ADMCKD, ADMCKD1, Ca15-3, CD227, EMA, KL-6, MCD, MCKD, MCKD1, PEM, PUM</t>
   </si>
   <si>
     <t>Mucin 1, cell surface associated</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>155185824-155192916</t>
   </si>
   <si>
     <t>30646616</t>
   </si>
   <si>
     <t>Preferential Localization of MUC1 Glycoprotein in Exosomes Secreted by Non-Small Cell Lung Carcinoma Cells.</t>
   </si>
   <si>
-    <t>THBS1, ANXA6, HIST1H4A, COL18A1, MDK, SRGN, ENO1, TUBA4A, SLC3A2, GPI, MIF, MUC1, TALDO1, SLC7A5, ICAM1, HSP90AA1, G6PD, and LRP1 were found to be expressed in exosomes at more than 5-fold higher level as compared to total cellular membrane proteins.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">THBS1, ANXA6, HIST1H4A, COL18A1, MDK, SRGN, ENO1, TUBA4A, SLC3A2, GPI, MIF, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MUC1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, TALDO1, SLC7A5, ICAM1, HSP90AA1, G6PD, and LRP1 were found to be expressed in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> at more than 5-fold higher level as compared to total cellular membrane proteins.</t>
+    </r>
   </si>
   <si>
     <t>32089743</t>
   </si>
   <si>
     <t>Human umbilical cord mesenchymal stromal cells-derived extracellular vesicles exert potent bone protective effects by CLEC11A-mediated regulation of bone metabolism.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>33709510</t>
   </si>
   <si>
     <t>Unbiased proteomic profiling of host cell extracellular vesicle composition and dynamics upon HIV-1 infection.</t>
   </si>
   <si>
     <t>34817906</t>
   </si>
   <si>
     <t>Proteomic dissection of large extracellular vesicle surfaceome unravels interactive surface platform.</t>
   </si>
   <si>
     <t>35611462</t>
   </si>
@@ -631,54 +656,54 @@
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O2">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -687,54 +712,54 @@
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O3">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -743,54 +768,54 @@
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O4">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
@@ -799,54 +824,54 @@
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O5">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6">
@@ -855,54 +880,54 @@
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O6">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P6" t="s">
         <v>39</v>
       </c>
       <c r="Q6" t="s">
         <v>40</v>
       </c>
       <c r="R6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7">
@@ -911,54 +936,54 @@
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="N7">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O7">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P7" t="s">
         <v>41</v>
       </c>
       <c r="Q7" t="s">
         <v>42</v>
       </c>
       <c r="R7" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>