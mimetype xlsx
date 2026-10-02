--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="933" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="933" uniqueCount="210">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,630 +61,2672 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CD44</t>
   </si>
   <si>
     <t>P16070</t>
   </si>
   <si>
     <t>CD44 antigen (CDw44) (Epican) (Extracellular matrix receptor III) (ECMR-III) (GP90 lymphocyte homing/adhesion receptor) (HUTCH-I) (Heparan sulfate proteoglycan) (Hermes antigen) (Hyaluronate receptor) (Phagocytic glycoprotein 1) (PGP-1) (Phagocytic glycoprotein I) (PGP-I) (CD antigen CD44)</t>
   </si>
   <si>
     <t>TRANSMEM 650..670; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters; Predicted intracellular proteins; Blood group antigen proteins; CD markers; Cancer-related genes:Candidate cancer biomarkers; Predicted secreted proteins; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Blood group antigen proteins, Cancer-related genes, CD markers, FDA approved drug targets, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins, Predicted secreted proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000026508</t>
   </si>
   <si>
     <t>CD44R, CSPG8, HCELL, IN, MC56, MDU2, MDU3, MIC4, Pgp1</t>
   </si>
   <si>
     <t>CD44 molecule (Indian blood group)</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>35138882-35232402</t>
   </si>
   <si>
     <t>16229685</t>
   </si>
   <si>
     <t>A role for exosomes in the constitutive and stimulus-induced ectodomain cleavage of L1 and CD44.</t>
   </si>
   <si>
-    <t xml:space="preserve">By analysing L1 (CD171) and CD44 in ovarian carcinoma cells, we show in the present paper that the cleavage induced by ionomycin, APMA (4-aminophenylmercuric acetate) or MCD (methyl-beta-cyclodextrin) is initiated in an endosomal compartment that is subsequently released in the form of exosomes.
-[...1 lines deleted...]
-Cleavage could also proceed in released exosomes, but only depletion of ADAM10 by small interfering RNA blocked cleavage under constitutive and induced conditions.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A role for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in the constitutive and stimulus-induced ectodomain cleavage of L1 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+By analysing L1 (CD171) and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in ovarian carcinoma cells, we show in the present paper that the cleavage induced by ionomycin, APMA (4-aminophenylmercuric acetate) or MCD (methyl-beta-cyclodextrin) is initiated in an endosomal compartment that is subsequently released in the form of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Calcium influx augmented the release of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> containing functionally active forms of ADAM10 (a disintegrin and metalloprotease 10) and ADAM17 [TACE (tumour necrosis factor a-converting enzyme)] as well as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and L1 cytoplasmic cleavage fragments.
+Cleavage could also proceed in released </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, but only depletion of ADAM10 by small interfering RNA blocked cleavage under constitutive and induced conditions.</t>
+    </r>
   </si>
   <si>
     <t>22772984</t>
   </si>
   <si>
     <t>MicroRNAs are exported from malignant cells in customized particles.</t>
   </si>
   <si>
-    <t>However, n-miRNAs of breast cancer cells associate with unconventional exosomes, which are larger than conventional exosomes and enriched in CD44, a protein relevant to breast cancer metastasis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">However, n-miRNAs of breast cancer cells associate with unconventional </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which are larger than conventional </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and enriched in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, a protein relevant to breast cancer metastasis.</t>
+    </r>
   </si>
   <si>
     <t>23230278</t>
   </si>
   <si>
     <t>Two distinct populations of exosomes are released from LIM1863 colon carcinoma cell-derived organoids.</t>
   </si>
   <si>
-    <t xml:space="preserve">Additionally, we report for the first time in any extracellular vesicle study the colocalization of EpCAM, claudin-7, and CD44 in EpCAM-Exos.
-[...2 lines deleted...]
-The exosome populations (A33-Exos and EpCAM-Exos) could not be distinguished via electron microscopy and contained stereotypical exosome markers such as TSG101, Alix, and HSP70.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Additionally, we report for the first time in any </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> study the colocalization of EpCAM, claudin-7, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in EpCAM-Exos.
+Here we describe the isolation, via sequential immunocapture using anti-A33- and anti-EpCAM-coupled magnetic beads, of two distinct populations of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> released from organoids derived from human colon carcinoma cell line LIM1863.
+Our observations are consistent with EpCAM- and A33-Exos being released from the apical and basolateral surfaces, respectively, and the EpCAM-Exos proteome profile with widely published stereotypical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> populations (A33-Exos and EpCAM-Exos) could not be distinguished via electron microscopy and contained stereotypical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers such as TSG101, Alix, and HSP70.</t>
+    </r>
   </si>
   <si>
     <t>23767874</t>
   </si>
   <si>
     <t>Biochemical and biological characterization of exosomes containing prominin-1/CD133.</t>
   </si>
   <si>
-    <t xml:space="preserve">Prom1-exo contained 154 proteins, including all of the 14 proteins most frequently expressed in exosomes, and multiple pro-metastatic proteins, including CD44, MAPK4K, GTP-binding proteins, ADAM10 and Annexin A2.
-With the goal to explore the mechanisms that govern proteo-lipidic-microRNA sorting in cancer exosomes and their potential contribution(s) to the metastatic phenotype, we here employed prominin-1-based immunomagnetic separation in combination with filtration and ultracentrifugation to purify prominin-1-expressing exosomes (prom1-exo) from melanoma and colon carcinoma cells.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Prom1-exo contained 154 proteins, including all of the 14 proteins most frequently expressed in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and multiple pro-metastatic proteins, including </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, MAPK4K, GTP-binding proteins, ADAM10 and Annexin A2.
+With the goal to explore the mechanisms that govern proteo-lipidic-microRNA sorting in cancer </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and their potential contribution(s) to the metastatic phenotype, we here employed prominin-1-based immunomagnetic separation in combination with filtration and ultracentrifugation to purify prominin-1-expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (prom1-exo) from melanoma and colon carcinoma cells.</t>
+    </r>
   </si>
   <si>
     <t>24733759</t>
   </si>
   <si>
     <t>The overexpression of a single oncogene (ERBB2/HER2) alters the proteomic landscape of extracellular vesicles.</t>
   </si>
   <si>
     <t>However, despite its remarkable importance in oncology, the consequences of HER2 amplification over the extracellular vesicles (EVs) content have not yet been investigated.</t>
   </si>
   <si>
     <t>25857718</t>
   </si>
   <si>
     <t>Proteomic analysis of exosomes from nasopharyngeal carcinoma cell identifies intercellular transfer of angiogenic proteins.</t>
   </si>
   <si>
-    <t xml:space="preserve">As expected, pro-angiogenic proteins including intercellular adhesion molecule-1 (ICAM-1) and CD44 variant isoform 5 (CD44v5) are among the up-regulated proteins, whereas angio-suppressive protein, thrombospondin-1 (TSP-1) was down-regulated in C666-1 exosomes.
-Further confocal microscopic study and Western blotting clearly demonstrated that the alteration of ICAM-1 and TSP-1 expressions in recipient HUVECs are due to internalization of exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">As expected, pro-angiogenic proteins including intercellular adhesion molecule-1 (ICAM-1) and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> variant isoform 5 (CD44v5) are among the up-regulated proteins, whereas angio-suppressive protein, thrombospondin-1 (TSP-1) was down-regulated in C666-1 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Further confocal microscopic study and Western blotting clearly demonstrated that the alteration of ICAM-1 and TSP-1 expressions in recipient HUVECs are due to internalization of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>25928805</t>
   </si>
   <si>
     <t>On-chip immunoelectrophoresis of extracellular vesicles released from human breast cancer cells.</t>
   </si>
   <si>
     <t>The zeta potential distribution of EVs that reacted with an anti-human CD63 (exosome and microvesicle marker) antibody showed a marked positive shift as compared with that for the normal immunoglobulin G (IgG) isotype control.</t>
   </si>
   <si>
     <t>26754424</t>
   </si>
   <si>
     <t>MSC surface markers (CD44, CD73, and CD90) can identify human MSC-derived extracellular vesicles by conventional flow cytometry.</t>
   </si>
   <si>
-    <t/>
+    <r>
+      <rPr/>
+      <t>MSC surface markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD73, and CD90) can identify human MSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by conventional flow cytometry.</t>
+    </r>
   </si>
   <si>
     <t>26938523</t>
   </si>
   <si>
     <t>The Role of CD44 and ERM Proteins in Expression and Functionality of P-glycoprotein in Breast Cancer Cells.</t>
   </si>
   <si>
     <t>We have previously described the intercellular transfer of P-gp via extracellular vesicles (EVs) and proposed the involvement of a unique protein complex in regulating this process.</t>
   </si>
   <si>
     <t>27419629</t>
   </si>
   <si>
     <t>CD44v6-competent tumor exosomes promote motility, invasion and cancer-initiating cell marker expression in pancreatic and colorectal cancer cells.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44v6</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-competent tumor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> promote motility, invasion and cancer-initiating cell marker expression in pancreatic and colorectal cancer cells.</t>
+    </r>
+  </si>
+  <si>
     <t>27564521</t>
   </si>
   <si>
     <t>Concomitant Evaluation of a Panel of Exosome Proteins and MiRs for Qualification of Cultured Human Corneal Endothelial Cells.</t>
   </si>
   <si>
-    <t>Cultured HCECs sharing a CD44- phenotype of matured HCECs may be discriminated by measuring the amount of miRNAs or exosome in CS.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Cultured HCECs sharing a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">- phenotype of matured HCECs may be discriminated by measuring the amount of miRNAs or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in CS.</t>
+    </r>
   </si>
   <si>
     <t>27758876</t>
   </si>
   <si>
     <t>Exosomes Promote Ovarian Cancer Cell Invasion through Transfer of CD44 to Peritoneal Mesothelial Cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">CD44, a cell surface glycoprotein, was found to be enriched in the cancer cell-derived exosomes, transferred, and internalized to HPMCs, leading to high levels of CD44 in HPMCs.
-[...2 lines deleted...]
-When CD44 expression was knocked down in cancer cells, exosomes had fewer effects on HPMCs.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, a cell surface glycoprotein, was found to be enriched in the cancer cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, transferred, and internalized to HPMCs, leading to high levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in HPMCs.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Promote Ovarian Cancer Cell Invasion through Transfer of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> to Peritoneal Mesothelial Cells.
+The inhibition of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> release from cancer cells blocked </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> internalization in HPMCs and suppressed ovarian cancer invasion.
+This study indicates that ovarian cancer-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> transfer </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> to HPMCs, facilitating cancer invasion.
+When </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression was knocked down in cancer cells, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> had fewer effects on HPMCs.</t>
+    </r>
   </si>
   <si>
     <t>28895255</t>
   </si>
   <si>
     <t>UBR2 Enriched in p53 Deficient Mouse Bone Marrow Mesenchymal Stem Cell-Exosome Promoted Gastric Cancer Progression via Wnt/β-Catenin Pathway.</t>
   </si>
   <si>
     <t xml:space="preserve">However, whether the state of p53 in MSCs can impact the bioactive molecule secretion of exosomes to promote cancer progression and the regulatory mechanism remains elusive.
 Our study aimed to investigate the regulation of ubiquitin protein ligase E3 component n-recognin 2 (UBR2) enriched in exosomes secreted by p53 deficient mouse bone marrow MSC (p53 © 2017 AlphaMed Press.</t>
   </si>
   <si>
     <t>28928832</t>
   </si>
   <si>
     <t>Downregulation of Rab27A contributes to metformin-induced suppression of breast cancer stem cells.</t>
   </si>
   <si>
     <t>The present study demonstrated that the expression of RAB27A, member RAS oncogene family (Rab27a), which was reported to promote tumor progression by upregulating exocytosis of extracellular vesicles, was higher in mammosphere cells than in adherent MDA-MB-231 breast cancer cells.</t>
   </si>
   <si>
     <t>29143228</t>
   </si>
   <si>
     <t>Effect of exosome biomarkers for diagnosis and prognosis of breast cancer patients.</t>
   </si>
   <si>
-    <t>Exosome biomarkers (such as HER2, CD47, Del-1, miR-1246 and miR-21) in breast cancer patients are significantly higher than those in healthy controls, exosomal GSTP1 and TRPC5 are related to chemotherapy resistance, exosome-carrying TRPC5, NANOG, NEUROD1, HTR7, KISS1R and HOXC are correlated to PFS, DFS or OS, and some exosomal proteins (HER2, KDR, CD49d, CXCR4 and CD44) as well as miRNAs (miR-340-5p, miR-17-5p, miR-130a-3p, miR-93-5p) are associated with tumor recurrence or distant organ metastasis.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biomarkers (such as HER2, CD47, Del-1, miR-1246 and miR-21) in breast cancer patients are significantly higher than those in healthy controls, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> GSTP1 and TRPC5 are related to chemotherapy resistance, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-carrying TRPC5, NANOG, NEUROD1, HTR7, KISS1R and HOXC are correlated to PFS, DFS or OS, and some </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins (HER2, KDR, CD49d, CXCR4 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) as well as miRNAs (miR-340-5p, miR-17-5p, miR-130a-3p, miR-93-5p) are associated with tumor recurrence or distant organ metastasis.</t>
+    </r>
   </si>
   <si>
     <t>30108515</t>
   </si>
   <si>
     <t>Microgravity-Induced Alterations of Inflammation-Related Mechanotransduction in Endothelial Cells on Board SJ-10 Satellite.</t>
   </si>
   <si>
     <t>Meanwhile, it also induced the depolymerization of actin filaments and microtubules, promoted the vimentin accumulation, restrained the collagen I and fibronectin deposition, regulated the mechanotransduction through focal adhesion kinase and Rho GTPases, and enhanced the exosome-mediated mRNA transfer.</t>
   </si>
   <si>
     <t>30893511</t>
   </si>
   <si>
     <t>Oncogenic and Non-Malignant Pancreatic Exosome Cargo Reveal Distinct Expression of Oncogenic and Prognostic Factors Involved in Tumor Invasion and Metastasis.</t>
   </si>
   <si>
-    <t xml:space="preserve">Importantly, valuable insights into oncogenic exosomes (362 unique proteins in comparison to non-malignant exosomes) of key metastatic regulatory factors and signaling molecules fundamental to pancreatic cancer progression (KRAS, CD44, EGFR) are provided.
-It is reported that oncogenic exosomes contain factors known to regulate the pre-metastatic niche (S100A4, F3, ITGβ5, ANXA1), clinically-relevant proteins which correlate with poor prognosis (CLDN1, MUC1) as well as protein networks involved in various cancer hallmarks including proliferation (CLU, CAV1), invasion (PODXL, ITGA3), metastasis (LAMP1, ST14) and immune surveillance escape (B2M).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Importantly, valuable insights into oncogenic </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (362 unique proteins in comparison to non-malignant </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) of key metastatic regulatory factors and signaling molecules fundamental to pancreatic cancer progression (KRAS, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, EGFR) are provided.
+It is reported that oncogenic </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> contain factors known to regulate the pre-metastatic niche (S100A4, F3, ITG\xce\xb25, ANXA1), clinically-relevant proteins which correlate with poor prognosis (CLDN1, MUC1) as well as protein networks involved in various cancer hallmarks including proliferation (CLU, CAV1), invasion (PODXL, ITGA3), metastasis (LAMP1, ST14) and immune surveillance escape (B2M).</t>
+    </r>
   </si>
   <si>
     <t>30909497</t>
   </si>
   <si>
     <t>CD44s Assembles Hyaluronan Coat on Filopodia and Extracellular Vesicles and Induces Tumorigenicity of MKN74 Gastric Carcinoma Cells.</t>
   </si>
   <si>
-    <t>Recent data has shown that CD44 and its principal ligand hyaluronan (HA) are carried by extracellular vesicles (EV) derived from stem and tumor cells, but the role of CD44 in EV shedding has not been studied so far.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">CD44s Assembles Hyaluronan Coat on Filopodia and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and Induces Tumorigenicity of MKN74 Gastric Carcinoma Cells.
+Recent data has shown that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and its principal ligand hyaluronan (HA) are carried by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) derived from stem and tumor cells, but the role of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> shedding has not been studied so far.</t>
+    </r>
   </si>
   <si>
     <t>31048929</t>
   </si>
   <si>
     <t>Clinical impact of different exosomes' protein expression in pancreatic ductal carcinoma patients treated with standard first line palliative chemotherapy.</t>
   </si>
   <si>
-    <t xml:space="preserve">Pancreatic cancer patients exosomes express EpCAM, whose levels change during treatment.
-[...1 lines deleted...]
-We quantified by an ELISA-based technique specific proteins of cancer-derived exosomes (CD44,CD44v6,EpCAM,CD9,CD81,Tspan8,Integrin α6,Integrin β4,CD24,CXCR4).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Pancreatic cancer patients </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> express EpCAM, whose levels change during treatment.
+This represents a useful prognostic factor and also suggests that future treatment modalities who target EpCAM should be tested in pancreatic cancer patients selected by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> EpCAM expression. 
+We quantified by an ELISA-based technique specific proteins of cancer-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>,CD44v6,EpCAM,CD9,CD81,Tspan8,Integrin \xce\xb16,Integrin \xce\xb24,CD24,CXCR4).</t>
+    </r>
   </si>
   <si>
     <t>31184411</t>
   </si>
   <si>
     <t>The Incorporation of Extracellular Vesicles from Mesenchymal Stromal Cells Into CD34+ Cells Increases Their Clonogenic Capacity and Bone Marrow Lodging Ability.</t>
   </si>
   <si>
     <t>The Incorporation of Extracellular Vesicles from Mesenchymal Stromal Cells Into CD34</t>
   </si>
   <si>
     <t>31473497</t>
   </si>
   <si>
     <t>Exosomes in specific fractions of the boar ejaculate contain CD44: A marker for epididymosomes?</t>
   </si>
   <si>
-    <t xml:space="preserve">Noteworthy, these pig SP-exosomes were CD44-bearing when analysed by FC, with bands detected by western blotting (WB) at the expected 85 kD size.
-The findings pave for the selective isolation of exosomes in functional studies of their function when interacting with spermatozoa, the oocyte and/or the female genitalia, including hyaluronan-CD44 interplay.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in specific fractions of the boar ejaculate contain </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">: A marker for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>epididymosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">?
+Noteworthy, these pig SP-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-bearing when analysed by FC, with bands detected by western blotting (WB) at the expected 85 kD size.
+The findings pave for the selective isolation of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in functional studies of their function when interacting with spermatozoa, the oocyte and/or the female genitalia, including hyaluronan-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> interplay.</t>
+    </r>
   </si>
   <si>
     <t>31485223</t>
   </si>
   <si>
     <t>The Pancreatic Cancer-Initiating Cell Marker CD44v6 Affects Transcription, Translation, and Signaling: Consequences for Exosome Composition and Delivery.</t>
   </si>
   <si>
-    <t>Due to the association of CD44v6 with Tspan8 in internalization prone tetraspanin-enriched membrane domains (TEM) and the engagement of Tspan8 in exosome biogenesis, most CD44v6-dependent changes were transferred into TEX such that the input of CD44v6 to TEX activities becomes largely waved in both a CD44v6kd and a Tspan8kd.</t>
+    <r>
+      <rPr/>
+      <t>Due to the association of</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t xml:space="preserve"> CD44v6</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with Tspan8 in internalization prone tetraspanin-enriched membrane domains (TEM) and the engagement of Tspan8 in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biogenesis, most CD44v6-dependent changes were transferred into TEX such that the input of CD44v6 to TEX activities becomes largely waved in both a CD44v6kd and a Tspan8kd.
+The Pancreatic Cancer-Initiating Cell Marker CD44v6 Affects Transcription, Translation, and Signaling: Consequences for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Composition and Delivery.</t>
+    </r>
   </si>
   <si>
     <t>31676071</t>
   </si>
   <si>
     <t>Disruption of Core 1-mediated O-glycosylation oppositely regulates CD44 expression in human colon cancer cells and tumor-derived exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">CD44 in exosomes might be a potential biomarker of aberrant O-glycosylation.
-[...3 lines deleted...]
-The percentages of CD44 in exosomes derived from abnormally O-glycosylated cells are significantly higher compared with those derived from normal ones, however, which is surprisingly contrary to the cellular expression levels of CD44.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> might be a potential biomarker of aberrant O-glycosylation.
+CD63 immunoaffinity-purified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are examined for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression by flow cytometric analyses.
+Disruption of Core 1-mediated O-glycosylation oppositely regulates </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression in human colon cancer cells and tumor-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from LS174T and LSC human colon cancer cell lines were isolated from cell culture supernatant and pulled down using tetraspanin-specific antibody CD63 immunoaffinity magnetic beads.
+In this research, we aimed to investigate whether </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression in cells and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> can be influenced by disruption of Core 1-mediated O-glycosylation.
+The percentages of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from abnormally O-glycosylated cells are significantly higher compared with those derived from normal ones, however, which is surprisingly contrary to the cellular expression levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>31786017</t>
   </si>
   <si>
     <t>Electrochemical immunosensing of nanovesicles as biomarkers for breast cancer.</t>
   </si>
   <si>
-    <t>To achieve that, the exosomes were preconcentrated from cell-culture supernatant (and eventually in human serum) on magnetic particles modified with antibodies against the general tetraspanins CD9, CD63 and CD81, as well as specific receptors of cancer (CD24, CD44, CD54, CD326 and CD340).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">To achieve that, the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were preconcentrated from cell-culture supernatant (and eventually in human serum) on magnetic particles modified with antibodies against the general tetraspanins CD9, CD63 and CD81, as well as specific receptors of cancer (CD24, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD54, CD326 and CD340).</t>
+    </r>
   </si>
   <si>
     <t>31806995</t>
   </si>
   <si>
     <t>Checkpoint CD47 Function On Tumor Metastasis And Immune Therapy.</t>
   </si>
   <si>
     <t xml:space="preserve">Meanwhile, tumor cells express high CD47 protein which may secrete exosomes with high CD47 expression.
 The high CD47 expression-exosomes could serve the tumor metastasis process and provide transfer convenience for tumors on the microenvironment.</t>
   </si>
   <si>
     <t>31820036</t>
   </si>
   <si>
     <t>HAS3-induced extracellular vesicles from melanoma cells stimulate IHH mediated c-Myc upregulation via the hedgehog signaling pathway in target cells.</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>31894881</t>
   </si>
   <si>
     <t>Chicken seminal fluid lacks CD9- and CD44-bearing extracellular vesicles.</t>
   </si>
   <si>
-    <t xml:space="preserve">In the present study, sperm-free SF from Red Jungle Fowl, White Leghorn and an advanced intercross (AIL, 12th generation) were studied using flow cytometry of the membrane marker tetraspanin CD9, Western blotting of the membrane receptor CD44 and electron microscopy in non-enriched (whole SF) or enriched fractions obtained by precipitation using a commercial kit (Total Exosome Precipitation Solution).
-Its complex proteome might either be free or linked to extracellular vesicles (EVs) as it is the case in mammals, where EVs depict the tetraspanin CD9; and where those EVs derived from the epididymis (epididymosomes) also present the receptor CD44.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Chicken seminal fluid lacks CD9- and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-bearing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+In the present study, sperm-free SF from Red Jungle Fowl, White Leghorn and an advanced intercross (AIL, 12th generation) were studied using flow cytometry of the membrane marker tetraspanin CD9, Western blotting of the membrane receptor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and electron microscopy in non-enriched (whole SF) or enriched fractions obtained by precipitation using a commercial kit (Total </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Precipitation Solution).
+Its complex proteome might either be free or linked to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) as it is the case in mammals, where </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> depict the tetraspanin CD9; and where those </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> derived from the epididymis (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>epididymosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) also present the receptor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>32054015</t>
   </si>
   <si>
     <t>Matrix Effect in the Isolation of Breast Cancer-Derived Nanovesicles by Immunomagnetic Separation and Electrochemical Immunosensing-A Comparative Study.</t>
   </si>
   <si>
     <t>Based on this study, the exosomes were preconcentrated by immunomagnetic separation on antiCD81-modified magnetic particles in order to achieve further magnetic actuation on the surface of the electrode for the electrochemical readout.</t>
   </si>
   <si>
     <t>32642575</t>
   </si>
   <si>
     <t>CD44v8-10 mRNA contained in serum exosomes as a diagnostic marker for docetaxel resistance in prostate cancer patients.</t>
   </si>
   <si>
-    <t xml:space="preserve">In this study, we examined CD44 protein and mRNA expression in cell lysates and exosomes isolated from prostate cancer cells, evaluated the effect of CD44v8-10 knockdown on docetaxel sensitivity and measured CD44 mRNA copy numbers contained in serum exosomes in prostate cancer patients.
-[...2 lines deleted...]
-We hypothesized that CD44 in serum exosomes could be a diagnostic marker for docetaxel resistance in CRPC patients.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">CD44v8-10 mRNA contained in serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as a diagnostic marker for docetaxel resistance in prostate cancer patients.
+In this study, we examined </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein and mRNA expression in cell lysates and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from prostate cancer cells, evaluated the effect of CD44v8-10 knockdown on docetaxel sensitivity and measured </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> mRNA copy numbers contained in serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in prostate cancer patients.
+The CD44v8-10 mRNA copy numbers in serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were higher in docetaxel-resistant patients than in docetaxel-na\xc3\xafve patients and control males (median 46, 12 and 17 copies/mL serum, respectively, CD44v8-10 may be involved in docetaxel resistance in prostate cancer and serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> CD44v8-10 mRNA could be a diagnostic marker for docetaxel-resistant CRPC.
+The levels of CD44v8-10 protein and mRNA in cell lysates and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were higher in PC-3R cells than in PC-3 cells.
+We hypothesized that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could be a diagnostic marker for docetaxel resistance in CRPC patients.</t>
+    </r>
   </si>
   <si>
     <t>32760666</t>
   </si>
   <si>
     <t>Enrichment of CD44 in Exosomes From Breast Cancer Cells Treated With Doxorubicin Promotes Chemoresistance.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Enrichment of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> From Breast Cancer Cells Treated With Doxorubicin Promotes Chemoresistance.</t>
+    </r>
+  </si>
+  <si>
     <t>33003586</t>
   </si>
   <si>
     <t>Analysis of Serum miRNA in Glioblastoma Patients: CD44-Based Enrichment of Extracellular Vesicles Enhances Specificity for the Prognostic Signature.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Analysis of Serum miRNA in Glioblastoma Patients: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-Based Enrichment of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Enhances Specificity for the Prognostic Signature.</t>
+    </r>
+  </si>
+  <si>
     <t>33269813</t>
   </si>
   <si>
     <t>Exosome EpCAM promotes the metastasis of glioma by targeting the CD44 signaling molecule on the surface of glioma cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosome EpCAM promoted the metastasis of glioma by targeting CD44.
-[...1 lines deleted...]
-The expression of CD81 and CD63 was measured to identify exosomes.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> EpCAM promoted the metastasis of glioma by targeting </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> EpCAM promotes the metastasis of glioma by targeting the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> signaling molecule on the surface of glioma cells.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were present in the serum, and the proteins CD81 and CD63 were expressed in all 3 groups.
+The expression of CD81 and CD63 was measured to identify </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>33315384</t>
   </si>
   <si>
     <t>Mass Spectrometry Imaging of Mass Tag Immunoassay Enables the Quantitative Profiling of Biomarkers from Dozens of Exosomes.</t>
   </si>
   <si>
-    <t>MCF-7 and MDA-MB231, were distinguished by the level of surface protein biomarkers of CD9, CD44, and epithelial cell adhesion molecule (EpCAM) acquired by the method, demonstrating that exosomes could be used for the diagnosis of cancer at subtype level.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">MCF-7 and MDA-MB231, were distinguished by the level of surface protein biomarkers of CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and epithelial cell adhesion molecule (EpCAM) acquired by the method, demonstrating that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could be used for the diagnosis of cancer at subtype level.</t>
+    </r>
   </si>
   <si>
     <t>33327484</t>
   </si>
   <si>
     <t>HNC0014, a Multi-Targeted Small-Molecule, Inhibits Head and Neck Squamous Cell Carcinoma by Suppressing c-Met/STAT3/CD44/PD-L1 Oncoimmune Signature and Eliciting Antitumor Immune Responses.</t>
   </si>
   <si>
-    <t>Subsequently, we showed that tumorsphere-derived exosomes promoted cisplatin (CDDP) resistance and colony and tumorsphere formation in parental HNSCC cells, accompanied by an increased level of oncogenic/immune evasive markers, namely, c-Met, STAT3, CD44, and PD-L1.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Subsequently, we showed that tumorsphere-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> promoted cisplatin (CDDP) resistance and colony and tumorsphere formation in parental HNSCC cells, accompanied by an increased level of oncogenic/immune evasive markers, namely, c-Met, STAT3, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and PD-L1.</t>
+    </r>
   </si>
   <si>
     <t>33450254</t>
   </si>
   <si>
     <t>Exosome-mediated delivery of functionally active miRNA-375-3p mimic regulate epithelial mesenchymal transition (EMT) of colon cancer cells.</t>
   </si>
   <si>
     <t>The in vitro results showed that the tumor derived exosomes can efficiently deliver miR-375 mimic to reduce the expression of β-catenin, vimentin, ZEB1, and snail.</t>
   </si>
   <si>
     <t>33456364</t>
   </si>
   <si>
     <t>Subpopulations of exosomes purified via different exosomal markers carry different microRNA contents.</t>
   </si>
   <si>
-    <t xml:space="preserve">In this study, exosomes from the serum of C57BL/6 mice after cecum ligation and perforation (CLP) or sham operation were isolated by precipitation using ExoQuick-TC and affinity purified with anti-Rab5b, anti-CD9, anti-CD31, and anti-CD44 antibodies using the Exo-Flow Exosome Capture kit to collect exosome subpopulations.
-The miRNAs in the exosomes captured by anti-Rab5b or anti-CD9 antibodies were more similar to those isolated by ExoQuick-TC than to those captured by anti-CD44 antibodies.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the serum of C57BL/6 mice after cecum ligation and perforation (CLP) or sham operation were isolated by precipitation using ExoQuick-TC and affinity purified with anti-Rab5b, anti-CD9, anti-CD31, and anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibodies using the Exo-Flow </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Capture kit to collect </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> subpopulations.
+The miRNAs in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> captured by anti-Rab5b or anti-CD9 antibodies were more similar to those isolated by ExoQuick-TC than to those captured by anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibodies.</t>
+    </r>
   </si>
   <si>
     <t>33627162</t>
   </si>
   <si>
     <t>Exosome-mediated transfer of CD44 from high-metastatic ovarian cancer cells promotes migration and invasion of low-metastatic ovarian cancer cells.</t>
   </si>
   <si>
-    <t>And CD44 could be transferred to the HO8910 cells through exosomes from HO8910PM cells and influence the migration and invasion ability of HO8910 cells.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">And </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could be transferred to the HO8910 cells through </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from HO8910PM cells and influence the migration and invasion ability of HO8910 cells.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome-mediated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> transfer of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from high-metastatic ovarian cancer cells promotes migration and invasion of low-metastatic ovarian cancer cells.</t>
+    </r>
   </si>
   <si>
     <t>33738083</t>
   </si>
   <si>
     <t>Bioorthogonally surface-edited extracellular vesicles based on metabolic glycoengineering for CD44-mediated targeting of inflammatory diseases.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Bioorthogonally surface-edited </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> based on metabolic glycoengineering for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-mediated targeting of inflammatory diseases.</t>
+    </r>
   </si>
   <si>
     <t>33823894</t>
   </si>
   <si>
     <t>Chemotherapy-elicited exosomal miR-378a-3p and miR-378d promote breast cancer stemness and chemoresistance via the activation of EZH2/STAT3 signaling.</t>
   </si>
   <si>
     <t xml:space="preserve">In addition, STAT3, which is enhanced by zeste homolog 2 (EZH2), bound to the promoter regions of miR-378a-3p and miR-378d, thereby increasing their expression in exosomes.
 More importantly, chemotherapeutic agents combined with the EZH2 inhibitor tazemetostat reversed chemotherapy-elicited exosome-induced drug resistance in a nude mouse tumor xenograft model.</t>
   </si>
   <si>
     <t>33827783</t>
   </si>
   <si>
     <t>Exosome-delivered CD44v6/C1QBP complex drives pancreatic cancer liver metastasis by promoting fibrotic liver microenvironment.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-delivered </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44v6</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>/C1QBP complex drives pancreatic cancer liver metastasis by promoting fibrotic liver microenvironment.</t>
+    </r>
+  </si>
+  <si>
     <t>33851819</t>
   </si>
   <si>
     <t>Anti-Tim4 Grafting Strongly Hydrophilic Metal-Organic Frameworks Immunoaffinity Flake for High-Efficiency Capture and Separation of Exosomes.</t>
   </si>
   <si>
     <t>34016170</t>
   </si>
   <si>
     <t>Role of CD44 in increasing the potency of mesenchymal stem cell extracellular vesicles by hyaluronic acid in severe pneumonia.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Role of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in increasing the potency of mesenchymal stem cell </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by hyaluronic acid in severe pneumonia.</t>
+    </r>
+  </si>
+  <si>
     <t>34060205</t>
   </si>
   <si>
     <t>Lysine demethylase LSD1 delivered via small extracellular vesicles promotes gastric cancer cell stemness.</t>
   </si>
   <si>
     <t>34120145</t>
   </si>
   <si>
     <t>Carcinoma-associated fibroblasts derived exosomes modulate breast cancer cell stemness through exonic circHIF1A by miR-580-5p in hypoxic stress.</t>
   </si>
   <si>
-    <t>Through investigating cellular functions including cell proliferation and stem cell features, it was demonstrated that hypoxic CAFs exosomes transferred circHIF1A into breast cancer cells, which played an important role in cancer stem cell properties sponging miR-580-5p by regulating CD44 expression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Through investigating cellular functions including cell proliferation and stem cell features, it was demonstrated that hypoxic CAFs </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> transferred circHIF1A into breast cancer cells, which played an important role in cancer stem cell properties sponging miR-580-5p by regulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression.</t>
+    </r>
   </si>
   <si>
     <t>34246124</t>
   </si>
   <si>
     <t>In vivo liquid biopsy for glioblastoma malignancy by the AFM and LSPR based sensing of exosomal CD44 and CD133 in a mouse model.</t>
   </si>
   <si>
-    <t xml:space="preserve">Glioblastoma (GBM) is the fatal brain tumor in which secreted lactate enhances the expression of cluster of differentiation 44 (CD44) and the release of exosomes, cell-derived nanovesicles (30-200 nm), and therefore promotes tumor malignant progression.
-This study found that lactate-driven upregulated CD44 in malignant Glioblastoma cells (GMs) enhanced the release of CD44-enriched exosomes which increased GMs' migration and endothelial cells' tube formation, and CD44 in the secreted exosomes was sensitively detected by "capture and sensing" Titanium Nitride (TiN) - Nanoholes (NH) - discs immunocapture (TIC) - atomic force microscopy (AFM) and ultrasensitive TiN-NH-localized surface plasmon resonance (LSPR) biosensors.</t>
+    <r>
+      <rPr/>
+      <t>Glioblastoma (GBM) is the fatal brain tumor in which secreted lactate enhances the expression of cluster of differentiation 44 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) and the release of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, cell-derived nanovesicles (30-200\xc2\xa0nm), and therefore promotes tumor malignant progression.
+This study found that lactate-driven upregulated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in malignant Glioblastoma cells (GMs) enhanced the release of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-enriched </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> which increased GMs\' migration and endothelial cells\' tube formation, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in the secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was sensitively detected by "capture and sensing" Titanium Nitride (TiN) - Nanoholes (NH) - discs immunocapture (TIC) - atomic force microscopy (AFM) and ultrasensitive TiN-NH-localized surface plasmon resonance (LSPR) biosensors.</t>
+    </r>
   </si>
   <si>
     <t>34407878</t>
   </si>
   <si>
     <t>Exosomes from primed MSCs can educate monocytes as a cellular therapy for hematopoietic acute radiation syndrome.</t>
   </si>
   <si>
-    <t>LPS priming of MSCs led to the production of exosomes with increased expression of CD9, CD29, CD44, CD146, and MCSP.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">LPS priming of MSCs led to the production of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with increased expression of CD9, CD29, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD146, and MCSP.</t>
+    </r>
   </si>
   <si>
     <t>34744733</t>
   </si>
   <si>
     <t>Exosome CTLA-4 Regulates PTEN/CD44 Signal Pathway in Spleen Deficiency Internal Environment to Promote Invasion and Metastasis of Hepatocellular Carcinoma.</t>
   </si>
   <si>
-    <t xml:space="preserve">In addition, the metastases and self-renewal of exosomes in the SD-HCC group were more aggressive than those in the HCC group, which could be partially reversed with the addition of CTLA-4 inhibitors.
-[...1 lines deleted...]
-We found that compared with the HCC group, the protein expressions of cytotoxic T lymphocyte antigen 4 (CTLA-4), programmed cell death protein 1 (PD-1), phosphatase and tensin homolog (PTEN), and AKT (also known as protein kinase B or PKB) in the exosomes of the SD-HCC group were upregulated.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> CTLA-4 Regulates PTEN/</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Signal Pathway in Spleen Deficiency Internal Environment to Promote Invasion and Metastasis of Hepatocellular Carcinoma.
+In addition, the metastases and self-renewal of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in the SD-HCC group were more aggressive than those in the HCC group, which could be partially reversed with the addition of CTLA-4 inhibitors.
+In conclusion, our findings suggest that during SD in the internal environment, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> CTLA-4 regulates the PTEN/</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> signal pathway to promote the proliferation, self-renewal, and metastasis of liver cancer.
+We found that compared with the HCC group, the protein expressions of cytotoxic T lymphocyte antigen 4 (CTLA-4), programmed cell death protein 1 (PD-1), phosphatase and tensin homolog (PTEN), and AKT (also known as protein kinase B or PKB) in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of the SD-HCC group were upregulated.</t>
+    </r>
   </si>
   <si>
     <t>34885085</t>
   </si>
   <si>
     <t>Characterization of Total RNA, CD44, FASN, and PTEN mRNAs from Extracellular Vesicles as Biomarkers in Gastric Cancer Patients.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Characterization of Total RNA, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, FASN, and PTEN mRNAs from </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as Biomarkers in Gastric Cancer Patients.</t>
+    </r>
+  </si>
+  <si>
     <t>35328491</t>
   </si>
   <si>
     <t>Fluorescent Silica Nanoparticles Targeting Mitochondria: Trafficking in Myeloid Cells and Application as Doxorubicin Delivery System in Breast Cancer Cells.</t>
   </si>
   <si>
-    <t>We found a specific ability to release a minor amount of CD44+ extracellular vesicles (EVs), from both CD81 negative and CD81 positive pools.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We found a specific ability to release a minor amount of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>), from both CD81 negative and CD81 positive pools.</t>
+    </r>
   </si>
   <si>
     <t>35485158</t>
   </si>
   <si>
     <t>[Application of RUNX2 gene over expression vector modified exosomes from BMSC combined with calcium carbonate scaffold system in bone defect].</t>
   </si>
   <si>
     <t xml:space="preserve">The morphology of exosomes was observed by transmission electron microscope, the expression of exosome marker CD63 was detected by Western blot, and the calcium carbonate scaffold was constructed by three chamber parallel automatic temperature control reaction system.
 Western blot showed that the molecular marker CD63 of exosomes was positive.</t>
   </si>
   <si>
     <t>35903297</t>
   </si>
   <si>
     <t>Cancer-Associated Exosomal CBFB Facilitates the Aggressive Phenotype, Evasion of Oxidative Stress, and Preferential Predisposition to Bone Prometastatic Factor of Breast Cancer Progression.</t>
   </si>
   <si>
     <t xml:space="preserve">The human mammary fibroblast cells HMF3A and fibroblasts derived from patient samples cocultured with exosomes had increased Our results revealed that CBFB may promote bone metastasis in patients with breast cancer.
 We used an online database to analyze the expression and prognostic value of core binding factor subunit Circulating exosomes from patients with breast cancer metastasis to the bone were rich in CBFB.</t>
   </si>
   <si>
     <t>36108271</t>
   </si>
   <si>
     <t>Wharton jelly-derived mesenchymal stem cell exosomes induce apoptosis and suppress EMT signaling in cervical cancer cells as an effective drug carrier system of paclitaxel.</t>
   </si>
   <si>
     <t>In addition, exosomes CD9, CD63, and CD81 markers were checked by western blot.</t>
   </si>
   <si>
     <t>36183939</t>
   </si>
   <si>
     <t>Biogenesis and release of endothelial extracellular vesicles: Morphological aspects.</t>
   </si>
   <si>
-    <t>Lastly, we could show that TNF-α stimulation of AoEnd cells leads not only to the upregulation of CD44 in parental cells, but also to incorporation of CD44 into the membranes of generated MVs and exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Lastly, we could show that TNF-\xce\xb1 stimulation of AoEnd cells leads not only to the upregulation of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in parental cells, but also to incorporation of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> into the membranes of generated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>36463112</t>
   </si>
   <si>
     <t>CD44 promotes angiogenesis in myocardial infarction through regulating plasma exosome uptake and further enhancing FGFR2 signaling transduction.</t>
   </si>
   <si>
-    <t>Subsequently, we found that CD44 mediated the activation of the FGFR2 signaling pathway as well as the caveolin 1-dependent uptake of exosomes in vascular endothelial cells.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> promotes angiogenesis in myocardial infarction through regulating plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> uptake and further enhancing FGFR2 signaling transduction.
+Subsequently, we found that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> mediated the activation of the FGFR2 signaling pathway as well as the caveolin 1-dependent uptake of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in vascular endothelial cells.</t>
+    </r>
   </si>
   <si>
     <t>36472010</t>
   </si>
   <si>
     <t>[Proteomics analysis of Astragalus polysaccharide on TLR4-activated lung cancer cell-derived exosomes].</t>
   </si>
   <si>
-    <t>Key differential proteins mainly included plasminogen activator inhibitor-1, laminin α5, laminin α1, and CD44, indicating that tumor cells underwent systemic changes in different states and were reflected in exosomes in the inflammatory microenvironment.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Key differential proteins mainly included plasminogen activator inhibitor-1, laminin \xce\xb15, laminin \xce\xb11, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, indicating that tumor cells underwent systemic changes in different states and were reflected in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in the inflammatory microenvironment.</t>
+    </r>
   </si>
   <si>
     <t>37600336</t>
   </si>
   <si>
     <t>CD44‑hyaluronan axis plays a role in the interactions between colon cancer‑derived extracellular vesicles and human monocytes.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">\xe2\x80\x91hyaluronan axis plays a role in the interactions between colon cancer\xe2\x80\x91derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and human monocytes.</t>
+    </r>
+  </si>
+  <si>
     <t>38612385</t>
   </si>
   <si>
     <t>Comparison of Extracellular Vesicles from Induced Pluripotent Stem Cell-Derived Brain Cells.</t>
   </si>
   <si>
-    <t>Of the 31 exosome surface markers analyzed, a subset of biomarkers were significantly enriched in astrocytes (CD29, CD44, and CD49e), microglia-like cells (CD44), and neural stem cells (SSEA4).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Of the 31 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface markers analyzed, a subset of biomarkers were significantly enriched in astrocytes (CD29, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD49e), microglia-like cells (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>), and neural stem cells (SSEA4).</t>
+    </r>
   </si>
   <si>
     <t>38902710</t>
   </si>
   <si>
     <t>Exosomes multiplex profiling, a promising strategy for early diagnosis of laryngeal cancer.</t>
   </si>
   <si>
-    <t>Circulating exosomes were collected from serum collected from 30 LCa patients and 20 healthy volunteers by the use of antibody affinity method exploiting CD63 specific surface marker.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were collected from serum collected from 30 LCa patients and 20 healthy volunteers by the use of antibody affinity method exploiting </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD63</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> specific surface marker.</t>
+    </r>
   </si>
   <si>
     <t>38942135</t>
   </si>
   <si>
     <t>IGFBP6 regulates extracellular vesicles formation via cholesterol abundance in MDA-MB-231 cells.</t>
   </si>
   <si>
     <t>In this study, we demonstrated that the knockdown of the IGFBP6 gene, a highly selective inhibitor of IGF-II, led to a significant decline in the number of secreted extracellular vesicles (EVs) and altered cholesterol metabolism in MDA-MB-231 cells.</t>
   </si>
   <si>
     <t>39166055</t>
   </si>
   <si>
     <t>Dental pulp stem cells regenerate neural tissue in degenerative disorders and stroke rehabilitation: A scope systematic review.</t>
   </si>
   <si>
     <t>DPSC-derived exosomes suppressed the expression of IL-6, IL-1β, TNF-α, and TGF, key mediators of nerve tissue inflammation.</t>
   </si>
   <si>
     <t>39273689</t>
   </si>
   <si>
     <t>Role of CD44-Positive Extracellular Vesicles Derived from Highly Metastatic Mouse Mammary Carcinoma Cells in Pre-Metastatic Niche Formation.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Role of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-Positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Derived from Highly Metastatic Mouse Mammary Carcinoma Cells in Pre-Metastatic Niche Formation.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1135,51 +3177,51 @@
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O2">
         <v>0.875</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
@@ -1191,51 +3233,51 @@
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O3">
         <v>0.875</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
@@ -1247,51 +3289,51 @@
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O4">
         <v>0.875</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
@@ -1303,51 +3345,51 @@
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O5">
         <v>0.875</v>
       </c>
       <c r="P5" t="s">
         <v>38</v>
       </c>
       <c r="Q5" t="s">
         <v>39</v>
       </c>
       <c r="R5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
@@ -1359,51 +3401,51 @@
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O6">
         <v>0.875</v>
       </c>
       <c r="P6" t="s">
         <v>41</v>
       </c>
       <c r="Q6" t="s">
         <v>42</v>
       </c>
       <c r="R6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
@@ -1415,51 +3457,51 @@
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="N7">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O7">
         <v>0.875</v>
       </c>
       <c r="P7" t="s">
         <v>44</v>
       </c>
       <c r="Q7" t="s">
         <v>45</v>
       </c>
       <c r="R7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
@@ -1471,51 +3513,51 @@
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8" t="s">
         <v>28</v>
       </c>
       <c r="N8">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O8">
         <v>0.875</v>
       </c>
       <c r="P8" t="s">
         <v>47</v>
       </c>
       <c r="Q8" t="s">
         <v>48</v>
       </c>
       <c r="R8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
@@ -1527,51 +3569,51 @@
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9" t="s">
         <v>28</v>
       </c>
       <c r="N9">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O9">
         <v>0.875</v>
       </c>
       <c r="P9" t="s">
         <v>50</v>
       </c>
       <c r="Q9" t="s">
         <v>51</v>
       </c>
       <c r="R9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
@@ -1583,51 +3625,51 @@
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10" t="s">
         <v>28</v>
       </c>
       <c r="N10">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O10">
         <v>0.875</v>
       </c>
       <c r="P10" t="s">
         <v>53</v>
       </c>
       <c r="Q10" t="s">
         <v>54</v>
       </c>
       <c r="R10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
@@ -1639,2919 +3681,2919 @@
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11" t="s">
         <v>28</v>
       </c>
       <c r="N11">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O11">
         <v>0.875</v>
       </c>
       <c r="P11" t="s">
         <v>56</v>
       </c>
       <c r="Q11" t="s">
         <v>57</v>
       </c>
       <c r="R11" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>18</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12" t="s">
         <v>28</v>
       </c>
       <c r="N12">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O12">
         <v>0.875</v>
       </c>
       <c r="P12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Q12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="R12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>18</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13" t="s">
         <v>28</v>
       </c>
       <c r="N13">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O13">
         <v>0.875</v>
       </c>
       <c r="P13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Q13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="R13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14" t="s">
         <v>28</v>
       </c>
       <c r="N14">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O14">
         <v>0.875</v>
       </c>
       <c r="P14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Q14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="R14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>21</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15" t="s">
         <v>28</v>
       </c>
       <c r="N15">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O15">
         <v>0.875</v>
       </c>
       <c r="P15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Q15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="R15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>18</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" t="s">
         <v>21</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>18</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16" t="s">
         <v>28</v>
       </c>
       <c r="N16">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O16">
         <v>0.875</v>
       </c>
       <c r="P16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Q16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="R16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
         <v>21</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>18</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17" t="s">
         <v>28</v>
       </c>
       <c r="N17">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O17">
         <v>0.875</v>
       </c>
       <c r="P17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Q17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="R17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>18</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18" t="s">
         <v>28</v>
       </c>
       <c r="N18">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O18">
         <v>0.875</v>
       </c>
       <c r="P18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="Q18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="R18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
         <v>21</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19" t="s">
         <v>28</v>
       </c>
       <c r="N19">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O19">
         <v>0.875</v>
       </c>
       <c r="P19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20" t="s">
         <v>28</v>
       </c>
       <c r="N20">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O20">
         <v>0.875</v>
       </c>
       <c r="P20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Q20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="R20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>21</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21" t="s">
         <v>28</v>
       </c>
       <c r="N21">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O21">
         <v>0.875</v>
       </c>
       <c r="P21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="Q21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>18</v>
       </c>
       <c r="B22" t="s">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
         <v>21</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22" t="s">
         <v>28</v>
       </c>
       <c r="N22">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O22">
         <v>0.875</v>
       </c>
       <c r="P22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Q22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
         <v>21</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>18</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23" t="s">
         <v>28</v>
       </c>
       <c r="N23">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O23">
         <v>0.875</v>
       </c>
       <c r="P23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Q23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="R23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>18</v>
       </c>
       <c r="B24" t="s">
         <v>19</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24" t="s">
         <v>21</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>18</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24" t="s">
         <v>28</v>
       </c>
       <c r="N24">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O24">
         <v>0.875</v>
       </c>
       <c r="P24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Q24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="R24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>18</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>20</v>
       </c>
       <c r="D25" t="s">
         <v>21</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>18</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25" t="s">
         <v>28</v>
       </c>
       <c r="N25">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O25">
         <v>0.875</v>
       </c>
       <c r="P25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Q25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="R25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>18</v>
       </c>
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26" t="s">
         <v>20</v>
       </c>
       <c r="D26" t="s">
         <v>21</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>18</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26" t="s">
         <v>28</v>
       </c>
       <c r="N26">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O26">
         <v>0.875</v>
       </c>
       <c r="P26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Q26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="R26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>18</v>
       </c>
       <c r="B27" t="s">
         <v>19</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27" t="s">
         <v>21</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>18</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27" t="s">
         <v>28</v>
       </c>
       <c r="N27">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O27">
         <v>0.875</v>
       </c>
       <c r="P27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Q27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="R27" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>18</v>
       </c>
       <c r="B28" t="s">
         <v>19</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28" t="s">
         <v>21</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>18</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28" t="s">
         <v>28</v>
       </c>
       <c r="N28">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O28">
         <v>0.875</v>
       </c>
       <c r="P28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="Q28" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="R28" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>18</v>
       </c>
       <c r="B29" t="s">
         <v>19</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29" t="s">
         <v>21</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>24</v>
       </c>
       <c r="I29" t="s">
         <v>18</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29" t="s">
         <v>28</v>
       </c>
       <c r="N29">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O29">
         <v>0.875</v>
       </c>
       <c r="P29" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="Q29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="R29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>18</v>
       </c>
       <c r="B30" t="s">
         <v>19</v>
       </c>
       <c r="C30" t="s">
         <v>20</v>
       </c>
       <c r="D30" t="s">
         <v>21</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>24</v>
       </c>
       <c r="I30" t="s">
         <v>18</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30" t="s">
         <v>28</v>
       </c>
       <c r="N30">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O30">
         <v>0.875</v>
       </c>
       <c r="P30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="Q30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="R30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>18</v>
       </c>
       <c r="B31" t="s">
         <v>19</v>
       </c>
       <c r="C31" t="s">
         <v>20</v>
       </c>
       <c r="D31" t="s">
         <v>21</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>24</v>
       </c>
       <c r="I31" t="s">
         <v>18</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31" t="s">
         <v>28</v>
       </c>
       <c r="N31">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O31">
         <v>0.875</v>
       </c>
       <c r="P31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="Q31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="R31" t="s">
-        <v>52</v>
+        <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>18</v>
       </c>
       <c r="B32" t="s">
         <v>19</v>
       </c>
       <c r="C32" t="s">
         <v>20</v>
       </c>
       <c r="D32" t="s">
         <v>21</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
         <v>18</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32" t="s">
         <v>28</v>
       </c>
       <c r="N32">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O32">
         <v>0.875</v>
       </c>
       <c r="P32" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="Q32" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="R32" t="s">
-        <v>52</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>18</v>
       </c>
       <c r="B33" t="s">
         <v>19</v>
       </c>
       <c r="C33" t="s">
         <v>20</v>
       </c>
       <c r="D33" t="s">
         <v>21</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>24</v>
       </c>
       <c r="I33" t="s">
         <v>18</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33" t="s">
         <v>28</v>
       </c>
       <c r="N33">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O33">
         <v>0.875</v>
       </c>
       <c r="P33" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="Q33" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="R33" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>18</v>
       </c>
       <c r="B34" t="s">
         <v>19</v>
       </c>
       <c r="C34" t="s">
         <v>20</v>
       </c>
       <c r="D34" t="s">
         <v>21</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34" t="s">
         <v>24</v>
       </c>
       <c r="I34" t="s">
         <v>18</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34" t="s">
         <v>28</v>
       </c>
       <c r="N34">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O34">
         <v>0.875</v>
       </c>
       <c r="P34" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="Q34" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="R34" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>18</v>
       </c>
       <c r="B35" t="s">
         <v>19</v>
       </c>
       <c r="C35" t="s">
         <v>20</v>
       </c>
       <c r="D35" t="s">
         <v>21</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="H35" t="s">
         <v>24</v>
       </c>
       <c r="I35" t="s">
         <v>18</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35" t="s">
         <v>28</v>
       </c>
       <c r="N35">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O35">
         <v>0.875</v>
       </c>
       <c r="P35" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="Q35" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="R35" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>18</v>
       </c>
       <c r="B36" t="s">
         <v>19</v>
       </c>
       <c r="C36" t="s">
         <v>20</v>
       </c>
       <c r="D36" t="s">
         <v>21</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="H36" t="s">
         <v>24</v>
       </c>
       <c r="I36" t="s">
         <v>18</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36" t="s">
         <v>28</v>
       </c>
       <c r="N36">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O36">
         <v>0.875</v>
       </c>
       <c r="P36" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="Q36" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="R36" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="37" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>18</v>
       </c>
       <c r="B37" t="s">
         <v>19</v>
       </c>
       <c r="C37" t="s">
         <v>20</v>
       </c>
       <c r="D37" t="s">
         <v>21</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="H37" t="s">
         <v>24</v>
       </c>
       <c r="I37" t="s">
         <v>18</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37" t="s">
         <v>28</v>
       </c>
       <c r="N37">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O37">
         <v>0.875</v>
       </c>
       <c r="P37" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="Q37" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="R37" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" t="s">
         <v>19</v>
       </c>
       <c r="C38" t="s">
         <v>20</v>
       </c>
       <c r="D38" t="s">
         <v>21</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="H38" t="s">
         <v>24</v>
       </c>
       <c r="I38" t="s">
         <v>18</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38" t="s">
         <v>28</v>
       </c>
       <c r="N38">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O38">
         <v>0.875</v>
       </c>
       <c r="P38" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="Q38" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="R38" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>18</v>
       </c>
       <c r="B39" t="s">
         <v>19</v>
       </c>
       <c r="C39" t="s">
         <v>20</v>
       </c>
       <c r="D39" t="s">
         <v>21</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="H39" t="s">
         <v>24</v>
       </c>
       <c r="I39" t="s">
         <v>18</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39" t="s">
         <v>28</v>
       </c>
       <c r="N39">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O39">
         <v>0.875</v>
       </c>
       <c r="P39" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="Q39" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="R39" t="s">
-        <v>52</v>
+        <v>142</v>
       </c>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>18</v>
       </c>
       <c r="B40" t="s">
         <v>19</v>
       </c>
       <c r="C40" t="s">
         <v>20</v>
       </c>
       <c r="D40" t="s">
         <v>21</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="H40" t="s">
         <v>24</v>
       </c>
       <c r="I40" t="s">
         <v>18</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40" t="s">
         <v>28</v>
       </c>
       <c r="N40">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O40">
         <v>0.875</v>
       </c>
       <c r="P40" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="Q40" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="R40" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>18</v>
       </c>
       <c r="B41" t="s">
         <v>19</v>
       </c>
       <c r="C41" t="s">
         <v>20</v>
       </c>
       <c r="D41" t="s">
         <v>21</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="H41" t="s">
         <v>24</v>
       </c>
       <c r="I41" t="s">
         <v>18</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41" t="s">
         <v>28</v>
       </c>
       <c r="N41">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O41">
         <v>0.875</v>
       </c>
       <c r="P41" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="Q41" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="R41" t="s">
-        <v>52</v>
+        <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>18</v>
       </c>
       <c r="B42" t="s">
         <v>19</v>
       </c>
       <c r="C42" t="s">
         <v>20</v>
       </c>
       <c r="D42" t="s">
         <v>21</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="H42" t="s">
         <v>24</v>
       </c>
       <c r="I42" t="s">
         <v>18</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42" t="s">
         <v>28</v>
       </c>
       <c r="N42">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O42">
         <v>0.875</v>
       </c>
       <c r="P42" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="Q42" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="R42" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>18</v>
       </c>
       <c r="B43" t="s">
         <v>19</v>
       </c>
       <c r="C43" t="s">
         <v>20</v>
       </c>
       <c r="D43" t="s">
         <v>21</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="H43" t="s">
         <v>24</v>
       </c>
       <c r="I43" t="s">
         <v>18</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43" t="s">
         <v>28</v>
       </c>
       <c r="N43">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O43">
         <v>0.875</v>
       </c>
       <c r="P43" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="Q43" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="R43" t="s">
-        <v>52</v>
+        <v>153</v>
       </c>
     </row>
     <row r="44" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>18</v>
       </c>
       <c r="B44" t="s">
         <v>19</v>
       </c>
       <c r="C44" t="s">
         <v>20</v>
       </c>
       <c r="D44" t="s">
         <v>21</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="H44" t="s">
         <v>24</v>
       </c>
       <c r="I44" t="s">
         <v>18</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44" t="s">
         <v>28</v>
       </c>
       <c r="N44">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O44">
         <v>0.875</v>
       </c>
       <c r="P44" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="Q44" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="R44" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>18</v>
       </c>
       <c r="B45" t="s">
         <v>19</v>
       </c>
       <c r="C45" t="s">
         <v>20</v>
       </c>
       <c r="D45" t="s">
         <v>21</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="H45" t="s">
         <v>24</v>
       </c>
       <c r="I45" t="s">
         <v>18</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45" t="s">
         <v>28</v>
       </c>
       <c r="N45">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O45">
         <v>0.875</v>
       </c>
       <c r="P45" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="Q45" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="R45" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
     </row>
     <row r="46" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>18</v>
       </c>
       <c r="B46" t="s">
         <v>19</v>
       </c>
       <c r="C46" t="s">
         <v>20</v>
       </c>
       <c r="D46" t="s">
         <v>21</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="H46" t="s">
         <v>24</v>
       </c>
       <c r="I46" t="s">
         <v>18</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46" t="s">
         <v>28</v>
       </c>
       <c r="N46">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O46">
         <v>0.875</v>
       </c>
       <c r="P46" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="Q46" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="R46" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
     </row>
     <row r="47" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>18</v>
       </c>
       <c r="B47" t="s">
         <v>19</v>
       </c>
       <c r="C47" t="s">
         <v>20</v>
       </c>
       <c r="D47" t="s">
         <v>21</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="H47" t="s">
         <v>24</v>
       </c>
       <c r="I47" t="s">
         <v>18</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47" t="s">
         <v>28</v>
       </c>
       <c r="N47">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O47">
         <v>0.875</v>
       </c>
       <c r="P47" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="Q47" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="R47" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>18</v>
       </c>
       <c r="B48" t="s">
         <v>19</v>
       </c>
       <c r="C48" t="s">
         <v>20</v>
       </c>
       <c r="D48" t="s">
         <v>21</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="H48" t="s">
         <v>24</v>
       </c>
       <c r="I48" t="s">
         <v>18</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48" t="s">
         <v>28</v>
       </c>
       <c r="N48">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O48">
         <v>0.875</v>
       </c>
       <c r="P48" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="Q48" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="R48" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>18</v>
       </c>
       <c r="B49" t="s">
         <v>19</v>
       </c>
       <c r="C49" t="s">
         <v>20</v>
       </c>
       <c r="D49" t="s">
         <v>21</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="H49" t="s">
         <v>24</v>
       </c>
       <c r="I49" t="s">
         <v>18</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49" t="s">
         <v>28</v>
       </c>
       <c r="N49">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O49">
         <v>0.875</v>
       </c>
       <c r="P49" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="Q49" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="R49" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>18</v>
       </c>
       <c r="B50" t="s">
         <v>19</v>
       </c>
       <c r="C50" t="s">
         <v>20</v>
       </c>
       <c r="D50" t="s">
         <v>21</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="H50" t="s">
         <v>24</v>
       </c>
       <c r="I50" t="s">
         <v>18</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50" t="s">
         <v>28</v>
       </c>
       <c r="N50">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O50">
         <v>0.875</v>
       </c>
       <c r="P50" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="Q50" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="R50" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>18</v>
       </c>
       <c r="B51" t="s">
         <v>19</v>
       </c>
       <c r="C51" t="s">
         <v>20</v>
       </c>
       <c r="D51" t="s">
         <v>21</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51" t="s">
         <v>24</v>
       </c>
       <c r="I51" t="s">
         <v>18</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51" t="s">
         <v>28</v>
       </c>
       <c r="N51">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O51">
         <v>0.875</v>
       </c>
       <c r="P51" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="Q51" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="R51" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>18</v>
       </c>
       <c r="B52" t="s">
         <v>19</v>
       </c>
       <c r="C52" t="s">
         <v>20</v>
       </c>
       <c r="D52" t="s">
         <v>21</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="H52" t="s">
         <v>24</v>
       </c>
       <c r="I52" t="s">
         <v>18</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52" t="s">
         <v>28</v>
       </c>
       <c r="N52">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O52">
         <v>0.875</v>
       </c>
       <c r="P52" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="Q52" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="R52" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>18</v>
       </c>
       <c r="B53" t="s">
         <v>19</v>
       </c>
       <c r="C53" t="s">
         <v>20</v>
       </c>
       <c r="D53" t="s">
         <v>21</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="H53" t="s">
         <v>24</v>
       </c>
       <c r="I53" t="s">
         <v>18</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53" t="s">
         <v>28</v>
       </c>
       <c r="N53">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O53">
         <v>0.875</v>
       </c>
       <c r="P53" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="Q53" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="R53" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
     </row>
     <row r="54" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>18</v>
       </c>
       <c r="B54" t="s">
         <v>19</v>
       </c>
       <c r="C54" t="s">
         <v>20</v>
       </c>
       <c r="D54" t="s">
         <v>21</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54" t="s">
         <v>24</v>
       </c>
       <c r="I54" t="s">
         <v>18</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54" t="s">
         <v>28</v>
       </c>
       <c r="N54">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O54">
         <v>0.875</v>
       </c>
       <c r="P54" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="Q54" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="R54" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>18</v>
       </c>
       <c r="B55" t="s">
         <v>19</v>
       </c>
       <c r="C55" t="s">
         <v>20</v>
       </c>
       <c r="D55" t="s">
         <v>21</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="H55" t="s">
         <v>24</v>
       </c>
       <c r="I55" t="s">
         <v>18</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55" t="s">
         <v>28</v>
       </c>
       <c r="N55">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O55">
         <v>0.875</v>
       </c>
       <c r="P55" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="Q55" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="R55" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>18</v>
       </c>
       <c r="B56" t="s">
         <v>19</v>
       </c>
       <c r="C56" t="s">
         <v>20</v>
       </c>
       <c r="D56" t="s">
         <v>21</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="H56" t="s">
         <v>24</v>
       </c>
       <c r="I56" t="s">
         <v>18</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56" t="s">
         <v>28</v>
       </c>
       <c r="N56">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O56">
         <v>0.875</v>
       </c>
       <c r="P56" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="Q56" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="R56" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
     </row>
     <row r="57" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>18</v>
       </c>
       <c r="B57" t="s">
         <v>19</v>
       </c>
       <c r="C57" t="s">
         <v>20</v>
       </c>
       <c r="D57" t="s">
         <v>21</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="H57" t="s">
         <v>24</v>
       </c>
       <c r="I57" t="s">
         <v>18</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57" t="s">
         <v>28</v>
       </c>
       <c r="N57">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O57">
         <v>0.875</v>
       </c>
       <c r="P57" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="Q57" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="R57" t="s">
-        <v>52</v>
+        <v>194</v>
       </c>
     </row>
     <row r="58" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>18</v>
       </c>
       <c r="B58" t="s">
         <v>19</v>
       </c>
       <c r="C58" t="s">
         <v>20</v>
       </c>
       <c r="D58" t="s">
         <v>21</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="H58" t="s">
         <v>24</v>
       </c>
       <c r="I58" t="s">
         <v>18</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58" t="s">
         <v>28</v>
       </c>
       <c r="N58">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O58">
         <v>0.875</v>
       </c>
       <c r="P58" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="Q58" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="R58" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>18</v>
       </c>
       <c r="B59" t="s">
         <v>19</v>
       </c>
       <c r="C59" t="s">
         <v>20</v>
       </c>
       <c r="D59" t="s">
         <v>21</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59" t="s">
         <v>24</v>
       </c>
       <c r="I59" t="s">
         <v>18</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59" t="s">
         <v>28</v>
       </c>
       <c r="N59">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O59">
         <v>0.875</v>
       </c>
       <c r="P59" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="Q59" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="R59" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>18</v>
       </c>
       <c r="B60" t="s">
         <v>19</v>
       </c>
       <c r="C60" t="s">
         <v>20</v>
       </c>
       <c r="D60" t="s">
         <v>21</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60" t="s">
         <v>24</v>
       </c>
       <c r="I60" t="s">
         <v>18</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60" t="s">
         <v>28</v>
       </c>
       <c r="N60">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O60">
         <v>0.875</v>
       </c>
       <c r="P60" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="Q60" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="R60" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
     </row>
     <row r="61" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>18</v>
       </c>
       <c r="B61" t="s">
         <v>19</v>
       </c>
       <c r="C61" t="s">
         <v>20</v>
       </c>
       <c r="D61" t="s">
         <v>21</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="H61" t="s">
         <v>24</v>
       </c>
       <c r="I61" t="s">
         <v>18</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61" t="s">
         <v>28</v>
       </c>
       <c r="N61">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O61">
         <v>0.875</v>
       </c>
       <c r="P61" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="Q61" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="R61" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>18</v>
       </c>
       <c r="B62" t="s">
         <v>19</v>
       </c>
       <c r="C62" t="s">
         <v>20</v>
       </c>
       <c r="D62" t="s">
         <v>21</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="H62" t="s">
         <v>24</v>
       </c>
       <c r="I62" t="s">
         <v>18</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62" t="s">
         <v>28</v>
       </c>
       <c r="N62">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O62">
         <v>0.875</v>
       </c>
       <c r="P62" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="Q62" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="R62" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">