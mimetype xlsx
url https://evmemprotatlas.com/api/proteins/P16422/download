--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,114 +61,284 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>EPCAM</t>
   </si>
   <si>
     <t>P16422</t>
   </si>
   <si>
     <t>Epithelial cell adhesion molecule (Ep-CAM) (Adenocarcinoma-associated antigen) (Cell surface glycoprotein Trop-1) (Epithelial cell surface antigen) (Epithelial glycoprotein) (EGP) (Epithelial glycoprotein 314) (EGP314) (hEGP314) (KS 1/4 antigen) (KSA) (Major gastrointestinal tumor-associated protein GA733-2) (Tumor-associated calcium signal transducer 1) (CD antigen CD326)</t>
   </si>
   <si>
     <t>TRANSMEM 266..288; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Cancers:Cancers of the digestive system; Predicted intracellular proteins; Human disease related genes:Digestive system diseases:Gastrointestinal diseases; CD markers; Cancer-related genes:Candidate cancer biomarkers; Disease related genes; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Disease related genes, FDA approved drug targets, Human disease related genes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000119888</t>
   </si>
   <si>
     <t>17-1A, 323/A3, Ber-Ep4, BerEp4, CD326, CO-17A, EGP-2, EGP34, EGP40, Ep-CAM, ESA, GA733-2, HEA125, KS1/4, KSA, Ly74, M4S1, MH99, MIC18, MK-1, MOC-31, MOC31, TACST-1, TACSTD1, TROP1</t>
   </si>
   <si>
     <t>Epithelial cell adhesion molecule</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>47345158-47387601</t>
   </si>
   <si>
     <t>32944195</t>
   </si>
   <si>
     <t>Plasma extracellular vesicles detected by Single Molecule array technology as a liquid biopsy for colorectal cancer.</t>
   </si>
   <si>
-    <t xml:space="preserve">Our results show that CD9-CD63 and Epcam-CD63 SiMoa assays specifically detect extracellular vesicles but not free proteins with high sensitivities.
-Two extracellular vesicle detection assays, CD9-CD63 and Epcam-CD63, were designed to detect universal extracellular vesicles and tumour-derived extracellular vesicles, respectively.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Our results show that CD9-CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Epcam</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-CD63 SiMoa assays specifically detect </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> but not free proteins with high sensitivities.
+Two </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> detection assays, CD9-CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Epcam</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-CD63, were designed to detect universal </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and tumour-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, respectively.</t>
+    </r>
   </si>
   <si>
     <t>34295653</t>
   </si>
   <si>
     <t>PD-L1 detection on circulating tumor-derived extracellular vesicles (T-EVs) from patients with lung cancer.</t>
   </si>
   <si>
-    <t xml:space="preserve">In this study, we developed an Epcam-PD-L1 extracellular vesicle (EV) detection prototype using the Simoa platform.
-This assay detected PD-L1 expression levels on tumor-derived exosomes from the lung cancer cell lines A549 and SK-MES1.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, we developed an </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Epcam</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-PD-L1 </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) detection prototype using the Simoa platform.
+PD-L1 detection on circulating tumor-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (T-</t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) from patients with lung cancer.
+This assay detected PD-L1 expression levels on tumor-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the lung cancer cell lines A549 and SK-MES1.</t>
+    </r>
   </si>
   <si>
     <t>34992371</t>
   </si>
   <si>
     <t>EMT-Related Markers in Serum Exosomes are Potential Diagnostic Biomarkers for Invasive Pituitary Adenomas.</t>
   </si>
   <si>
-    <t xml:space="preserve">Compared with that in the noninvasive group, the expression of N-cad in the exosomes of the invasive group was significantly increased, and the expression of E-cad and Epcam was reduced.
-E-cadherin, N-cadherin, Epcam, TGF-β, Smad3, and Smad7 were detected in the tissues and exosomes in 10 cases of invasive PAs and 10 cases of noninvasive PAs by real-time quantitative reverse transcription polymerase chain reaction (qRT-PCR), Western blotting, and immunohistochemical analysis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Compared with that in the noninvasive group, the expression of N-cad in the </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of the invasive group was significantly increased, and the expression of E-cad and </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Epcam</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was reduced.
+E-cadherin, N-cadherin, </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Epcam</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, TGF-\xce\xb2, Smad3, and Smad7 were detected in the tissues and </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in 10 cases of invasive PAs and 10 cases of noninvasive PAs by real-time quantitative reverse transcription polymerase chain reaction (qRT-PCR), Western blotting, and immunohistochemical analysis.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -619,54 +789,54 @@
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -675,54 +845,54 @@
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -731,54 +901,54 @@
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>