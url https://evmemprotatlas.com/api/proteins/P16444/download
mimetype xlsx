--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>DPEP1</t>
   </si>
   <si>
     <t>P16444</t>
   </si>
   <si>
     <t>Dipeptidase 1 (EC 3.4.13.19) (Beta-lactamase) (EC 3.5.2.6) (Dehydropeptidase-I) (Microsomal dipeptidase) (Renal dipeptidase) (hRDP)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; Enzymes; FDA approved drug targets:Small molecule drugs; ENZYME proteins:Hydrolases</t>
   </si>
   <si>
     <t>Enzymes, FDA approved drug targets, Metabolic proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000015413</t>
   </si>
   <si>
     <t>Dipeptidase 1</t>
   </si>
@@ -784,51 +784,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>25</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2">
         <v>32</v>
       </c>
       <c r="O2">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -840,51 +840,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
       <c r="K3" t="s">
         <v>25</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
       <c r="N3">
         <v>32</v>
       </c>
       <c r="O3">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -896,51 +896,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>21</v>
       </c>
       <c r="K4" t="s">
         <v>25</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>27</v>
       </c>
       <c r="N4">
         <v>32</v>
       </c>
       <c r="O4">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P4" t="s">
         <v>32</v>
       </c>
       <c r="Q4" t="s">
         <v>33</v>
       </c>
       <c r="R4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
@@ -952,51 +952,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>21</v>
       </c>
       <c r="K5" t="s">
         <v>25</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
       <c r="N5">
         <v>32</v>
       </c>
       <c r="O5">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P5" t="s">
         <v>34</v>
       </c>
       <c r="Q5" t="s">
         <v>35</v>
       </c>
       <c r="R5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
@@ -1008,51 +1008,51 @@
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>21</v>
       </c>
       <c r="K6" t="s">
         <v>25</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
       <c r="M6" t="s">
         <v>27</v>
       </c>
       <c r="N6">
         <v>32</v>
       </c>
       <c r="O6">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" t="s">
         <v>37</v>
       </c>
       <c r="R6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
@@ -1064,51 +1064,51 @@
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>21</v>
       </c>
       <c r="K7" t="s">
         <v>25</v>
       </c>
       <c r="L7" t="s">
         <v>26</v>
       </c>
       <c r="M7" t="s">
         <v>27</v>
       </c>
       <c r="N7">
         <v>32</v>
       </c>
       <c r="O7">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P7" t="s">
         <v>38</v>
       </c>
       <c r="Q7" t="s">
         <v>39</v>
       </c>
       <c r="R7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
@@ -1120,51 +1120,51 @@
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>21</v>
       </c>
       <c r="K8" t="s">
         <v>25</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
       <c r="M8" t="s">
         <v>27</v>
       </c>
       <c r="N8">
         <v>32</v>
       </c>
       <c r="O8">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P8" t="s">
         <v>40</v>
       </c>
       <c r="Q8" t="s">
         <v>41</v>
       </c>
       <c r="R8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
@@ -1176,51 +1176,51 @@
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>21</v>
       </c>
       <c r="K9" t="s">
         <v>25</v>
       </c>
       <c r="L9" t="s">
         <v>26</v>
       </c>
       <c r="M9" t="s">
         <v>27</v>
       </c>
       <c r="N9">
         <v>32</v>
       </c>
       <c r="O9">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P9" t="s">
         <v>42</v>
       </c>
       <c r="Q9" t="s">
         <v>43</v>
       </c>
       <c r="R9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
@@ -1232,51 +1232,51 @@
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>21</v>
       </c>
       <c r="K10" t="s">
         <v>25</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
       <c r="M10" t="s">
         <v>27</v>
       </c>
       <c r="N10">
         <v>32</v>
       </c>
       <c r="O10">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P10" t="s">
         <v>44</v>
       </c>
       <c r="Q10" t="s">
         <v>45</v>
       </c>
       <c r="R10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
@@ -1288,51 +1288,51 @@
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
         <v>25</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
       <c r="M11" t="s">
         <v>27</v>
       </c>
       <c r="N11">
         <v>32</v>
       </c>
       <c r="O11">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P11" t="s">
         <v>46</v>
       </c>
       <c r="Q11" t="s">
         <v>47</v>
       </c>
       <c r="R11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12" t="s">
@@ -1344,51 +1344,51 @@
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>18</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
         <v>25</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
         <v>27</v>
       </c>
       <c r="N12">
         <v>32</v>
       </c>
       <c r="O12">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P12" t="s">
         <v>48</v>
       </c>
       <c r="Q12" t="s">
         <v>49</v>
       </c>
       <c r="R12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13" t="s">
@@ -1400,51 +1400,51 @@
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>18</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
       <c r="M13" t="s">
         <v>27</v>
       </c>
       <c r="N13">
         <v>32</v>
       </c>
       <c r="O13">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P13" t="s">
         <v>50</v>
       </c>
       <c r="Q13" t="s">
         <v>51</v>
       </c>
       <c r="R13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
@@ -1456,51 +1456,51 @@
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
         <v>25</v>
       </c>
       <c r="L14" t="s">
         <v>26</v>
       </c>
       <c r="M14" t="s">
         <v>27</v>
       </c>
       <c r="N14">
         <v>32</v>
       </c>
       <c r="O14">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P14" t="s">
         <v>52</v>
       </c>
       <c r="Q14" t="s">
         <v>53</v>
       </c>
       <c r="R14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>21</v>
       </c>
       <c r="E15" t="s">
@@ -1512,51 +1512,51 @@
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
         <v>25</v>
       </c>
       <c r="L15" t="s">
         <v>26</v>
       </c>
       <c r="M15" t="s">
         <v>27</v>
       </c>
       <c r="N15">
         <v>32</v>
       </c>
       <c r="O15">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P15" t="s">
         <v>54</v>
       </c>
       <c r="Q15" t="s">
         <v>55</v>
       </c>
       <c r="R15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>18</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" t="s">
         <v>21</v>
       </c>
       <c r="E16" t="s">
@@ -1568,51 +1568,51 @@
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>18</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
         <v>25</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
       <c r="M16" t="s">
         <v>27</v>
       </c>
       <c r="N16">
         <v>32</v>
       </c>
       <c r="O16">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P16" t="s">
         <v>56</v>
       </c>
       <c r="Q16" t="s">
         <v>57</v>
       </c>
       <c r="R16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
         <v>21</v>
       </c>
       <c r="E17" t="s">
@@ -1624,51 +1624,51 @@
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>18</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
         <v>25</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
       <c r="M17" t="s">
         <v>27</v>
       </c>
       <c r="N17">
         <v>32</v>
       </c>
       <c r="O17">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P17" t="s">
         <v>58</v>
       </c>
       <c r="Q17" t="s">
         <v>59</v>
       </c>
       <c r="R17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18" t="s">
@@ -1680,51 +1680,51 @@
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>18</v>
       </c>
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
         <v>25</v>
       </c>
       <c r="L18" t="s">
         <v>26</v>
       </c>
       <c r="M18" t="s">
         <v>27</v>
       </c>
       <c r="N18">
         <v>32</v>
       </c>
       <c r="O18">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P18" t="s">
         <v>61</v>
       </c>
       <c r="Q18" t="s">
         <v>62</v>
       </c>
       <c r="R18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
         <v>21</v>
       </c>
       <c r="E19" t="s">
@@ -1736,51 +1736,51 @@
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
         <v>25</v>
       </c>
       <c r="L19" t="s">
         <v>26</v>
       </c>
       <c r="M19" t="s">
         <v>27</v>
       </c>
       <c r="N19">
         <v>32</v>
       </c>
       <c r="O19">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P19" t="s">
         <v>63</v>
       </c>
       <c r="Q19" t="s">
         <v>64</v>
       </c>
       <c r="R19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20" t="s">
@@ -1792,51 +1792,51 @@
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
       <c r="K20" t="s">
         <v>25</v>
       </c>
       <c r="L20" t="s">
         <v>26</v>
       </c>
       <c r="M20" t="s">
         <v>27</v>
       </c>
       <c r="N20">
         <v>32</v>
       </c>
       <c r="O20">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P20" t="s">
         <v>65</v>
       </c>
       <c r="Q20" t="s">
         <v>66</v>
       </c>
       <c r="R20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>21</v>
       </c>
       <c r="E21" t="s">
@@ -1848,51 +1848,51 @@
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
       <c r="J21" t="s">
         <v>21</v>
       </c>
       <c r="K21" t="s">
         <v>25</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21" t="s">
         <v>27</v>
       </c>
       <c r="N21">
         <v>32</v>
       </c>
       <c r="O21">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P21" t="s">
         <v>67</v>
       </c>
       <c r="Q21" t="s">
         <v>68</v>
       </c>
       <c r="R21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>18</v>
       </c>
       <c r="B22" t="s">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
         <v>21</v>
       </c>
       <c r="E22" t="s">
@@ -1904,51 +1904,51 @@
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
       <c r="J22" t="s">
         <v>21</v>
       </c>
       <c r="K22" t="s">
         <v>25</v>
       </c>
       <c r="L22" t="s">
         <v>26</v>
       </c>
       <c r="M22" t="s">
         <v>27</v>
       </c>
       <c r="N22">
         <v>32</v>
       </c>
       <c r="O22">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P22" t="s">
         <v>69</v>
       </c>
       <c r="Q22" t="s">
         <v>70</v>
       </c>
       <c r="R22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
         <v>21</v>
       </c>
       <c r="E23" t="s">
@@ -1960,51 +1960,51 @@
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>18</v>
       </c>
       <c r="J23" t="s">
         <v>21</v>
       </c>
       <c r="K23" t="s">
         <v>25</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
       <c r="M23" t="s">
         <v>27</v>
       </c>
       <c r="N23">
         <v>32</v>
       </c>
       <c r="O23">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P23" t="s">
         <v>71</v>
       </c>
       <c r="Q23" t="s">
         <v>72</v>
       </c>
       <c r="R23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>18</v>
       </c>
       <c r="B24" t="s">
         <v>19</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24" t="s">
         <v>21</v>
       </c>
       <c r="E24" t="s">
@@ -2016,51 +2016,51 @@
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>18</v>
       </c>
       <c r="J24" t="s">
         <v>21</v>
       </c>
       <c r="K24" t="s">
         <v>25</v>
       </c>
       <c r="L24" t="s">
         <v>26</v>
       </c>
       <c r="M24" t="s">
         <v>27</v>
       </c>
       <c r="N24">
         <v>32</v>
       </c>
       <c r="O24">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P24" t="s">
         <v>73</v>
       </c>
       <c r="Q24" t="s">
         <v>74</v>
       </c>
       <c r="R24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>18</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>20</v>
       </c>
       <c r="D25" t="s">
         <v>21</v>
       </c>
       <c r="E25" t="s">
@@ -2072,51 +2072,51 @@
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>18</v>
       </c>
       <c r="J25" t="s">
         <v>21</v>
       </c>
       <c r="K25" t="s">
         <v>25</v>
       </c>
       <c r="L25" t="s">
         <v>26</v>
       </c>
       <c r="M25" t="s">
         <v>27</v>
       </c>
       <c r="N25">
         <v>32</v>
       </c>
       <c r="O25">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P25" t="s">
         <v>75</v>
       </c>
       <c r="Q25" t="s">
         <v>76</v>
       </c>
       <c r="R25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>18</v>
       </c>
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26" t="s">
         <v>20</v>
       </c>
       <c r="D26" t="s">
         <v>21</v>
       </c>
       <c r="E26" t="s">
@@ -2128,51 +2128,51 @@
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>18</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
       <c r="K26" t="s">
         <v>25</v>
       </c>
       <c r="L26" t="s">
         <v>26</v>
       </c>
       <c r="M26" t="s">
         <v>27</v>
       </c>
       <c r="N26">
         <v>32</v>
       </c>
       <c r="O26">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P26" t="s">
         <v>77</v>
       </c>
       <c r="Q26" t="s">
         <v>78</v>
       </c>
       <c r="R26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>18</v>
       </c>
       <c r="B27" t="s">
         <v>19</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27" t="s">
         <v>21</v>
       </c>
       <c r="E27" t="s">
@@ -2184,51 +2184,51 @@
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>18</v>
       </c>
       <c r="J27" t="s">
         <v>21</v>
       </c>
       <c r="K27" t="s">
         <v>25</v>
       </c>
       <c r="L27" t="s">
         <v>26</v>
       </c>
       <c r="M27" t="s">
         <v>27</v>
       </c>
       <c r="N27">
         <v>32</v>
       </c>
       <c r="O27">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P27" t="s">
         <v>79</v>
       </c>
       <c r="Q27" t="s">
         <v>80</v>
       </c>
       <c r="R27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>18</v>
       </c>
       <c r="B28" t="s">
         <v>19</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28" t="s">
         <v>21</v>
       </c>
       <c r="E28" t="s">
@@ -2240,51 +2240,51 @@
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>18</v>
       </c>
       <c r="J28" t="s">
         <v>21</v>
       </c>
       <c r="K28" t="s">
         <v>25</v>
       </c>
       <c r="L28" t="s">
         <v>26</v>
       </c>
       <c r="M28" t="s">
         <v>27</v>
       </c>
       <c r="N28">
         <v>32</v>
       </c>
       <c r="O28">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P28" t="s">
         <v>81</v>
       </c>
       <c r="Q28" t="s">
         <v>82</v>
       </c>
       <c r="R28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>18</v>
       </c>
       <c r="B29" t="s">
         <v>19</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29" t="s">
         <v>21</v>
       </c>
       <c r="E29" t="s">
@@ -2296,51 +2296,51 @@
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>24</v>
       </c>
       <c r="I29" t="s">
         <v>18</v>
       </c>
       <c r="J29" t="s">
         <v>21</v>
       </c>
       <c r="K29" t="s">
         <v>25</v>
       </c>
       <c r="L29" t="s">
         <v>26</v>
       </c>
       <c r="M29" t="s">
         <v>27</v>
       </c>
       <c r="N29">
         <v>32</v>
       </c>
       <c r="O29">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P29" t="s">
         <v>83</v>
       </c>
       <c r="Q29" t="s">
         <v>84</v>
       </c>
       <c r="R29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>18</v>
       </c>
       <c r="B30" t="s">
         <v>19</v>
       </c>
       <c r="C30" t="s">
         <v>20</v>
       </c>
       <c r="D30" t="s">
         <v>21</v>
       </c>
       <c r="E30" t="s">
@@ -2352,51 +2352,51 @@
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>24</v>
       </c>
       <c r="I30" t="s">
         <v>18</v>
       </c>
       <c r="J30" t="s">
         <v>21</v>
       </c>
       <c r="K30" t="s">
         <v>25</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
       <c r="M30" t="s">
         <v>27</v>
       </c>
       <c r="N30">
         <v>32</v>
       </c>
       <c r="O30">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P30" t="s">
         <v>85</v>
       </c>
       <c r="Q30" t="s">
         <v>86</v>
       </c>
       <c r="R30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>18</v>
       </c>
       <c r="B31" t="s">
         <v>19</v>
       </c>
       <c r="C31" t="s">
         <v>20</v>
       </c>
       <c r="D31" t="s">
         <v>21</v>
       </c>
       <c r="E31" t="s">
@@ -2408,51 +2408,51 @@
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>24</v>
       </c>
       <c r="I31" t="s">
         <v>18</v>
       </c>
       <c r="J31" t="s">
         <v>21</v>
       </c>
       <c r="K31" t="s">
         <v>25</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31" t="s">
         <v>27</v>
       </c>
       <c r="N31">
         <v>32</v>
       </c>
       <c r="O31">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P31" t="s">
         <v>87</v>
       </c>
       <c r="Q31" t="s">
         <v>88</v>
       </c>
       <c r="R31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>18</v>
       </c>
       <c r="B32" t="s">
         <v>19</v>
       </c>
       <c r="C32" t="s">
         <v>20</v>
       </c>
       <c r="D32" t="s">
         <v>21</v>
       </c>
       <c r="E32" t="s">
@@ -2464,51 +2464,51 @@
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
         <v>18</v>
       </c>
       <c r="J32" t="s">
         <v>21</v>
       </c>
       <c r="K32" t="s">
         <v>25</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
       <c r="M32" t="s">
         <v>27</v>
       </c>
       <c r="N32">
         <v>32</v>
       </c>
       <c r="O32">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P32" t="s">
         <v>89</v>
       </c>
       <c r="Q32" t="s">
         <v>90</v>
       </c>
       <c r="R32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>18</v>
       </c>
       <c r="B33" t="s">
         <v>19</v>
       </c>
       <c r="C33" t="s">
         <v>20</v>
       </c>
       <c r="D33" t="s">
         <v>21</v>
       </c>
       <c r="E33" t="s">
@@ -2520,51 +2520,51 @@
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>24</v>
       </c>
       <c r="I33" t="s">
         <v>18</v>
       </c>
       <c r="J33" t="s">
         <v>21</v>
       </c>
       <c r="K33" t="s">
         <v>25</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
       <c r="M33" t="s">
         <v>27</v>
       </c>
       <c r="N33">
         <v>32</v>
       </c>
       <c r="O33">
-        <v>0.625</v>
+        <v>0.875</v>
       </c>
       <c r="P33" t="s">
         <v>91</v>
       </c>
       <c r="Q33" t="s">
         <v>92</v>
       </c>
       <c r="R33" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>