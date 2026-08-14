--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -8,134 +8,155 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="35">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
     <t>Entrez Gene ID</t>
   </si>
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
-    <t>Frequency</t>
-[...5 lines deleted...]
-    <t>Literature PMIDs</t>
+    <t>Supporting publications (n)</t>
+  </si>
+  <si>
+    <t>EVMP confidence score</t>
+  </si>
+  <si>
+    <t>PMID</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Abstract</t>
   </si>
   <si>
     <t>GBB3</t>
   </si>
   <si>
     <t>P16520</t>
   </si>
   <si>
     <t>Guanine nucleotide-binding protein G(I)/G(S)/G(T) subunit beta-3 (Transducin beta chain 3)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Disease related genes; Predicted intracellular proteins; RAS pathway related proteins; Human disease related genes:Nervous system diseases:Eye disease</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Plasma proteins, Predicted intracellular proteins, RAS pathway related proteins</t>
   </si>
   <si>
     <t>ENSG00000111664</t>
   </si>
   <si>
     <t>GNB3</t>
   </si>
   <si>
     <t>G protein subunit beta 3</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>6839954-6847393</t>
   </si>
   <si>
-    <t>38113368; 37322475; 30915084</t>
+    <t>30915084</t>
+  </si>
+  <si>
+    <t>Extracellular Vesicles Mediate Mesenchymal Stromal Cell-Dependent Regulation of B Cell PI3K-AKT Signaling Pathway and Actin Cytoskeleton.</t>
+  </si>
+  <si>
+    <t>37322475</t>
+  </si>
+  <si>
+    <t>Comprehensive profiling of extracellular vesicles in uveitis and scleritis enables biomarker discovery and mechanism exploration.</t>
+  </si>
+  <si>
+    <t>38113368</t>
+  </si>
+  <si>
+    <t>In-Depth Proteome Profiling of Small Extracellular Vesicles Isolated from Cancer Cell Lines and Patient Serum.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -476,157 +497,285 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:R4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
+  <cols>
+    <col min="17" max="17" width="60" customWidth="1"/>
+    <col min="18" max="18" width="100" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="J2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="L2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="M2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
         <v>0.375</v>
       </c>
       <c r="P2" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>30</v>
+      </c>
+      <c r="R2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" t="s">
         <v>27</v>
+      </c>
+      <c r="M3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3">
+        <v>3</v>
+      </c>
+      <c r="O3">
+        <v>0.375</v>
+      </c>
+      <c r="P3" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>32</v>
+      </c>
+      <c r="R3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4">
+        <v>3</v>
+      </c>
+      <c r="O4">
+        <v>0.375</v>
+      </c>
+      <c r="P4" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">