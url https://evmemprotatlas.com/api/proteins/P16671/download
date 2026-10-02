--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,131 +61,305 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CD36</t>
   </si>
   <si>
     <t>P16671</t>
   </si>
   <si>
     <t>Platelet glycoprotein 4 (Fatty acid translocase) (FAT) (Glycoprotein IIIb) (GPIIIB) (Leukocyte differentiation antigen CD36) (PAS IV) (PAS-4) (Platelet collagen receptor) (Platelet glycoprotein IV) (GPIV) (Thrombospondin receptor) (CD antigen CD36)</t>
   </si>
   <si>
     <t>TRANSMEM 8..29; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 440..461; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Cardiovascular diseases:Vascular diseases; Transporters; Predicted intracellular proteins; Human disease related genes:Congenital disorders of metabolism:Other congenital disorders of metabolism; CD markers; Potential drug targets; Cancer-related genes:Candidate cancer biomarkers; Disease related genes</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Disease related genes, Human disease related genes, Metabolic proteins, Plasma proteins, Potential drug targets, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000135218</t>
   </si>
   <si>
     <t>FAT, GP3B, GP4, GPIV, SCARB3</t>
   </si>
   <si>
     <t>CD36 molecule</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>80369575-80679277</t>
   </si>
   <si>
     <t>22620679</t>
   </si>
   <si>
     <t>Bronchoalveolar lavage fluid exosomes contribute to cytokine and leukotriene production in allergic asthma.</t>
   </si>
   <si>
-    <t>RESULTS: Compared to BALF exosomes from healthy individuals, BALF exosomes from asthmatics displayed higher levels of exosome-associated markers, such as the tetraspanins CD63 and CD81 and the scavenger receptor CD36.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">RESULTS: Compared to BALF </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from healthy individuals, BALF </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from asthmatics displayed higher levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, such as the tetraspanins CD63 and CD81 and the scavenger receptor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD36</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>37419919</t>
   </si>
   <si>
     <t>Endothelial cell CD36 regulates membrane ceramide formation, exosome fatty acid transfer and circulating fatty acid levels.</t>
   </si>
   <si>
-    <t/>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Endothelial cell </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD36</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> regulates membrane ceramide formation, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> fatty acid transfer and circulating fatty acid levels.</t>
+    </r>
   </si>
   <si>
     <t>38926392</t>
   </si>
   <si>
     <t>Macrophage-derived CD36 + exosome subpopulations as novel biomarkers of Candida albicans infection.</t>
   </si>
   <si>
-    <t xml:space="preserve">Additionally, the CD36 exosome subpopulations, identified through our analysis, could serve as potential biomarkers and therapeutic targets for C. albicans infection.
-[...1 lines deleted...]
-We also examined exosome subpopulations, finding a dominant expression of MPO in the most prevalent subgroup, and a distinct expression of CD36 in cluster14.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Additionally, the CD36exosome subpopulations, identified through our analysis, could serve as potential biomarkers and therapeutic targets for C. albicans infection.
+In our study, we analyzed differentially expressed proteins in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from macrophages and C. albicans -infected macrophages, focusing on proteins such as ACE2, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD36</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CAV1, LAMP2, CD27, and MPO.
+We also examined </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> subpopulations, finding a dominant expression of MPO in the most prevalent subgroup, and a distinct expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD36</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in cluster14.</t>
+    </r>
   </si>
   <si>
     <t>38963761</t>
   </si>
   <si>
     <t>Lipid-associated macrophages reshape BAT cell identity in obesity.</t>
   </si>
   <si>
     <t>LAMs participate in this scenario by capturing extracellular vesicles carrying damaged lipids and mitochondria released from metabolically stressed brown adipocytes.</t>
   </si>
   <si>
     <t>39062552</t>
   </si>
   <si>
     <t>Melanoma-Derived Extracellular Vesicles Induce CD36-Mediated Pre-Metastatic Niche.</t>
   </si>
   <si>
-    <t>Extracellular vesicles (EVs) secreted by malignant melanocytes play a vital role in developing tumor-promoting microenvironments, but it is unclear whether this is mediated through CD36.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) secreted by malignant melanocytes play a vital role in developing tumor-promoting microenvironments, but it is unclear whether this is mediated through </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD36</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Melanoma-Derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Induce </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD36</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-Mediated Pre-Metastatic Niche.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -639,51 +813,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -695,51 +869,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>5</v>
       </c>
       <c r="O3">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -751,51 +925,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>5</v>
       </c>
       <c r="O4">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
@@ -807,51 +981,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>5</v>
       </c>
       <c r="O5">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P5" t="s">
         <v>38</v>
       </c>
       <c r="Q5" t="s">
         <v>39</v>
       </c>
       <c r="R5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6">
@@ -863,51 +1037,51 @@
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
       <c r="O6">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P6" t="s">
         <v>41</v>
       </c>
       <c r="Q6" t="s">
         <v>42</v>
       </c>
       <c r="R6" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>