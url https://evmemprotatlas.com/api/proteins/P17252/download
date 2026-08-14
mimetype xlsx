--- v0 (2026-06-30)
+++ v1 (2026-08-14)
@@ -8,137 +8,187 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="45">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
     <t>Entrez Gene ID</t>
   </si>
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
-    <t>Frequency</t>
-[...5 lines deleted...]
-    <t>Literature PMIDs</t>
+    <t>Supporting publications (n)</t>
+  </si>
+  <si>
+    <t>EVMP confidence score</t>
+  </si>
+  <si>
+    <t>PMID</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Abstract</t>
   </si>
   <si>
     <t>KPCA</t>
   </si>
   <si>
     <t>P17252</t>
   </si>
   <si>
     <t>Protein kinase C alpha type (PKC-A) (PKC-alpha) (EC 2.7.11.13)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; ENZYME proteins:Transferases; RAS pathway related proteins; Enzymes; Cancer-related genes:Candidate cancer biomarkers; Kinases:AGC Ser/Thr protein kinases; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, Enzymes, FDA approved drug targets, Plasma proteins, Predicted intracellular proteins, RAS pathway related proteins</t>
   </si>
   <si>
     <t>ENSG00000154229</t>
   </si>
   <si>
     <t>PRKCA</t>
   </si>
   <si>
     <t>PKCA, PKCalpha</t>
   </si>
   <si>
     <t>Protein kinase C alpha</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>66302613-66810743</t>
   </si>
   <si>
-    <t>18490724; 36335434; 36374819; 36499501; 36931723</t>
+    <t>18490724</t>
+  </si>
+  <si>
+    <t>Human tumor-derived exosomes down-modulate NKG2D expression.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Exosomes produced by various cancer cell lines in vitro, or isolated from pleural effusions of mesothelioma patients triggered down-regulation of surface NKG2D expression by NK cells and CD8(+) T cells.
+In this study, we show that exosomes derived from cancer cells express ligands for NKG2D and express TGFbeta1, and we investigate the impact of such exosomes on CD8(+) T and NK cell NKG2D expression and on NKG2D-dependent functions.
+This decrease was rapid, sustained, and resulted from direct interactions between exosomes and NK cells or CD8(+) T cells.</t>
+  </si>
+  <si>
+    <t>36335434</t>
+  </si>
+  <si>
+    <t>NKG2D-mediated cytotoxicity improves after primary surgery for high-grade serous ovarian cancer.</t>
+  </si>
+  <si>
+    <t>HGSC exosomes from patients' sera downregulated NKG2D-mediated cytotoxicity in NK cells of healthy donors.</t>
+  </si>
+  <si>
+    <t>36374819</t>
+  </si>
+  <si>
+    <t>NKG2D Ligands in Liquid Biopsy: The Importance of Soluble and Vesicle-Bound Proteins for Immune Modulation.</t>
+  </si>
+  <si>
+    <t>The biology of NKG2D and its ligands comprises a complex network of cellular pathways leading to the expression of these tumor-associated ligands on the cell surface or to their release either as soluble proteins, or in extracellular vesicles that potently inhibit NKG2D-mediated responses.</t>
+  </si>
+  <si>
+    <t>36499501</t>
+  </si>
+  <si>
+    <t>miR-221-5p and miR-186-5p Are the Critical Bladder Cancer Derived Exosomal miRNAs in Natural Killer Cell Dysfunction.</t>
+  </si>
+  <si>
+    <t>Meanwhile, T24 cell-derived exosomes inhibited the expression of the important functional receptors NKG2D, NKp30, and CD226 on NK cells as well as the secretion of perforin and granzyme-B.</t>
+  </si>
+  <si>
+    <t>36931723</t>
+  </si>
+  <si>
+    <t>NKG2A and circulating extracellular vesicles are key regulators of natural killer cell activity in prostate cancer after prostatectomy.</t>
+  </si>
+  <si>
+    <t>With the decrease in NKG2A levels on NK cells and the increase in total NKG2D ligands on circulating EVs, which was increased postoperatively, both NKG2A on NK cells and NKG2D ligands on circulating exosomes are main regulators of NKA restoration after prostatectomy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -479,157 +529,397 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
+  <cols>
+    <col min="17" max="17" width="60" customWidth="1"/>
+    <col min="18" max="18" width="100" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="J2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="L2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="M2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2">
         <v>0.375</v>
       </c>
       <c r="P2" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>31</v>
+      </c>
+      <c r="R2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" t="s">
         <v>28</v>
+      </c>
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3">
+        <v>5</v>
+      </c>
+      <c r="O3">
+        <v>0.375</v>
+      </c>
+      <c r="P3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4" t="s">
+        <v>28</v>
+      </c>
+      <c r="M4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4">
+        <v>5</v>
+      </c>
+      <c r="O4">
+        <v>0.375</v>
+      </c>
+      <c r="P4" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>37</v>
+      </c>
+      <c r="R4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" t="s">
+        <v>28</v>
+      </c>
+      <c r="M5" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5">
+        <v>5</v>
+      </c>
+      <c r="O5">
+        <v>0.375</v>
+      </c>
+      <c r="P5" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" t="s">
+        <v>25</v>
+      </c>
+      <c r="J6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L6" t="s">
+        <v>28</v>
+      </c>
+      <c r="M6" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6">
+        <v>5</v>
+      </c>
+      <c r="O6">
+        <v>0.375</v>
+      </c>
+      <c r="P6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>43</v>
+      </c>
+      <c r="R6" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">