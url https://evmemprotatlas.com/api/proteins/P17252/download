--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>KPCA</t>
   </si>
   <si>
     <t>P17252</t>
   </si>
   <si>
     <t>Protein kinase C alpha type (PKC-A) (PKC-alpha) (EC 2.7.11.13)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; ENZYME proteins:Transferases; RAS pathway related proteins; Enzymes; Cancer-related genes:Candidate cancer biomarkers; Kinases:AGC Ser/Thr protein kinases; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, Enzymes, FDA approved drug targets, Plasma proteins, Predicted intracellular proteins, RAS pathway related proteins</t>
   </si>
   <si>
     <t>ENSG00000154229</t>
   </si>
   <si>
     <t>PRKCA</t>
   </si>
@@ -117,78 +117,211 @@
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>66302613-66810743</t>
   </si>
   <si>
     <t>18490724</t>
   </si>
   <si>
     <t>Human tumor-derived exosomes down-modulate NKG2D expression.</t>
   </si>
   <si>
     <t xml:space="preserve">Exosomes produced by various cancer cell lines in vitro, or isolated from pleural effusions of mesothelioma patients triggered down-regulation of surface NKG2D expression by NK cells and CD8(+) T cells.
 In this study, we show that exosomes derived from cancer cells express ligands for NKG2D and express TGFbeta1, and we investigate the impact of such exosomes on CD8(+) T and NK cell NKG2D expression and on NKG2D-dependent functions.
 This decrease was rapid, sustained, and resulted from direct interactions between exosomes and NK cells or CD8(+) T cells.</t>
   </si>
   <si>
     <t>36335434</t>
   </si>
   <si>
     <t>NKG2D-mediated cytotoxicity improves after primary surgery for high-grade serous ovarian cancer.</t>
   </si>
   <si>
-    <t>HGSC exosomes from patients' sera downregulated NKG2D-mediated cytotoxicity in NK cells of healthy donors.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">HGSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from patients' sera downregulated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>NKG2D</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-mediated cytotoxicity in NK cells of healthy donors.</t>
+    </r>
   </si>
   <si>
     <t>36374819</t>
   </si>
   <si>
     <t>NKG2D Ligands in Liquid Biopsy: The Importance of Soluble and Vesicle-Bound Proteins for Immune Modulation.</t>
   </si>
   <si>
-    <t>The biology of NKG2D and its ligands comprises a complex network of cellular pathways leading to the expression of these tumor-associated ligands on the cell surface or to their release either as soluble proteins, or in extracellular vesicles that potently inhibit NKG2D-mediated responses.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The biology of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>NKG2D</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and its ligands comprises a complex network of cellular pathways leading to the expression of these tumor-associated ligands on the cell surface or to their release either as soluble proteins, or in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that potently inhibit </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>NKG2D</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-mediated responses.</t>
+    </r>
   </si>
   <si>
     <t>36499501</t>
   </si>
   <si>
     <t>miR-221-5p and miR-186-5p Are the Critical Bladder Cancer Derived Exosomal miRNAs in Natural Killer Cell Dysfunction.</t>
   </si>
   <si>
-    <t>Meanwhile, T24 cell-derived exosomes inhibited the expression of the important functional receptors NKG2D, NKp30, and CD226 on NK cells as well as the secretion of perforin and granzyme-B.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Meanwhile, T24 cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> inhibited the expression of the important functional receptors </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>NKG2D</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, NKp30, and CD226 on NK cells as well as the secretion of perforin and granzyme-B.</t>
+    </r>
   </si>
   <si>
     <t>36931723</t>
   </si>
   <si>
     <t>NKG2A and circulating extracellular vesicles are key regulators of natural killer cell activity in prostate cancer after prostatectomy.</t>
   </si>
   <si>
-    <t>With the decrease in NKG2A levels on NK cells and the increase in total NKG2D ligands on circulating EVs, which was increased postoperatively, both NKG2A on NK cells and NKG2D ligands on circulating exosomes are main regulators of NKA restoration after prostatectomy.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">With the decrease in NKG2A levels on NK cells and the increase in total </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>NKG2D</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> ligands on circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which was increased postoperatively, both NKG2A on NK cells and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>NKG2D</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> ligands on circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are main regulators of NKA restoration after prostatectomy.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -642,51 +775,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -698,51 +831,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3">
         <v>5</v>
       </c>
       <c r="O3">
-        <v>0.375</v>
+        <v>0.4</v>
       </c>
       <c r="P3" t="s">
         <v>33</v>
       </c>
       <c r="Q3" t="s">
         <v>34</v>
       </c>
       <c r="R3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -754,51 +887,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4" t="s">
         <v>29</v>
       </c>
       <c r="N4">
         <v>5</v>
       </c>
       <c r="O4">
-        <v>0.375</v>
+        <v>0.4</v>
       </c>
       <c r="P4" t="s">
         <v>36</v>
       </c>
       <c r="Q4" t="s">
         <v>37</v>
       </c>
       <c r="R4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
@@ -810,51 +943,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5" t="s">
         <v>29</v>
       </c>
       <c r="N5">
         <v>5</v>
       </c>
       <c r="O5">
-        <v>0.375</v>
+        <v>0.4</v>
       </c>
       <c r="P5" t="s">
         <v>39</v>
       </c>
       <c r="Q5" t="s">
         <v>40</v>
       </c>
       <c r="R5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
@@ -866,51 +999,51 @@
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6" t="s">
         <v>29</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
       <c r="O6">
-        <v>0.375</v>
+        <v>0.4</v>
       </c>
       <c r="P6" t="s">
         <v>42</v>
       </c>
       <c r="Q6" t="s">
         <v>43</v>
       </c>
       <c r="R6" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>