--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CR1</t>
   </si>
   <si>
     <t>P17927</t>
   </si>
   <si>
     <t>Complement receptor type 1 (C3b/C4b receptor) (CD antigen CD35)</t>
   </si>
   <si>
     <t>TRANSMEM 1972..1996; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Blood group antigen proteins; CD markers</t>
   </si>
   <si>
     <t>Blood group antigen proteins, CD markers, Plasma proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000203710</t>
   </si>
   <si>
     <t>CD35, KN</t>
   </si>