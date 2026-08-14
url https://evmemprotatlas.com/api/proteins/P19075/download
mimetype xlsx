--- v0 (2026-06-30)
+++ v1 (2026-08-14)
@@ -8,137 +8,268 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="70">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
     <t>Entrez Gene ID</t>
   </si>
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
-    <t>Frequency</t>
-[...5 lines deleted...]
-    <t>Literature PMIDs</t>
+    <t>Supporting publications (n)</t>
+  </si>
+  <si>
+    <t>EVMP confidence score</t>
+  </si>
+  <si>
+    <t>PMID</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Abstract</t>
   </si>
   <si>
     <t>TSN8</t>
   </si>
   <si>
     <t>P19075</t>
   </si>
   <si>
     <t>Tetraspanin-8 (Tspan-8) (Transmembrane 4 superfamily member 3) (Tumor-associated antigen CO-029)</t>
   </si>
   <si>
     <t>TRANSMEM 10..33; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 58..72; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 84..109; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 206..230; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Cancer-related genes:Candidate cancer biomarkers</t>
   </si>
   <si>
     <t>Cancer-related genes, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000127324</t>
   </si>
   <si>
     <t>TSPAN8</t>
   </si>
   <si>
     <t>CO-029, TM4SF3</t>
   </si>
   <si>
     <t>Tetraspanin 8</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>71125085-71441898</t>
   </si>
   <si>
-    <t>32195353; 32013145; 31485223; 31048929; 30982971; 30890157; 29723143; 33773551; 22728313; 25388097; 25544774; 27419629; 36613908; 38139054</t>
+    <t>22728313</t>
+  </si>
+  <si>
+    <t>Toward tailored exosomes: the exosomal tetraspanin web contributes to target cell selection.</t>
+  </si>
+  <si>
+    <t>Co-immunoprecipitation of exosome lysates from rat tumor lines that differ only with respect to Tspan8 and beta4 revealed promiscuity of tetraspanin-integrin associations, but also few preferential interactions like that of Tspan8 with alpha4 and beta4 integrin chains.</t>
+  </si>
+  <si>
+    <t>25388097</t>
+  </si>
+  <si>
+    <t>Combined evaluation of a panel of protein and miRNA serum-exosome biomarkers for pancreatic cancer diagnosis increases sensitivity and specificity.</t>
+  </si>
+  <si>
+    <t>According to these preselections, serum-exosomes were tested by flow cytometry for the PaCa-initiating cell (PaCIC) markers CD44v6, Tspan8, EpCAM, MET and CD104.</t>
+  </si>
+  <si>
+    <t>25544774</t>
+  </si>
+  <si>
+    <t>The tetraspanins CD151 and Tspan8 are essential exosome components for the crosstalk between cancer initiating cells and their surrounding.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASML-CD151/Tspan8kd cells poorly metastasize, but regain metastatic capacity, when rats are pretreated with ASMLwt, but not ASML-CD151kd and/or -Tspan8kd exosomes.
+Finally, CD151-/Tspan8-competent exosomes support EMT gene expression in poorly-metastatic ASML-CD151/Tspan8kd cells.
+These effects are not seen or are weakened using ASML-CD151kd or -Tspan8kd exosomes, which is at least partly due to reduced binding/uptake of CD151- and/or Tspan8-deficient exosomes.
+Thus, CD151- and Tspan8-competent tumor exosomes support matrix degradation, reprogram stroma and hematopoietic cells and drive non-metastatic ASML-CD151/Tspan8kd cells towards a motile phenotype.</t>
+  </si>
+  <si>
+    <t>27419629</t>
+  </si>
+  <si>
+    <t>CD44v6-competent tumor exosomes promote motility, invasion and cancer-initiating cell marker expression in pancreatic and colorectal cancer cells.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>29723143</t>
+  </si>
+  <si>
+    <t>[The role of exosomal tetraspanins and proteases in tumor progression].</t>
+  </si>
+  <si>
+    <t>Major (CD9, CD63, CD81) and others (CD82, CD151, Tspan8) tetraspanins are widely represented in exosomes, where they interact with various proteins and form functional tetraspanin complexes.</t>
+  </si>
+  <si>
+    <t>30890157</t>
+  </si>
+  <si>
+    <t>Pancreatic cancer-initiating cell exosome message transfer into noncancer-initiating cells: the importance of CD44v6 in reprogramming.</t>
+  </si>
+  <si>
+    <t>30982971</t>
+  </si>
+  <si>
+    <t>Tspan8 is expressed in breast cancer and regulates E-cadherin/catenin signalling and metastasis accompanied by increased circulating extracellular vesicles.</t>
+  </si>
+  <si>
+    <t>31048929</t>
+  </si>
+  <si>
+    <t>Clinical impact of different exosomes' protein expression in pancreatic ductal carcinoma patients treated with standard first line palliative chemotherapy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pancreatic cancer patients exosomes express EpCAM, whose levels change during treatment.
+This represents a useful prognostic factor and also suggests that future treatment modalities who target EpCAM should be tested in pancreatic cancer patients selected by exosome EpCAM expression.
+We quantified by an ELISA-based technique specific proteins of cancer-derived exosomes (CD44,CD44v6,EpCAM,CD9,CD81,Tspan8,Integrin α6,Integrin β4,CD24,CXCR4).</t>
+  </si>
+  <si>
+    <t>31485223</t>
+  </si>
+  <si>
+    <t>The Pancreatic Cancer-Initiating Cell Marker CD44v6 Affects Transcription, Translation, and Signaling: Consequences for Exosome Composition and Delivery.</t>
+  </si>
+  <si>
+    <t>Due to the association of CD44v6 with Tspan8 in internalization prone tetraspanin-enriched membrane domains (TEM) and the engagement of Tspan8 in exosome biogenesis, most CD44v6-dependent changes were transferred into TEX such that the input of CD44v6 to TEX activities becomes largely waved in both a CD44v6kd and a Tspan8kd.</t>
+  </si>
+  <si>
+    <t>32013145</t>
+  </si>
+  <si>
+    <t>Tspan8-Tumor Extracellular Vesicle-Induced Endothelial Cell and Fibroblast Remodeling Relies on the Target Cell-Selective Response.</t>
+  </si>
+  <si>
+    <t>Tumor cell-derived extracellular vesicles (TEX) expressing tetraspanin Tspan8-alpha4/beta1 support angiogenesis.</t>
+  </si>
+  <si>
+    <t>32195353</t>
+  </si>
+  <si>
+    <t>Extracellular vesicle tetraspanin-8 level predicts distant metastasis in non-small cell lung cancer after concurrent chemoradiation.</t>
+  </si>
+  <si>
+    <t>We used proteomics to identify proteins differentially expressed on extracellular vesicles (EVs) of nonmetastatic 393P and metastatic 344SQ NSCLC cell lines and found that tetraspanin-8 (Tspan8) was selectively enriched on 344SQ EVs.</t>
+  </si>
+  <si>
+    <t>33773551</t>
+  </si>
+  <si>
+    <t>Exosomal Protease Cargo as Prognostic Biomarker in Colorectal Cancer.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Protease cargo in CD9-positive blood plasma exosomes is prognostic biomarker for colorectal polyps and colorectal cancer.
+The levels of 20S proteasomes and ADAM10+/ADAM17- subpopulations in CD9-positive blood plasma exosomes are the most significant values for predicting relapse-free survival.
+The levels of 20S proteasomes in exosomes, MMP9+, MMP9+/MMP2+/EMMPRIN+ in CD9-positive blood plasma exosomes are associated with the risk of malignant transformation of colorectal tubulovillous adenomas.
+The subpopulations of CD151- and Tspan8-positive exosomes, the subpopulations of metalloproteinase at the surface of СD9-positive exosomes and the level of 20S proteasomes in plasma exosomes in 15 CPPs (tubulovillous adenomas) and 60 CRCPs were evaluated using flow cytometry and Western blotting.</t>
+  </si>
+  <si>
+    <t>36613908</t>
+  </si>
+  <si>
+    <t>Comparative Analysis of Tumor-Associated microRNAs and Tetraspanines from Exosomes of Plasma and Ascitic Fluids of Ovarian Cancer Patients.</t>
+  </si>
+  <si>
+    <t>CD151- and Tspan8-positive exosomes are known to support the degradation of the extracellular matrix, and are involved in stroma remodeling, angiogenesis and cell motility, as well as the association of miR-24 and miR-101 with these processes.</t>
+  </si>
+  <si>
+    <t>38139054</t>
+  </si>
+  <si>
+    <t>Lung Cancer Cell-Derived Exosome Detection Using Electrochemical Approach towards Early Cancer Screening.</t>
+  </si>
+  <si>
+    <t>The cell-derived exosomes were successfully immobilized on the FTO electrode through the CD-151 antibody, and cyclic voltammetry (CV) and electrochemical impedance spectroscopy (EIS) methods were used in this research.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -479,157 +610,901 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:R15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
+  <cols>
+    <col min="17" max="17" width="60" customWidth="1"/>
+    <col min="18" max="18" width="100" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E2">
         <v>4</v>
       </c>
       <c r="F2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="J2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="L2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="M2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N2">
         <v>14</v>
       </c>
       <c r="O2">
         <v>0.475</v>
       </c>
       <c r="P2" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>31</v>
+      </c>
+      <c r="R2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3">
+        <v>4</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" t="s">
         <v>28</v>
+      </c>
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3">
+        <v>14</v>
+      </c>
+      <c r="O3">
+        <v>0.475</v>
+      </c>
+      <c r="P3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4">
+        <v>4</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4" t="s">
+        <v>28</v>
+      </c>
+      <c r="M4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4">
+        <v>14</v>
+      </c>
+      <c r="O4">
+        <v>0.475</v>
+      </c>
+      <c r="P4" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>37</v>
+      </c>
+      <c r="R4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5">
+        <v>4</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" t="s">
+        <v>28</v>
+      </c>
+      <c r="M5" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5">
+        <v>14</v>
+      </c>
+      <c r="O5">
+        <v>0.475</v>
+      </c>
+      <c r="P5" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6">
+        <v>4</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" t="s">
+        <v>25</v>
+      </c>
+      <c r="J6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L6" t="s">
+        <v>28</v>
+      </c>
+      <c r="M6" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6">
+        <v>14</v>
+      </c>
+      <c r="O6">
+        <v>0.475</v>
+      </c>
+      <c r="P6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>43</v>
+      </c>
+      <c r="R6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7">
+        <v>4</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" t="s">
+        <v>25</v>
+      </c>
+      <c r="J7" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" t="s">
+        <v>27</v>
+      </c>
+      <c r="L7" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7">
+        <v>14</v>
+      </c>
+      <c r="O7">
+        <v>0.475</v>
+      </c>
+      <c r="P7" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>46</v>
+      </c>
+      <c r="R7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8">
+        <v>4</v>
+      </c>
+      <c r="F8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" t="s">
+        <v>25</v>
+      </c>
+      <c r="J8" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" t="s">
+        <v>27</v>
+      </c>
+      <c r="L8" t="s">
+        <v>28</v>
+      </c>
+      <c r="M8" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8">
+        <v>14</v>
+      </c>
+      <c r="O8">
+        <v>0.475</v>
+      </c>
+      <c r="P8" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>48</v>
+      </c>
+      <c r="R8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9">
+        <v>4</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" t="s">
+        <v>23</v>
+      </c>
+      <c r="H9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" t="s">
+        <v>26</v>
+      </c>
+      <c r="K9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L9" t="s">
+        <v>28</v>
+      </c>
+      <c r="M9" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9">
+        <v>14</v>
+      </c>
+      <c r="O9">
+        <v>0.475</v>
+      </c>
+      <c r="P9" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>50</v>
+      </c>
+      <c r="R9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10">
+        <v>4</v>
+      </c>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" t="s">
+        <v>25</v>
+      </c>
+      <c r="J10" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" t="s">
+        <v>27</v>
+      </c>
+      <c r="L10" t="s">
+        <v>28</v>
+      </c>
+      <c r="M10" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10">
+        <v>14</v>
+      </c>
+      <c r="O10">
+        <v>0.475</v>
+      </c>
+      <c r="P10" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>53</v>
+      </c>
+      <c r="R10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11">
+        <v>4</v>
+      </c>
+      <c r="F11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" t="s">
+        <v>23</v>
+      </c>
+      <c r="H11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J11" t="s">
+        <v>26</v>
+      </c>
+      <c r="K11" t="s">
+        <v>27</v>
+      </c>
+      <c r="L11" t="s">
+        <v>28</v>
+      </c>
+      <c r="M11" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11">
+        <v>14</v>
+      </c>
+      <c r="O11">
+        <v>0.475</v>
+      </c>
+      <c r="P11" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>56</v>
+      </c>
+      <c r="R11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12">
+        <v>4</v>
+      </c>
+      <c r="F12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I12" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" t="s">
+        <v>26</v>
+      </c>
+      <c r="K12" t="s">
+        <v>27</v>
+      </c>
+      <c r="L12" t="s">
+        <v>28</v>
+      </c>
+      <c r="M12" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12">
+        <v>14</v>
+      </c>
+      <c r="O12">
+        <v>0.475</v>
+      </c>
+      <c r="P12" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>59</v>
+      </c>
+      <c r="R12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13">
+        <v>4</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" t="s">
+        <v>23</v>
+      </c>
+      <c r="H13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I13" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K13" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" t="s">
+        <v>28</v>
+      </c>
+      <c r="M13" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13">
+        <v>14</v>
+      </c>
+      <c r="O13">
+        <v>0.475</v>
+      </c>
+      <c r="P13" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>62</v>
+      </c>
+      <c r="R13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14">
+        <v>4</v>
+      </c>
+      <c r="F14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H14" t="s">
+        <v>24</v>
+      </c>
+      <c r="I14" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K14" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14" t="s">
+        <v>28</v>
+      </c>
+      <c r="M14" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14">
+        <v>14</v>
+      </c>
+      <c r="O14">
+        <v>0.475</v>
+      </c>
+      <c r="P14" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>65</v>
+      </c>
+      <c r="R14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15">
+        <v>4</v>
+      </c>
+      <c r="F15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" t="s">
+        <v>23</v>
+      </c>
+      <c r="H15" t="s">
+        <v>24</v>
+      </c>
+      <c r="I15" t="s">
+        <v>25</v>
+      </c>
+      <c r="J15" t="s">
+        <v>26</v>
+      </c>
+      <c r="K15" t="s">
+        <v>27</v>
+      </c>
+      <c r="L15" t="s">
+        <v>28</v>
+      </c>
+      <c r="M15" t="s">
+        <v>29</v>
+      </c>
+      <c r="N15">
+        <v>14</v>
+      </c>
+      <c r="O15">
+        <v>0.475</v>
+      </c>
+      <c r="P15" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>68</v>
+      </c>
+      <c r="R15" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">