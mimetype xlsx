--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ELAF</t>
   </si>
   <si>
     <t>P19957</t>
   </si>
   <si>
     <t>Elafin (Elastase-specific inhibitor) (ESI) (Peptidase inhibitor 3) (PI-3) (Protease inhibitor WAP3) (Skin-derived antileukoproteinase) (SKALP) (WAP four-disulfide core domain protein 14)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted secreted proteins</t>
   </si>
   <si>
     <t>Plasma proteins, Predicted secreted proteins</t>
   </si>
   <si>
     <t>ENSG00000124102</t>
   </si>
   <si>
     <t>PI3</t>
   </si>