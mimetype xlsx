--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>FGFR2</t>
   </si>
   <si>
     <t>P21802</t>
   </si>
   <si>
     <t>Fibroblast growth factor receptor 2 (FGFR-2) (EC 2.7.10.1) (K-sam) (KGFR) (Keratinocyte growth factor receptor) (CD antigen CD332)</t>
   </si>
   <si>
     <t>TRANSMEM 378..398; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Cancer-related genes:Mutational cancer driver genes; Human disease related genes:Cancers:Cancers of the digestive system; Predicted intracellular proteins; Human disease related genes:Congenital malformations:Congenital malformations of the musculoskeletal system; ENZYME proteins:Transferases; Cancer-related genes:Mutated cancer genes; CD markers; RAS pathway related proteins; Enzymes; Cancer-related genes:Candidate cancer biomarkers; Predicted secreted proteins; Human disease related genes:Congenital malformations:Other congenital malformations; Kinases:Tyr protein kinases; Disease related genes; FDA approved drug targets:Small molecule drugs; FDA approved drug targets:Biotech drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Disease related genes, Enzymes, FDA approved drug targets, Human disease related genes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins, Predicted secreted proteins, RAS pathway related proteins</t>
   </si>
   <si>
     <t>ENSG00000066468</t>
   </si>
   <si>
     <t>BEK, CD332, CEK3, CFD1, ECT1, JWS, K-SAM, KGFR, TK14, TK25</t>
   </si>
@@ -601,51 +601,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>