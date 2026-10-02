--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6153" uniqueCount="1223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6153" uniqueCount="1240">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,3842 +61,18115 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CD9</t>
   </si>
   <si>
     <t>P21926</t>
   </si>
   <si>
     <t>CD9 antigen (5H9 antigen) (Cell growth-inhibiting gene 2 protein) (Leukocyte antigen MIC3) (Motility-related protein) (MRP-1) (Tetraspanin-29) (Tspan-29) (p24) (CD antigen CD9)</t>
   </si>
   <si>
     <t>TRANSMEM 13..33; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 56..76; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 88..111; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 196..221; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Cancer-related genes:Candidate cancer biomarkers; CD markers; Transporters:Accessory Factors Involved in Transport</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Plasma proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000010278</t>
   </si>
   <si>
     <t>BA2, MIC3, MRP-1, P24, TSPAN29</t>
   </si>
   <si>
     <t>CD9 molecule</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>6199715-6238271</t>
   </si>
   <si>
     <t>10545503</t>
   </si>
   <si>
     <t>Molecular characterization of dendritic cell-derived exosomes. Selective accumulation of the heat shock protein hsc73.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes contain several cytosolic proteins (including annexin II, heat shock cognate protein hsc73, and heteromeric G protein Gi2alpha), as well as different integral or peripherally associated membrane proteins (major histocompatibility complex class II, Mac-1 integrin, CD9, milk fat globule-EGF-factor VIII [MFG-E8]).
-MFG-E8, the major exosomal component, binds integrins expressed by DCs and macrophages, suggesting that it may be involved in exosome targeting to these professional antigen-presenting cells.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> contain several cytosolic proteins (including annexin II, heat shock cognate protein hsc73, and heteromeric G protein Gi2alpha), as well as different integral or peripherally associated membrane proteins (major histocompatibility complex class II, Mac-1 integrin, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, milk fat globule-EGF-factor VIII [MFG-E8]).
+MFG-E8, the major </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> component, binds integrins expressed by DCs and macrophages, suggesting that it may be involved in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> targeting to these professional antigen-presenting cells.</t>
+    </r>
   </si>
   <si>
     <t>14633944</t>
   </si>
   <si>
     <t>Intestinal epithelial exosomes carry MHC class II/peptides able to inform the immune system in mice.</t>
   </si>
   <si>
-    <t xml:space="preserve">A33 antigen, an Ig-like molecule highly specific for intestinal epithelial cells, was enriched in exosomes and was also found in mice mesenteric lymph nodes, suggesting exosome migration towards the gut associated lymphoid tissues.
-[...2 lines deleted...]
-RESULTS: MODE K epithelial exosomes displayed major histocompatibility complex (MHC) class I and class II (upregulated by IFN-gamma) molecules and tetraspan proteins (CD9, CD81, CD82) potentially involved in the binding to target cells.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A33 antigen, an Ig-like molecule highly specific for intestinal epithelial cells, was enriched in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and was also found in mice mesenteric lymph nodes, suggesting </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> migration towards the gut associated lymphoid tissues.
+CONCLUSIONS: Epithelial </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are antigen presenting vesicles bearing MHC class II/peptide complexes that prime for an immunogenic rather than tolerogenic response in the context of a systemic challenge.
+In contrast, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> obtained after incubation with IFN-gamma (EXO-hOVA-IFN), bearing abundant MHC class II/OVA complexes, induced a specific humoral immune response.
+Intestinal epithelial </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> carry MHC class II/peptides able to inform the immune system in mice.
+RESULTS: MODE K epithelial </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> displayed major histocompatibility complex (MHC) class I and class II (upregulated by IFN-gamma) molecules and tetraspan proteins (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD81, CD82) potentially involved in the binding to target cells.</t>
+    </r>
   </si>
   <si>
     <t>15284116</t>
   </si>
   <si>
     <t>Endocytosis, intracellular sorting, and processing of exosomes by dendritic cells.</t>
   </si>
   <si>
-    <t>Targeting of exosomes to DCs is mediated via milk fat globule (MFG)-E8/lactadherin, CD11a, CD54, phosphatidylserine, and the tetraspanins CD9 and CD81 on the exosome and alpha(v)/beta(3) integrin, and CD11a and CD54 on the DCs.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Targeting of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> to DCs is mediated via milk fat globule (MFG)-E8/lactadherin, CD11a, CD54, phosphatidylserine, and the tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81 on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and alpha(v)/beta(3) integrin, and CD11a and CD54 on the DCs.</t>
+    </r>
   </si>
   <si>
     <t>16027013</t>
   </si>
   <si>
     <t>Human small intestinal epithelial cells constitutively express the key elements for antigen processing and the production of exosomes.</t>
   </si>
   <si>
     <t xml:space="preserve">Interestingly, in the baso-latereral area of the IEC, only MHC II, MHC I, Lamp 1, CD68, CD63 and A33 were found and also here with vesicular staining pattern which matches the molecules previously found on exosomes derived professional APCs and human IEC lines.
 The IEC also contains MHC II rich multivesicular compartments and has been shown to produce exosomes.</t>
   </si>
   <si>
     <t>16407131</t>
   </si>
   <si>
     <t>Immature dendritic cell-derived exosomes can mediate HIV-1 trans infection.</t>
   </si>
   <si>
-    <t>Furthermore, some of the endocytosed virus particles were constitutively released into the extracellular milieu in association with HLA-DR1(+), CD1b(+), CD9(+), and CD63(+) vesicles (exosomes) and could initiate productive infections of CD4(+) target cells.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Furthermore, some of the endocytosed virus particles were constitutively released into the extracellular milieu in association with HLA-DR1(+), CD1b(+), </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>(+), and CD63(+) vesicles (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) and could initiate productive infections of CD4(+) target cells.</t>
+    </r>
   </si>
   <si>
     <t>17407154</t>
   </si>
   <si>
     <t>The transferrin receptor and the tetraspanin web molecules CD9, CD81, and CD9P-1 are differentially sorted into exosomes after TPA treatment of K562 cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">However, CD9P-1 could be targeted to exosomes in the absence of CD81 and of another tetraspanin, CD9.
-[...2 lines deleted...]
-Using this model we have shown that a fraction of CD81 and CD9P-1 in exosomes comes from a surface pool and that these molecules remain associated in exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">However, CD9P-1 could be targeted to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in the absence of CD81 and of another tetraspanin, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+TPA increased targeting of CD81 and CD9P-1 into </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> but strongly reduced the localization of the TfR in these vesicles.
+The targeting of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> into </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> did not require palmitoylation of the protein.
+The transferrin receptor and the tetraspanin web molecules </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD81, and CD9P-1 are differentially sorted into </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> after TPA treatment of K562 cells.
+Using this model we have shown that a fraction of CD81 and CD9P-1 in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> comes from a surface pool and that these molecules remain associated in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>17484880</t>
   </si>
   <si>
     <t>T84-intestinal epithelial exosomes bear MHC class II/peptide complexes potentiating antigen presentation by dendritic cells.</t>
   </si>
   <si>
-    <t>RESULTS: T84-derived exosomes, enriched in CD9, CD81, CD82, and A33 antigen, were capable of binding specifically human serum albumin (HSA) 64-76 peptide on HLA-DR4 molecules and of interacting preferentially with DCs.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">RESULTS: T84-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, enriched in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD81, CD82, and A33 antigen, were capable of binding specifically human serum albumin (HSA) 64-76 peptide on HLA-DR4 molecules and of interacting preferentially with DCs.
+T84-intestinal epithelial </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> bear MHC class II/peptide complexes potentiating antigen presentation by dendritic cells.</t>
+    </r>
   </si>
   <si>
     <t>17894858</t>
   </si>
   <si>
     <t>Platelet-derived exosomes induce endothelial cell apoptosis through peroxynitrite generation: experimental evidence for a novel mechanism of septic vascular dysfunction.</t>
   </si>
   <si>
-    <t xml:space="preserve">Endothelial cells exposed to the exosomes underwent apoptosis and caspase-3 activation, which were inhibited by NO synthase inhibitors or by a superoxide dismutase mimetic and totally blocked by urate (1 mM), suggesting a role for the peroxynitrite radical.
-RESULTS: Size, morphology, high exposure of the tetraspanins CD9, CD63, and CD81, together with low phosphatidylserine, showed that platelets exposed to NONOate and LPS, but not to TNF-alpha or thrombin, generate microparticles similar to those recovered from septic patients, and characterize them as exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Endothelial cells exposed to the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> underwent apoptosis and caspase-3 activation, which were inhibited by NO synthase inhibitors or by a superoxide dismutase mimetic and totally blocked by urate (1 mM), suggesting a role for the peroxynitrite radical.
+RESULTS: Size, morphology, high exposure of the tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and CD81, together with low phosphatidylserine, showed that platelets exposed to NONOate and LPS, but not to TNF-alpha or thrombin, generate </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microparticles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> similar to those recovered from septic patients, and characterize them as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>18802920</t>
   </si>
   <si>
     <t>Secretion of active membrane type 1 matrix metalloproteinase (MMP-14) into extracellular space in microvesicular exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">The exosomes were able to activate pro-MMP-2 and degrade type 1 collagen and gelatin, suggesting that the exosomal MT1-MMP was functionally active.
-[...3 lines deleted...]
-We hypothesized that some of the endosomal MT1-MMP could be directed to exosomes for extracellular release.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Secretion of active membrane type 1 matrix metalloproteinase (MMP-14) into extracellular space in microvesicularexosomes.
+The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were able to activate pro-MMP-2 and degrade type 1 collagen and gelatin, suggesting that the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> MT1-MMP was functionally active.
+The isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were identified by their vesicular structure in electron microscopy and by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and tumor susceptibility gene (TSG101).
+The targeting of MT1-MMP in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> represents a novel mechanism for cancer cells to secrete membrane type metalloproteolytic activity into the extracellular space.
+Using cultured human fibrosarcoma (HT-1080) and melanoma (G361) cells we provide evidence that both the full-length 60 kDa and the proteolytically processed 43 kDa forms of MT1-MMP are secreted in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+We hypothesized that some of the endosomal MT1-MMP could be directed to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> for extracellular release.</t>
+    </r>
   </si>
   <si>
     <t>19810033</t>
   </si>
   <si>
     <t>ExoCarta: A compendium of exosomal proteins and RNA.</t>
   </si>
   <si>
-    <t>Researchers rely on the identification of certain exosomal marker proteins including Alix, CD9 and CD63 to confirm the presence of exosomes in their preparations.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Researchers rely on the identification of certain </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins including Alix, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 to confirm the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in their preparations.</t>
+    </r>
   </si>
   <si>
     <t>20124223</t>
   </si>
   <si>
     <t>Hypoxic tumor cell modulates its microenvironment to enhance angiogenic and metastatic potential by secretion of proteins and exosomes.</t>
   </si>
   <si>
     <t>Ultracentrifugation at 100,000 x g precipitated 54% of the secreted proteins and enriched for many exosome-associated proteins such as the tetraspanins and Alix and also proteins with the potential to facilitate angiogenesis and metastasis.</t>
   </si>
   <si>
     <t>20138817</t>
   </si>
   <si>
     <t>Exosome secreted by MSC reduces myocardial ischemia/reperfusion injury.</t>
   </si>
   <si>
-    <t>They contained coimmunoprecipitating exosome-associated proteins, e.g., CD81, CD9, and Alix.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">They contained coimmunoprecipitating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins, e.g., CD81, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and Alix.</t>
+    </r>
   </si>
   <si>
     <t>20880880</t>
   </si>
   <si>
     <t>Proinflammatory exosomes in bronchoalveolar lavage fluid of patients with sarcoidosis.</t>
   </si>
   <si>
-    <t>Exosomes from patients showed significantly higher expression of MHC class I and II, tetraspanins CD9, CD63 and CD81 as well as neuregulin-1, known to be associated with cancer progression.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from patients showed significantly higher expression of MHC class I and II, tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 and CD81 as well as neuregulin-1, known to be associated with cancer progression.</t>
+    </r>
   </si>
   <si>
     <t>21172122</t>
   </si>
   <si>
     <t>RNA-containing exosomes in human nasal secretions.</t>
   </si>
   <si>
-    <t xml:space="preserve">Flow cytometry of exosomes using anti-major histocompatibility complex class II beads revealed exosomes positive for the tetraspanins CD9, CD63, and CD81.
-[...1 lines deleted...]
-Western blot confirmed the presence of exosomal protein and absence of proteins from the endoplasmic reticulum (ER), because the exosomes were positive for Tsg101, but negative for the ER marker, calnexin.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Flow cytometry of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> using anti-major histocompatibility complex class II beads revealed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> positive for the tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and CD81.
+RESULTS: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were visualized as 40-80 nm, CD63(+) vesicles using EM.
+Western blot confirmed the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein and absence of proteins from the endoplasmic reticulum (ER), because the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were positive for Tsg101, but negative for the ER marker, calnexin.</t>
+    </r>
   </si>
   <si>
     <t>21235781</t>
   </si>
   <si>
     <t>Human saliva, plasma and breast milk exosomes contain RNA: uptake by macrophages.</t>
   </si>
   <si>
-    <t xml:space="preserve">Breast milk exosomes were further analysed for the presence of Hsc70, CD81 and calnexin by Western blot.
-Flow cytometry was performed by capturing the exosomes on anti-MHC class II coated beads, and further stain with anti-CD9, anti-CD63 or anti-CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Breast milk </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were further analysed for the presence of Hsc70, CD81 and calnexin by Western blot.
+Flow cytometry was performed by capturing the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on anti-MHC class II coated beads, and further stain with anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, anti-CD63 or anti-CD81.</t>
+    </r>
   </si>
   <si>
     <t>21651777</t>
   </si>
   <si>
     <t>Body fluid derived exosomes as a novel template for clinical diagnostics.</t>
   </si>
   <si>
-    <t>RESULTS: Exosomes were positive for the marker proteins CD24, CD9, Annexin-1 and Hsp70 and displayed the correct buoyant density and orientation of antigens.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">RESULTS: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were positive for the marker proteins CD24, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, Annexin-1 and Hsp70 and displayed the correct buoyant density and orientation of antigens.</t>
+    </r>
   </si>
   <si>
     <t>22133690</t>
   </si>
   <si>
     <t>Identification of distinct populations of prostasomes that differentially express prostate stem cell antigen, annexin A1, and GLIPR2 in humans.</t>
   </si>
   <si>
-    <t>Both types of vesicle resembled exosomes in terms of their buoyant density, size, and the presence of the ubiquitous exosome marker CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Both types of vesicle resembled </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in terms of their buoyant density, size, and the presence of the ubiquitous </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>22285593</t>
   </si>
   <si>
     <t>Comparison of ultracentrifugation, density gradient separation, and immunoaffinity capture methods for isolating human colon cancer cell line LIM1863-derived exosomes.</t>
   </si>
   <si>
     <t xml:space="preserve">Notably, all isolations contained 40-100nm vesicles, and were positive for exosome markers (Alix, TSG101, HSP70) based on electron microscopy and Western blotting.
 Using the colorectal cancer cell line LIM1863 as a cell model, in this study we performed a comprehensive evaluation of current methods used for exosome isolation including ultracentrifugation (UC-Exos), OptiPrep™ density-based separation (DG-Exos), and immunoaffinity capture using anti-EpCAM coated magnetic beads (IAC-Exos).</t>
   </si>
   <si>
     <t>22895844</t>
   </si>
   <si>
     <t>Exosomes secreted from human colorectal cancer cell lines contain mRNAs, microRNAs and natural antisense RNAs, that can transfer into the human hepatoma HepG2 and lung cancer A549 cell lines.</t>
   </si>
   <si>
-    <t xml:space="preserve">CD81 was detected in exosomes secreted from the three CRC cell lines.
-[...3 lines deleted...]
-When the RNA species within exosomes derived from the three CRC cell lines were examined, the mRNAs of housekeeping genes such as ACTB and GAPDH, the microRNAs such as miR-21, miR-192 and miR-221, and the natural antisense RNAs of LRRC24, MDM2 and CDKN1A genes, were detected.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">CD81 was detected in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secreted from the three CRC cell lines.
+Furthermore, PKH67-labeled </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the CRC cell lines were taken up into HepG2 and A549 cells.
+In the present study, we investigated the tetraspanin family proteins CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81 as useful collection markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the three colorectal cancer (CRC) cell lines HCT-15, SW480 and WiDr.
+This result indicates that CD81 can be a collection marker of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the three CRC cell lines.
+When the RNA species within </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the three CRC cell lines were examined, the mRNAs of housekeeping genes such as ACTB and GAPDH, the microRNAs such as miR-21, miR-192 and miR-221, and the natural antisense RNAs of LRRC24, MDM2 and CDKN1A genes, were detected.</t>
+    </r>
   </si>
   <si>
     <t>23289620</t>
   </si>
   <si>
     <t>Tetraspanin protein CD9 interacts with metalloprotease CD10 and enhances its release via exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">The peptidase activity of CD10 measured either on cells or on exosomes correlated with the level of CD10 expression, and was not significantly modulated by CD9 expression as such.
-The stable expression of wild-type CD9 in K562 CD10-positive cells enhanced the level of CD10 released with exosomes five-fold.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Tetraspanin protein </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> interacts with metalloprotease CD10 and enhances its release via </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+The peptidase activity of CD10 measured either on cells or on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> correlated with the level of CD10 expression, and was not significantly modulated by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression as such.
+The stable expression of wild-type </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in K562 CD10-positive cells enhanced the level of CD10 released with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> five-fold.</t>
+    </r>
   </si>
   <si>
     <t>23462321</t>
   </si>
   <si>
     <t>DOα⁻β⁺ expression in favor of HLA-DR engagement in exosomes.</t>
   </si>
   <si>
-    <t>Furthermore, intracellular DR co-localized with the exosome specific marker CD9, while culture supernatants were shown to contain exosome-engaged and exosome free DR activity as evaluated by SDS-page followed by western blot, ELISA and transmission electron microscopy analysis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Furthermore, intracellular DR co-localized with the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> specific marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, while culture supernatants were shown to contain </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-engaged and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> free DR activity as evaluated by SDS-page followed by western blot, ELISA and transmission electron microscopy analysis.</t>
+    </r>
   </si>
   <si>
     <t>23516492</t>
   </si>
   <si>
     <t>Endometrial exosomes/microvesicles in the uterine microenvironment: a new paradigm for embryo-endometrial cross talk at implantation.</t>
   </si>
   <si>
-    <t>Immunostaining demonstrated that the tetraspanins, CD9 and CD63 used as cell surface markers of exosomes are present on the apical surfaces of endometrial epithelial cells in tissue sections taken across the menstrual cycle: CD63 showed cyclical regulation.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Immunostaining demonstrated that the tetraspanins, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 used as cell surface markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are present on the apical surfaces of endometrial epithelial cells in tissue sections taken across the menstrual cycle: CD63 showed cyclical regulation.</t>
+    </r>
   </si>
   <si>
     <t>23861904</t>
   </si>
   <si>
     <t>Exosomal signaling during hypoxia mediates microvascular endothelial cell migration and vasculogenesis.</t>
   </si>
   <si>
-    <t>Exo-pMSC were identified, by electron microscopy, as spherical vesicles, with a typical cup-shape and diameters around of 100 nm and positive for exosome markers: CD63, CD9 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Exo-pMSC were identified, by electron microscopy, as spherical vesicles, with a typical cup-shape and diameters around of 100 nm and positive for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers: CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81.</t>
+    </r>
   </si>
   <si>
     <t>23946286</t>
   </si>
   <si>
     <t>MicroRNA-29c in urinary exosome/microvesicle as a biomarker of renal fibrosis.</t>
   </si>
   <si>
-    <t>Electronic microscopy verified a typical shape of exosome with average size of 65.1 nm and labeled it with anti-CD9 and anti-aquaporin 2 antibody.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Electronic microscopy verified a typical shape of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with average size of 65.1 nm and labeled it with anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and anti-aquaporin 2 antibody.</t>
+    </r>
   </si>
   <si>
     <t>24009888</t>
   </si>
   <si>
     <t>Extracellular Vesicle (EV) Array: microarray capturing of exosomes and other extracellular vesicles for multiplexed phenotyping.</t>
   </si>
   <si>
-    <t xml:space="preserve">The protein profiles of the exosomes (defined as positive for CD9, CD63 and CD81) revealed that only the expression level of CD9 and CD81 was approximately equal in the 7 donors.
-To only detect the exosomes captured on the EV Array, a cocktail of antibodies against the tetraspanins CD9, CD63 and CD81 was used.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The protein profiles of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (defined as positive for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63 and CD81) revealed that only the expression level of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81 was approximately equal in the 7 donors.
+To only detect the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> captured on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Array, a cocktail of antibodies against the tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 and CD81 was used.</t>
+    </r>
   </si>
   <si>
     <t>24058665</t>
   </si>
   <si>
     <t>Monocyte exosomes stimulate the osteogenic gene expression of mesenchymal stem cells.</t>
   </si>
   <si>
-    <t>LPS-stimulated human monocytes released exosomes, positive for CD9, CD63, CD81, Tsg101 and Hsp70, as determined by flow cytometry and Western blot.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">LPS-stimulated human monocytes released </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, positive for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, CD81, Tsg101 and Hsp70, as determined by flow cytometry and Western blot.</t>
+    </r>
   </si>
   <si>
     <t>24069378</t>
   </si>
   <si>
     <t>Proteome profiling of neuroblastoma-derived exosomes reveal the expression of proteins potentially involved in tumor progression.</t>
   </si>
   <si>
     <t>We found that the large majority of the proteins identified in NB derived exosomes are present in Exocarta database including tetraspanins, fibronectin, heat shock proteins, MVB proteins, cytoskeleton-related proteins, prominin-1 (CD133), basigin (CD147) and B7-H3 (CD276).</t>
   </si>
   <si>
     <t>24122827</t>
   </si>
   <si>
     <t>Epigenetic regulation of connective tissue growth factor by MicroRNA-214 delivery in exosomes from mouse or human hepatic stellate cells.</t>
   </si>
   <si>
-    <t>Additionally, miR-214 was present in HSC exosomes, which were bi-membrane vesicles, 50-150 nm in diameter, negatively charged (-26 mV), and positive for CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Additionally, miR-214 was present in HSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, which were bi-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>membrane vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, 50-150 nm in diameter, negatively charged (-26 mV), and positive for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>24144866</t>
   </si>
   <si>
     <t>CD2AP mRNA in urinary exosome as biomarker of kidney disease.</t>
   </si>
   <si>
-    <t>RESULTS: The pellet microvesicles were positively stained with exosome and podocyte marker, AQP2, CD9 and nephrin.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">RESULTS: The pellet </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microvesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were positively stained with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and podocyte marker, AQP2, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and nephrin.</t>
+    </r>
   </si>
   <si>
     <t>24146068</t>
   </si>
   <si>
     <t>Exosomes derived from Rab27a‑overexpressing tumor cells elicit efficient induction of antitumor immunity.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes were isolated and the typical exosomal protein markers, CD9, CD63, heat shock protein (Hsp) 70 and Hsp90, were found to be enriched in the exosomes derived from Rab27a‑overexpressing cells.
-Subsequently, these exosomes were demonstrated to be capable of upregulating major histocompatibility complex class II molecules as well as the co-stimulatory molecules CD80 and CD86 on dendritic cells (DCs), suggesting that more potent maturation of DCs was induced.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated and the typical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein markers, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, heat shock protein (Hsp) 70 and Hsp90, were found to be enriched in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from Rab27a\xe2\x80\x91overexpressing cells.
+Subsequently, these </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were demonstrated to be capable of upregulating major histocompatibility complex class II molecules as well as the co-stimulatory molecules CD80 and CD86 on dendritic cells (DCs), suggesting that more potent maturation of DCs was induced.</t>
+    </r>
   </si>
   <si>
     <t>24269592</t>
   </si>
   <si>
     <t>Exosomes: a novel pathway of local and distant intercellular communication that facilitates the growth and metastasis of neoplastic lesions.</t>
   </si>
   <si>
-    <t>A subgroup of such microvesicles is called exosomes and is described in blood as 30 to 100 nm in diameter and as spherical to cup-shaped nanoparticles with specific surface molecular characteristics (eg, expression of the tetraspanins CD9, CD81, and CD63).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A subgroup of such </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microvesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is called </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and is described in blood as 30 to 100 nm in diameter and as spherical to cup-shaped nanoparticles with specific surface molecular characteristics (eg, expression of the tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD81, and CD63).</t>
+    </r>
   </si>
   <si>
     <t>24371518</t>
   </si>
   <si>
     <t>Therapeutic MSC exosomes are derived from lipid raft microdomains in the plasma membrane.</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCLUSION: Together, our data demonstrated that MSC exosomes are derived from endocytosed lipid rafts and that their protein cargo includes exosome-associated proteins CD81, CD9, Alix and Tsg101.
-CTB which binds GM1 gangliosides that are enriched in lipid rafts extracted exosome-associated proteins, CD81, CD9, Alix and Tsg101 from MSC-conditioned medium.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">CONCLUSION: Together, our data demonstrated that MSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are derived from endocytosed lipid rafts and that their protein cargo includes </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins CD81, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, Alix and Tsg101.
+CTB which binds GM1 gangliosides that are enriched in lipid rafts extracted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins, CD81, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, Alix and Tsg101 from MSC-conditioned medium.</t>
+    </r>
   </si>
   <si>
     <t>24393345</t>
   </si>
   <si>
     <t>Ovarian cancer cell invasiveness is associated with discordant exosomal sequestration of Let-7 miRNA and miR-200.</t>
   </si>
   <si>
-    <t xml:space="preserve">Cell-conditioned media were collected and exosomes were isolated by differential and buoyant density centrifugation and characterised by Western blot (CD63 and CD9).
-RESULTS: Exosomes were identified with by the presence of typical cup-shaped spherical vesicle and the expression of exosome markers: CD63, CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Cell-conditioned media were collected and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated by differential and buoyant density centrifugation and characterised by Western blot (CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">).
+RESULTS: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were identified with by the presence of typical cup-shaped spherical vesicle and the expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers: CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>24424840</t>
   </si>
   <si>
     <t>Functional prostate-specific membrane antigen is enriched in exosomes from prostate cancer cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">Herein, we tested whether some of the endosomal PSMA could be transferred to exosomes as an extracellular resource for PSMA.
-[...2 lines deleted...]
-Using PSMA-positive LNCaP cells, the secreted exosomes were collected and isolated from the cultured media.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Functional prostate-specific membrane antigen is enriched in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from prostate cancer cells.
+Herein, we tested whether some of the endosomal PSMA could be transferred to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as an extracellular resource for PSMA.
+Our present data demonstrate that PSMA can be enriched in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, exhibiting a higher content of glycosylation and partial proteolysis in comparison to cellular PSMA.
+The vesicular structures of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were identified by electron microscopy, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker protein </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and tumor susceptibility gene (TSG\xc2\xa0101) were confirmed by western blot analysis.
+Using PSMA-positive LNCaP cells, the secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were collected and isolated from the cultured media.</t>
+    </r>
   </si>
   <si>
     <t>24956264</t>
   </si>
   <si>
     <t>Reproducibility and efficiency of serum-derived exosome extraction methods.</t>
   </si>
   <si>
-    <t>Exosome quality was assessed by Coomassie staining and Western blotting for CD9, LAMP2 exosomal markers and a negative marker Grp94.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> quality was assessed by Coomassie staining and Western blotting for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, LAMP2 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers and a negative marker Grp94.</t>
+    </r>
   </si>
   <si>
     <t>24976626</t>
   </si>
   <si>
     <t>Exosomal transfer from human renal proximal tubule cells to distal tubule and collecting duct cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">DESIGN AND METHODS: For RPTC-to-RPTC exosomal transfer, we utilized 5 RPTC lines producing exosomes that were fluorescently labeled with exosomal-specific markers CD63-EGFP or CD9-RFP.
-Using culture supernatant containing exosomes from 3 CD9-RFP and 2 CD63-EGFP RPTC cell lines, all 5 distal tubule cell lines and all 3 collecting duct cell lines showed exosomal uptake as measured by microplate fluorometry.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">DESIGN AND METHODS: For RPTC-to-RPTC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> transfer, we utilized 5 RPTC lines producing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that were fluorescently labeled with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-specific markers CD63-EGFP or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-RFP.
+Using culture supernatant containing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from 3 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-RFP and 2 CD63-EGFP RPTC cell lines, all 5 distal tubule cell lines and all 3 collecting duct cell lines showed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> uptake as measured by microplate fluorometry.</t>
+    </r>
   </si>
   <si>
     <t>24982349</t>
   </si>
   <si>
     <t>Isolation of prostate cancer-related exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">AR was also detected in exosomes isolated from LNCaP cells by anti-PSMA and anti-CD9 beads, showing that AR is present in prostate cancer-related exosomes.
-[...3 lines deleted...]
-The amount of CD9 in isolated exosomes was much higher in advanced and chemo-resistant prostate cancer patients than in prostate cancer patients without metastasis and healthy volunteers, indicating that patients with aggressive prostate cancer exhibit higher levels of prostate cancer-related exosomes in blood.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">AR was also detected in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from LNCaP cells by anti-PSMA and anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> beads, showing that AR is present in prostate cancer-related </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+MATERIALS AND METHODS: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were collected from prostate cancer LNCaP and PC-3 cell lines by ultracentrifugation and by using magnetic beads conjugated with anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibody and anti-prostate-specific membrane antigen (PSMA) antibody.
+Prostate cancer-related </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were also isolated from the plasma of prostate cancer patients by anti-PSMA beads.
+RESULTS: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated from LNCaP cells by ultracentrifugation, contained PSMA and androgen receptor (AR).
+The amount of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was much higher in advanced and chemo-resistant prostate cancer patients than in prostate cancer patients without metastasis and healthy volunteers, indicating that patients with aggressive prostate cancer exhibit higher levels of prostate cancer-related </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in blood.</t>
+    </r>
   </si>
   <si>
     <t>25167841</t>
   </si>
   <si>
     <t>Antibody-coupled monolithic silica microtips for highthroughput molecular profiling of circulating exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">Here we constructed anti-CD9 antibody-coupled highly porous monolithic silica microtips which allowed automated rapid and reproducible exosome extraction from multiple clinical samples.
-The mass spectrometric quantification of 1,369 exosomal proteins identified CD91 as a lung adenocarcinoma specific antigen on exosomes, which was further validated with CD9-CD91 exosome sandwich ELISA measuring 212 samples.</t>
+    <r>
+      <rPr/>
+      <t>Here we constructed anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibody-coupled highly porous monolithic silica microtips which allowed automated rapid and reproducible </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> extraction from multiple clinical samples.
+The mass spectrometric quantification of 1,369 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins identified CD91 as a lung adenocarcinoma specific antigen on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which was further validated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-CD91 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> sandwich ELISA measuring 212 samples.</t>
+    </r>
   </si>
   <si>
     <t>25214786</t>
   </si>
   <si>
     <t>In vitro evaluation of endothelial exosomes as carriers for small interfering ribonucleic acid delivery.</t>
   </si>
   <si>
-    <t>Enzyme-linked immunosorbent assay analysis confirmed the expression of two exosome markers: CD9 and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Enzyme-linked immunosorbent assay analysis confirmed the expression of two </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.</t>
+    </r>
   </si>
   <si>
     <t>25319668</t>
   </si>
   <si>
     <t>Magnetic bead-based isolation of exosomes.</t>
   </si>
   <si>
-    <t>Exosomes are here defined as extracellular vesicles (EVs) in the approximate size range of 30-100 nm in diameter, and are observed in most body fluids containing typical exosomal markers such as CD9, CD63, and CD81.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are here defined as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) in the approximate size range of 30-100 nm in diameter, and are observed in most body fluids containing typical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers such as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81.</t>
+    </r>
   </si>
   <si>
     <t>25338648</t>
   </si>
   <si>
     <t>Exosomes from breast cancer cells stimulate proliferation and inhibit apoptosis of CD133+ cancer cells in vitro.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosome uptake by CD133+ and CD133-4T1 cells was confirmed by confocal microscopy.
-The exosome-associated markers CD63, CD9 and CD81 were detected, and the size distribution and ζ potential of the exosomes were determined.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> uptake by CD133+ and CD133-4T1 cells was confirmed by confocal microscopy.
+The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81 were detected, and the size distribution and \xce\xb6 potential of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were determined.</t>
+    </r>
   </si>
   <si>
     <t>25368198</t>
   </si>
   <si>
     <t>Cells infected with herpes simplex virus 1 export to uninfected cells exosomes containing STING, viral mRNAs, and microRNAs.</t>
   </si>
   <si>
-    <t>In this report we show that STING is exported from HEp-2 cells to Vero cells along with virions, viral mRNAs, microRNAs, and the exosome marker protein CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this report we show that STING is exported from HEp-2 cells to Vero cells along with virions, viral mRNAs, microRNAs, and the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker protein </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>25473095</t>
   </si>
   <si>
     <t>Human saliva-derived exosomes: comparing methods of isolation.</t>
   </si>
   <si>
     <t>Electron microscopy and immunoelectron microscopy with anti-CD63 showed vesicular nanoparticles surrounded by bi-layered membrane, compatible with exosomes in EQ, similar to that observed with UC.</t>
   </si>
   <si>
     <t>25711438</t>
   </si>
   <si>
     <t>Vascular smooth muscle cell calcification is mediated by regulated exosome secretion.</t>
   </si>
   <si>
-    <t xml:space="preserve">In vivo, multivesicular bodies containing exosomes were observed in vessels from chronic kidney disease patients on dialysis, and CD63 was found to colocalize with calcification.
-[...1 lines deleted...]
-VSMC-derived exosomes were enriched with the tetraspanins CD9, CD63, and CD81, and their release was regulated by sphingomyelin phosphodiesterase 3.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In vivo, multivesicular bodies containing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were observed in vessels from chronic kidney disease patients on dialysis, and CD63 was found to colocalize with calcification.
+METHODS AND RESULTS: Alexa488-labeled fetuin-A was internalized by human VSMCs, trafficked via the endosomal system, and exocytosed from multivesicular bodies via </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> release.
+VSMC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were enriched with the tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81, and their release was regulated by sphingomyelin phosphodiesterase 3.</t>
+    </r>
   </si>
   <si>
     <t>25732677</t>
   </si>
   <si>
     <t>Heparanase activates the syndecan-syntenin-ALIX exosome pathway.</t>
   </si>
   <si>
     <t xml:space="preserve">Conversely, reduction of endogenous heparanase reduces the secretion of syntenin-1-containing exosomes.
 Here we investigated the role of heparanase, the only mammalian enzyme able to cleave heparan sulfate internally, in the syndecan-syntenin-ALIX exosome biogenesis pathway.
 Taken together, our findings identify heparanase as a modulator of the syndecan-syntenin-ALIX pathway, fostering endosomal membrane budding and the biogenesis of exosomes by trimming the heparan sulfate chains on syndecans.
 The ability of heparanase to stimulate exosome production depends on syntenin-1 and ALIX.
 We recently showed that the syndecan heparan sulfate proteoglycans control the biogenesis of exosomes through their interaction with syntenin-1 and the endosomal-sorting complex required for transport accessory component ALIX.</t>
   </si>
   <si>
     <t>25735706</t>
   </si>
   <si>
     <t>Exosomal proteins as potential diagnostic markers in advanced non-small cell lung carcinoma.</t>
   </si>
   <si>
-    <t>The array contained 37 antibodies targeting lung cancer-related proteins and was used to capture exosomes, which were visualised with a cocktail of biotin-conjugated CD9, CD63 and CD81 antibodies.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The array contained 37 antibodies targeting lung cancer-related proteins and was used to capture </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which were visualised with a cocktail of biotin-conjugated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 and CD81 antibodies.</t>
+    </r>
   </si>
   <si>
     <t>25833959</t>
   </si>
   <si>
     <t>Characterization of CLL exosomes reveals a distinct microRNA signature and enhanced secretion by activation of BCR signaling.</t>
   </si>
   <si>
-    <t>Our data herein demonstrate that CLL cells release significant amounts of exosomes in plasma that exhibit abundant CD37, CD9, and CD63 expression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Our data herein demonstrate that CLL cells release significant amounts of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in plasma that exhibit abundant CD37, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD63 expression.</t>
+    </r>
   </si>
   <si>
     <t>25849885</t>
   </si>
   <si>
     <t>Low pH increases the yield of exosome isolation.</t>
   </si>
   <si>
-    <t>The higher levels of exosome markers including CD9, CD63 and HSP70 were observed after incubation in an acidic environment.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The higher levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers including </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 and HSP70 were observed after incubation in an acidic environment.</t>
+    </r>
   </si>
   <si>
     <t>25997717</t>
   </si>
   <si>
     <t>Integrin β4 and vinculin contained in exosomes are potential markers for progression of prostate cancer associated with taxane-resistance.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes were also isolated from the culture medium by using anti-CD9 antibody-conjugated magnetic beads.
-[...2 lines deleted...]
-The elevation of ITGB4 and VCL was confirmed in exosomes captured by anti-CD9 antibody from the culture medium of PC-3R cells.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were also isolated from the culture medium by using anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibody-conjugated magnetic beads.
+Integrin \xce\xb24 and vinculin contained in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are potential markers for progression of prostate cancer associated with taxane-resistance.
+Our results suggest that ITGB4 and VCL in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could be useful markers for progression of prostate cancer associated with taxane-resistance, providing the basis for development of an </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-based diagnostic system.
+Proteomic analysis showed that integrin \xce\xb24 (ITGB4) and vinculin (VCL) were upregulated in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from PC-3R cells compared to PC-3 cells.
+The elevation of ITGB4 and VCL was confirmed in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> captured by anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibody from the culture medium of PC-3R cells.</t>
+    </r>
   </si>
   <si>
     <t>26109643</t>
   </si>
   <si>
     <t>Bacterial Membrane Vesicles Mediate the Release of Mycobacterium tuberculosis Lipoglycans and Lipoproteins from Infected Macrophages.</t>
   </si>
   <si>
-    <t>However, our studies revealed that extracellular vesicles released from infected macrophages include two distinct, largely nonoverlapping populations: one containing host cell markers of exosomes (CD9, CD63) and the other containing M. tuberculosis molecules (lipoglycans, lipoproteins).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">However, our studies revealed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> released from infected macrophages include two distinct, largely nonoverlapping populations: one containing host cell markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63) and the other containing M. tuberculosis molecules (lipoglycans, lipoproteins).</t>
+    </r>
   </si>
   <si>
     <t>26139298</t>
   </si>
   <si>
     <t>Immuno-based detection of extracellular vesicles in urine as diagnostic marker for prostate cancer.</t>
   </si>
   <si>
-    <t>After application of exosomes, Europium-labeled detection antibodies (CD9 or CD63) were added.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">After application of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, Europium-labeled detection antibodies (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> or CD63) were added.</t>
+    </r>
   </si>
   <si>
     <t>26447809</t>
   </si>
   <si>
     <t>Extracellular Vesicles from Caveolin-Enriched Microdomains Regulate Hyaluronan-Mediated Sustained Vascular Integrity.</t>
   </si>
   <si>
-    <t>Our results indicate that long-term (6-24 hours) exposure of HMW-HA induced release of a novel type of extracellular vesicle from HLMVEC called enlargeosomes (characterized by AHNAK expression) while LMW-HA long-term exposure promoted release of exosomes (characterized by CD9, CD63, and CD81 expression).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from Caveolin-Enriched Microdomains Regulate Hyaluronan-Mediated Sustained Vascular Integrity.
+Our results indicate that long-term (6-24 hours) exposure of HMW-HA induced release of a novel type of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from HLMVEC called enlargeosomes (characterized by AHNAK expression) while LMW-HA long-term exposure promoted release of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (characterized by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81 expression).</t>
+    </r>
   </si>
   <si>
     <t>26452221</t>
   </si>
   <si>
     <t>Tumor-derived exosomes in cancer progression and treatment failure.</t>
   </si>
   <si>
-    <t>Exosomes have diameter within the range of 30-100nm and spherical to cup-shaped nanoparticles with specific surface molecular characteristics, such as CD9 and CD63.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> have diameter within the range of 30-100nm and spherical to cup-shaped nanoparticles with specific surface molecular characteristics, such as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.</t>
+    </r>
   </si>
   <si>
     <t>26709901</t>
   </si>
   <si>
     <t>Uterosomes: Exosomal cargo during the estrus cycle and interaction with sperm.</t>
   </si>
   <si>
-    <t>These extracellular vesicles (EVs), varying in sizes, fit the classification of exosomes and microvesicles on the basis of size, the presence of the CD9 biochemical marker, and lateral orientation of the membrane.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">These </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">), varying in sizes, fit the classification of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microvesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on the basis of size, the presence of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biochemical marker, and lateral orientation of the membrane.</t>
+    </r>
   </si>
   <si>
     <t>26780239</t>
   </si>
   <si>
     <t>Isolation of Exosomes from the Plasma of HIV-1 Positive Individuals.</t>
   </si>
   <si>
-    <t>Exosomes were identified on the basis of exosome markers acetylcholinesterase (AChE), and the CD9, CD63, and CD45 antigens.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were identified on the basis of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers acetylcholinesterase (AChE), and the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD45 antigens.</t>
+    </r>
   </si>
   <si>
     <t>26973197</t>
   </si>
   <si>
     <t>[Characteristics of exosomes andmicroparticles discovered in human tears].</t>
   </si>
   <si>
-    <t>The "pellets" obtained after ultracentrifugation, contained microparticles (17%), spherical and cup-shaped EVs (40-100 nm, 83%), which were positive for CD63, CD9 and CD24 receptors (specific markers of exosomes).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The "pellets" obtained after ultracentrifugation, contained </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microparticles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (17%), spherical and cup-shaped </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (40-100 nm, 83%), which were positive for CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD24 receptors (specific markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>27048572</t>
   </si>
   <si>
     <t>Extracellular vesicles during Herpes Simplex Virus type 1 infection: an inquire.</t>
   </si>
   <si>
-    <t>The thesis of this article is that: a) during HSV-1 infection vesicles are delivered from infected to uninfected cells that influence the infection; b) the cargo of these vesicles consists of viral and host transcripts (mRNAs, miRNAs and non-coding RNAs) and proteins including innate immune components, such as STING; and c) the viral vesicles carry the tetraspanins CD9, CD63 and CD81, which are considered as markers of exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The thesis of this article is that: a) during HSV-1 infection vesicles are delivered from infected to uninfected cells that influence the infection; b) the cargo of these vesicles consists of viral and host transcripts (mRNAs, miRNAs and non-coding RNAs) and proteins including innate immune components, such as STING; and c) the viral vesicles carry the tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63 and CD81, which are considered as markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>27317346</t>
   </si>
   <si>
     <t>Exosome-like vesicles in uterine aspirates: a comparison of ultracentrifugation-based isolation protocols.</t>
   </si>
   <si>
-    <t>However, the Standard procedure was the best performing protocol to isolate exosome-like vesicles from uterine aspirates: nanoparticle tracking analysis revealed a higher concentration of vesicles with a mode of 135 ± 5 nm, and immunoblot showed a higher expression of exosome-related markers (CD9, CD63, and CD81) thus verifying an enrichment in this type of vesicles.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">However, the Standard procedure was the best performing protocol to isolate </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-like vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from uterine aspirates: nanoparticle tracking analysis revealed a higher concentration of vesicles with a mode of 135\xc2\xa0\xc2\xb1\xc2\xa05\xc2\xa0nm, and immunoblot showed a higher expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-related markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81) thus verifying an enrichment in this type of vesicles.</t>
+    </r>
   </si>
   <si>
     <t>27329675</t>
   </si>
   <si>
     <t>Rab35 GTPase: A Central Regulator of Phosphoinositides and F-actin in Endocytic Recycling and Beyond.</t>
   </si>
   <si>
     <t>Since then, Rab35 has become one of the most studied Rabs involved in a growing number of cellular functions, including endosomal trafficking, exosome release, phagocytosis, cell migration, immunological synapse formation and neurite outgrowth.</t>
   </si>
   <si>
     <t>27333275</t>
   </si>
   <si>
     <t>Amnion-Epithelial-Cell-Derived Exosomes Demonstrate Physiologic State of Cell under Oxidative Stress.</t>
   </si>
   <si>
-    <t xml:space="preserve">Both growth conditions (normal and oxidative stress induced) produced cup shaped exosomes of around 50 nm, expressed exosomes enriched markers, such as CD9, CD63, CD81 and HSC70, embryonic stem cell marker Nanog, and contained similar amounts of cell free AEC DNA.
-[...2 lines deleted...]
-Using confocal microscopy, the colocalization of histone (H) 3, heat shock protein (HSP) 70 and activated form of pro-senescence and term parturition associated marker p38 mitogen activated protein kinase (MAPK) (P-p38 MAPK) co-localized with exosome enrich marker CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Both growth conditions (normal and oxidative stress induced) produced cup shaped </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of around 50 nm, expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> enriched markers, such as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, CD81 and HSC70, embryonic stem cell marker Nanog, and contained similar amounts of cell free AEC DNA.
+HSP70 and P-p38 MAPK were significantly higher in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from AEC grown under oxidative stress conditions than standard conditions (p&lt;0.05).
+This study determined AEC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> characteristics and their cargo reflected the physiologic status of the cell of origin and suggests that AEC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> p38 MAPK plays a major role in determining the fate of pregnancy.
+Using confocal microscopy, the colocalization of histone (H) 3, heat shock protein (HSP) 70 and activated form of pro-senescence and term parturition associated marker p38 mitogen activated protein kinase (MAPK) (P-p38 MAPK) co-localized with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> enrich marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>27336721</t>
   </si>
   <si>
     <t>Cardiac progenitor cell-derived exosomes prevent cardiomyocytes apoptosis through exosomal miR-21 by targeting PDCD4.</t>
   </si>
   <si>
-    <t>Sca1(+)CPCs-derived exosomes were purified from conditional medium, and identified by nanoparticle trafficking analysis (NTA), transmission electron microscopy and western blotting using CD63, CD9 and Alix as markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Sca1(+)CPCs-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were purified from conditional medium, and identified by nanoparticle trafficking analysis (NTA), transmission electron microscopy and western blotting using CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and Alix as markers.</t>
+    </r>
   </si>
   <si>
     <t>27343445</t>
   </si>
   <si>
     <t>Exosomal Proteins as Diagnostic Biomarkers in Lung Cancer.</t>
   </si>
   <si>
-    <t>Subsequently, a cocktail of biotin-conjugated CD9, CD81, and CD63 antibodies was used to detect and visualize captured exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Subsequently, a cocktail of biotin-conjugated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD81, and CD63 antibodies was used to detect and visualize captured </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>27345057</t>
   </si>
   <si>
     <t>Identification and characterization of EGF receptor in individual exosomes by fluorescence-activated vesicle sorting.</t>
   </si>
   <si>
-    <t xml:space="preserve">EGFR and the exosomal marker, CD9, were detected on individual DiFi exosomes by FAVS; moreover, both markers were identified by high-resolution stochastic optical reconstruction microscopy on individual, approximately 100 nm vesicles from flow-sorted EGFR/CD9 double-positive exosomes.
-[...3 lines deleted...]
-We propose that FAVS may be a useful tool to monitor EGFR and AREG in circulating exosomes from individuals with colorectal cancer and possibly other solid tumours.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">EGFR and the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, were detected on individual DiFi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by FAVS; moreover, both markers were identified by high-resolution stochastic optical reconstruction microscopy on individual, approximately 100 nm vesicles from flow-sorted EGFR/</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> double-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Identification and characterization of EGF receptor in individual </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by fluorescence-activated vesicle sorting.
+Multicolour FAVS was used to simultaneously identify </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, EGFR and an EGFR ligand, amphiregulin (AREG), on human plasma-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from 3 normal individuals.
+Using human antigen-specific antibodies, FAVS was able to detect human EGFR and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from the plasma of athymic nude mice bearing DiFi tumour xenografts.
+We present evidence that the activation state of EGFR can be assessed in DiFi-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> using a monoclonal antibody (mAb) that recognizes "conformationally active" EGFR (mAb 806).
+We propose that FAVS may be a useful tool to monitor EGFR and AREG in circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from individuals with colorectal cancer and possibly other solid tumours.</t>
+    </r>
   </si>
   <si>
     <t>27356893</t>
   </si>
   <si>
     <t>Proteomic Analysis of Exosomes and Exosome-Free Conditioned Media From Human Osteosarcoma Cell Lines Reveals Secretion of Proteins Related to Tumor Progression.</t>
   </si>
   <si>
-    <t>Exosome isolation was validated by transmission electron microscopy (TEM) and immuno-blotting for characteristic biomarkers (CD63, CD9, and CD81).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolation was validated by transmission electron microscopy (TEM) and immuno-blotting for characteristic biomarkers (CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD81).</t>
+    </r>
   </si>
   <si>
     <t>27379194</t>
   </si>
   <si>
     <t>FRTL-5 Rat Thyroid Cells Release Thyroglobulin Sequestered in Exosomes: A Possible Novel Mechanism for Thyroglobulin Processing in the Thyroid.</t>
   </si>
   <si>
-    <t>Transmission electron microscopy and Western blotting for CD9 indicated the presence of exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Transmission electron microscopy and Western blotting for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> indicated the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>27443953</t>
   </si>
   <si>
     <t>Altered expression of CD63 and exosomes in scleroderma dermal fibroblasts.</t>
   </si>
   <si>
-    <t>The expression of common markers for exosomes (CD63, CD9, and CD81) and type I collagen were examined with real-time PCR, immunohistochemical analysis, ELISA, immunoblotting, and flow cytometry.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Altered expression of CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in scleroderma dermal fibroblasts.
+The expression of common markers for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD81) and type I collagen were examined with real-time PCR, immunohistochemical analysis, ELISA, immunoblotting, and flow cytometry.</t>
+    </r>
   </si>
   <si>
     <t>27460850</t>
   </si>
   <si>
     <t>Mesenchymal Stem Cell-Derived Exosomes Promote Fracture Healing in a Mouse Model.</t>
   </si>
   <si>
-    <t xml:space="preserve">This study evaluated the role of exosomes isolated from mesenchymal stem cell (MSC)-conditioned medium (MSC-CM) in the fracture-healing process of CD9 ©AlphaMed Press.
-To address this, we used radiologic imaging, histological examination, and immunohistochemical analysis to evaluate the role of exosomes isolated from MSC-conditioned medium (CM) in the healing process in a femur fracture model of CD9 This work focuses on exosomes, which are extracellular vesicles, as a novel additional modulator of cell-to-cell communication.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">This study evaluated the role of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from mesenchymal stem cell (MSC)-conditioned medium (MSC-CM) in the fracture-healing process of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> \xc2\xa9AlphaMed Press. 
+To address this, we used radiologic imaging, histological examination, and immunohistochemical analysis to evaluate the role of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from MSC-conditioned medium (CM) in the healing process in a femur fracture model of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> This work focuses on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which are </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, as a novel additional modulator of cell-to-cell communication.</t>
+    </r>
   </si>
   <si>
     <t>27464736</t>
   </si>
   <si>
     <t>Real time and label free profiling of clinically relevant exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">Our approach utilises a Surface Plasmon Resonance (SPR) platform to quantify the proportion of CREs in a two-step strategy that involves (i) initial isolation of bulk exosome population using tetraspanin biomarkers (i.e., CD9, CD63), and (ii) subsequent detection of CREs within the captured bulk exosomes using tumor-specific markers (e.g., human epidermal growth factor receptor 2 (HER2)).
-[...1 lines deleted...]
-We demonstrate the isolation of bulk exosome population and detection of as low as 10% HER2(+) exosomes from samples containing designated proportions of HER2(+) BT474 and HER2(-) MDA-MB-231 cell derived exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Our approach utilises a Surface Plasmon Resonance (SPR) platform to quantify the proportion of CREs in a two-step strategy that involves (i) initial isolation of bulk </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> population using tetraspanin biomarkers (i.e., </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63), and (ii) subsequent detection of CREs within the captured bulk </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> using tumor-specific markers (e.g., human epidermal growth factor receptor 2 (HER2)).
+We also demonstrate the successful isolation of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from a small cohort of breast cancer patient samples and identified that approximately 14-35% of their bulk population express HER2. 
+We demonstrate the isolation of bulk </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> population and detection of as low as 10% HER2(+) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from samples containing designated proportions of HER2(+) BT474 and HER2(-) MDA-MB-231 cell derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>27536982</t>
   </si>
   <si>
     <t>Human vaginal fluid contains exosomes that have an inhibitory effect on an early step of the HIV-1 life cycle.</t>
   </si>
   <si>
-    <t>Vaginal fluid contains exosomes expressing CD9, CD63, and CD81 exosomal markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Vaginal fluid contains </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and CD81 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers.</t>
+    </r>
   </si>
   <si>
     <t>27542209</t>
   </si>
   <si>
     <t>Boar seminal plasma exosomes maintain sperm function by infiltrating into the sperm membrane.</t>
   </si>
   <si>
-    <t>Boar seminal plasma exosomes had typical nano-structure morphology as measured by scanning electron microscopy (SEM) and molecular markers such as AWN, CD9 and CD63 by western blot analysis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Boar seminal plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> had typical nano-structure morphology as measured by scanning electron microscopy (SEM) and molecular markers such as AWN, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 by western blot analysis.</t>
+    </r>
   </si>
   <si>
     <t>27564521</t>
   </si>
   <si>
     <t>Concomitant Evaluation of a Panel of Exosome Proteins and MiRs for Qualification of Cultured Human Corneal Endothelial Cells.</t>
   </si>
   <si>
     <t>Cultured HCECs sharing a CD44- phenotype of matured HCECs may be discriminated by measuring the amount of miRNAs or exosome in CS.</t>
   </si>
   <si>
     <t>27569704</t>
   </si>
   <si>
     <t>Extracellular vesicles in human follicular fluid do not promote coagulation.</t>
   </si>
   <si>
-    <t>The presence of extracellular vesicles, especially CD9-positive extracellular vesicles in follicular fluid, was proven.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, especially </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in follicular fluid, was proven.</t>
+    </r>
   </si>
   <si>
     <t>27592404</t>
   </si>
   <si>
     <t>Hepatoprotective effect of exosomes from human-induced pluripotent stem cell-derived mesenchymal stromal cells against hepatic ischemia-reperfusion injury in rats.</t>
   </si>
   <si>
     <t>Inflammatory markers, such as tumor necrosis factor (TNF)-α, interleukin (IL)-6 and high mobility group box 1 (HMGB1), were significantly reduced after administration of hiPSC-MSCs-Exo, which suggests that the exosomes have a role in suppressing the inflammatory response.</t>
   </si>
   <si>
     <t>27716356</t>
   </si>
   <si>
     <t>Exosomes derived from HCC cells induce sorafenib resistance in hepatocellular carcinoma both in vivo and in vitro.</t>
   </si>
   <si>
-    <t>Exosomes derived from HCC cells were of the expected size and expressed the exosomal markers CD9 and CD63.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from HCC cells were of the expected size and expressed the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.</t>
+    </r>
   </si>
   <si>
     <t>27734678</t>
   </si>
   <si>
     <t>Electrochemical Sandwich Immunosensor for Determination of Exosomes Based on Surface Marker-Mediated Signal Amplification.</t>
   </si>
   <si>
-    <t>This was achieved by immobilizing rabbit antihuman CD9 antibodies on gold substrates and using monoclonal antibodies against CD9 for detection of captured exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">This was achieved by immobilizing rabbit antihuman </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibodies on gold substrates and using monoclonal antibodies against </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> for detection of captured </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>27856179</t>
   </si>
   <si>
     <t>Exosomal proteins as prognostic biomarkers in non-small cell lung cancer.</t>
   </si>
   <si>
-    <t>Exosomes from plasma of 276 NSCLC patients were phenotyped using the Extracellular Vesicle Array; 49 antibodies captured the proteins on the exosomes, and a cocktail of biotin-conjugated antibodies binding the general exosome markers CD9, CD81 and CD63 was used to visualise the captured exosomes.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from plasma of 276 NSCLC patients were phenotyped using the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Array; 49 antibodies captured the proteins on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and a cocktail of biotin-conjugated antibodies binding the general </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD81 and CD63 was used to visualise the captured </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>28025988</t>
   </si>
   <si>
     <t>Charge-based precipitation of extracellular vesicles.</t>
   </si>
   <si>
-    <t>By electron microscopy the size of EVs was similar after both methods were used, and the expression of CD63, CD9 and CD81 exosomal markers in the P/PEG‑precipitated EVs indicated an enrichment in exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">By electron microscopy the size of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was similar after both methods were used, and the expression of CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers in the P/PEG\xe2\x80\x91precipitated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> indicated an enrichment in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>28074869</t>
   </si>
   <si>
     <t>Urinary exosome-derived microRNAs reflecting the changes of renal function and histopathology in dogs.</t>
   </si>
   <si>
-    <t>We confirmed the appearance of UExo having irregular globe-shapes in a dog by immunoblot detection of the exosome markers, TSG101 and CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We confirmed the appearance of UExo having irregular globe-shapes in a dog by immunoblot detection of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, TSG101 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>28105054</t>
   </si>
   <si>
     <t>Exosomes from Human Umbilical Cord Mesenchymal Stem Cells: Identification, Purification, and Biological Characteristics.</t>
   </si>
   <si>
-    <t>Results showed that exosomes derived from hucMSC were 40~100 nm and CD9 and CD81 positive.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Results showed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from hucMSC were 40~100\xe2\x80\x89nm and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81 positive.</t>
+    </r>
   </si>
   <si>
     <t>28114422</t>
   </si>
   <si>
     <t>A Comparative Study of Serum Exosome Isolation Using Differential Ultracentrifugation and Three Commercial Reagents.</t>
   </si>
   <si>
-    <t>The isolated exosomes were characterized based upon size, quantity, zeta potential, CD63 and CD9 protein expression, and exosomal RNA (exRNA) quality and quantity using several complementary methods: nanoparticle tracking analysis (NTA) with ZetaView, western blot, transmission electron microscopy (TEM), the Agilent Bioanalyzer system, and droplet digital PCR (ddPCR).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were characterized based upon size, quantity, zeta potential, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein expression, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> RNA (exRNA) quality and quantity using several complementary methods: nanoparticle tracking analysis (NTA) with ZetaView, western blot, transmission electron microscopy (TEM), the Agilent Bioanalyzer system, and droplet digital PCR (ddPCR).</t>
+    </r>
   </si>
   <si>
     <t>28160564</t>
   </si>
   <si>
     <t>MiR-21-5p in urinary extracellular vesicles is a novel biomarker of urothelial carcinoma.</t>
   </si>
   <si>
-    <t>To normalize the microRNA expression level in extracellular vesicles, we examined the following in extracellular vesicles: protein concentration, CD9 intensity, amounts of whole miRNAs, RNA U6B small nuclear expression and the creatinine concentration of original urine correlating with the counts of extracted extracellular vesicles measured by the NanoSight™ system.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">To normalize the microRNA expression level in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, we examined the following in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">: protein concentration, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> intensity, amounts of whole miRNAs, RNA U6B small nuclear expression and the creatinine concentration of original urine correlating with the counts of extracted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> measured by the NanoSight\xe2\x84\xa2 system.</t>
+    </r>
   </si>
   <si>
     <t>28251957</t>
   </si>
   <si>
     <t>[Contamination of exosome preparations, isolated from biological fluids].</t>
   </si>
   <si>
-    <t>All exosome preparations (over 200) contained exosomes, which were identified by immuno-electron microscopy using antibodies to tetraspanins CD63 or CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">All </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> preparations (over 200) contained </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which were identified by immuno-electron microscopy using antibodies to tetraspanins CD63 or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>28345878</t>
   </si>
   <si>
     <t>Multispectral Optical Tweezers for Biochemical Fingerprinting of CD9-Positive Exosome Subpopulations.</t>
   </si>
   <si>
-    <t xml:space="preserve">For exosomes isolated by ultracentrifugation, we use MS-OTs to interrogate the CD9-positive subpopulations via antibody fluorescence labeling and Raman spectra measurement.
-We report that the CD9-positive exosome subset exhibits reduced component concentration per vesicle and reduced chemical heterogeneity compared to the total purified EV population.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">For </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated by ultracentrifugation, we use MS-OTs to interrogate the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive subpopulations via antibody fluorescence labeling and Raman spectra measurement.
+Multispectral Optical Tweezers for Biochemical Fingerprinting of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-Positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Subpopulations.
+We report that the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> subset exhibits reduced component concentration per vesicle and reduced chemical heterogeneity compared to the total purified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> population.</t>
+    </r>
   </si>
   <si>
     <t>28346015</t>
   </si>
   <si>
     <t>The role of exosomes derived from cerebrospinal fluid of spinal cord injury in neuron proliferation in vitro.</t>
   </si>
   <si>
-    <t>The results demonstrated these exosomes all expressed CD9, CD63, CD81, Alix and Tsg101; however, only exosomes derived from cerebrospinal fluid of SCI could promote proliferation of neuron via ERK signaling pathway, and decrease cell apoptosis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The results demonstrated these </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> all expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, CD81, Alix and Tsg101; however, only </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from cerebrospinal fluid of SCI could promote proliferation of neuron via ERK signaling pathway, and decrease cell apoptosis.</t>
+    </r>
   </si>
   <si>
     <t>28350875</t>
   </si>
   <si>
     <t>Effects of embryo-derived exosomes on the development of bovine cloned embryos.</t>
   </si>
   <si>
-    <t>Exosomes were successfully isolated through differential centrifugation and identified by both electron microscopy and immunostaining against exosomal membrane marker CD9.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were successfully isolated through differential centrifugation and identified by both electron microscopy and immunostaining against </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> membrane marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>28360912</t>
   </si>
   <si>
     <t>Exosomes Isolated from Ascites of T-Cell Lymphoma-Bearing Mice Expressing Surface CD24 and HSP-90 Induce a Tumor-Specific Immune Response.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>28414289</t>
   </si>
   <si>
     <t>[Isolation and characterization of exosomes from blood plasma of breast cancer and colorectal cancer patients].</t>
   </si>
   <si>
-    <t>We found the presence of the universal markers CD9, CD24 and CD81 on exosomes isolated from blood plasma that can be used to their routine typing.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We found the presence of the universal markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD24 and CD81 on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from blood plasma that can be used to their routine typing.</t>
+    </r>
   </si>
   <si>
     <t>28469780</t>
   </si>
   <si>
     <t>The relationship between amniotic fluid miRNAs and congenital obstructive nephropathy.</t>
   </si>
   <si>
-    <t>Amniotic fluid exosomes were identified based on CD24 and CD9 expression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Amniotic fluid </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were identified based on CD24 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression.</t>
+    </r>
   </si>
   <si>
     <t>28476099</t>
   </si>
   <si>
     <t>Gamma-glutamyltransferase activity in exosomes as a potential marker for prostate cancer.</t>
   </si>
   <si>
-    <t xml:space="preserve">Density gradient centrifugation revealed the co-presence of GGT1 subunits with CD9 in exosomes isolated by differential centrifugation from human serum.
-[...2 lines deleted...]
-The levels of both GGT1 large and small subunits were elevated in exosomes isolated from C4-2 and C4-2B cells by differential centrifugation and by immunocapture with anti-CD9 or -prostate-specific membrane antigen (PSMA) antibody.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Density gradient centrifugation revealed the co-presence of GGT1 subunits with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated by differential centrifugation from human serum.
+In cell lysates and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, GGT1 expression correlated with GGT activity.
+Since GGT activity correlated with GGT1 expression in serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated by differential centrifugation, we measured serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> GGT activity in patients.
+The levels of both GGT1 large and small subunits were elevated in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from C4-2 and C4-2B cells by differential centrifugation and by immunocapture with anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> or -prostate-specific membrane antigen (PSMA) antibody.</t>
+    </r>
   </si>
   <si>
     <t>28476471</t>
   </si>
   <si>
     <t>Elevated levels of circulating exosome in COPD patients are associated with systemic inflammation.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes in plasma were isolated by precipitation-based method, and quantified using a CD9 expression based enzyme-linked immunosorbent assay (ELISA).
-The level of exosome correlated with the levels of CRP, sTNFR1 and IL-6 in plasma.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in plasma were isolated by precipitation-based method, and quantified using a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression based enzyme-linked immunosorbent assay (ELISA).
+The level of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> correlated with the levels of CRP, sTNFR1 and IL-6 in plasma.</t>
+    </r>
   </si>
   <si>
     <t>28534915</t>
   </si>
   <si>
     <t>Quantum dot-based sensitive detection of disease specific exosome in serum.</t>
   </si>
   <si>
-    <t>The assay involves three subsequent steps where bulk exosome populations are initially magnetically captured on magnetic beads by a generic tetraspanin antibody (e.g., CD9 or CD63) followed by the identification of disease-specific exosomes using cancer-related.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The assay involves three subsequent steps where bulk </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> populations are initially magnetically captured on magnetic beads by a generic tetraspanin antibody (e.g., </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> or CD63) followed by the identification of disease-specific </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> using cancer-related.</t>
+    </r>
   </si>
   <si>
     <t>28542562</t>
   </si>
   <si>
     <t>Identification and characteristics of extracellular vesicles from bovine blastocysts produced in vitro.</t>
   </si>
   <si>
-    <t>Flow cytometry analysis allowed identifying CD63 and CD9 proteins as exosome markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Flow cytometry analysis allowed identifying CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers.</t>
+    </r>
   </si>
   <si>
     <t>28629620</t>
   </si>
   <si>
     <t>Effects of Inhibiting VPS4 Support a General Role for ESCRTs in Extracellular Vesicle Biogenesis.</t>
   </si>
   <si>
     <t>Taken together, our data indicate that VPS4 activity is important for generating exosomes and ectosomes, thereby generally implicating the ESCRT machinery in EV biogenesis.</t>
   </si>
   <si>
     <t>28701751</t>
   </si>
   <si>
     <t>Secretome of in vitro cultured human embryos contains extracellular vesicles that are uptaken by the maternal side.</t>
   </si>
   <si>
-    <t>Here we demonstrate for the first time that conditioned media from non-manipulated human embryos cultured in vitro for 3 days or up to the blastocyst stage contain extracellular vesicles (EVs) with a diameter of 50 to 200 nm and bearing the traditional microvesicle and exosome marker proteins CD63, CD9 and ALIX.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Here we demonstrate for the first time that conditioned media from non-manipulated human embryos cultured in vitro for 3 days or up to the blastocyst stage contain </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) with a diameter of 50 to 200\xe2\x80\x89nm and bearing the traditional </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microvesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and ALIX.</t>
+    </r>
   </si>
   <si>
     <t>28740388</t>
   </si>
   <si>
     <t>Role of TIM-4 in exosome-dependent entry of HIV-1 into human immune cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">The size and concentration of purified exosomes were measured by nanoparticle tracking, while Western blotting confirmed the presence of the exosomal-associated proteins CD9 and CD63, clathrin, and T cell immunoglobulin and mucin proteins (TIMs).
-This mechanism is supported by our findings that exosomes from multiple sources increased HIV-1 entry into T cells and macrophages, and viral entry was potently blocked with anti-TIM-4 antibodies.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Role of TIM-4 in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-dependent entry of HIV-1 into human immune cells.
+The size and concentration of purified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were measured by nanoparticle tracking, while Western blotting confirmed the presence of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-associated proteins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63, clathrin, and T cell immunoglobulin and mucin proteins (TIMs).
+This mechanism is supported by our findings that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from multiple sources increased HIV-1 entry into T cells and macrophages, and viral entry was potently blocked with anti-TIM-4 antibodies.</t>
+    </r>
   </si>
   <si>
     <t>28823103</t>
   </si>
   <si>
     <t>Bariatric Surgery Is Accompanied by Changes in Extracellular Vesicle-Associated and Plasma Fatty Acid Binding Protein 4.</t>
   </si>
   <si>
-    <t>EV origin (CD9: exosome; CD41: platelet; CD235a: erythrocyte; CD11b: leukocyte; CD144: endothelial), cytokine (interferon γ, interleukin-6, TNF-α) and adipocyte marker (adiponectin, FABP4, PPARγ) expression was measured by time-resolved fluorescence immunoassay.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> origin (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>; CD41: platelet; CD235a: erythrocyte; CD11b: leukocyte; CD144: endothelial), cytokine (interferon \xce\xb3, interleukin-6, TNF-\xce\xb1) and adipocyte marker (adiponectin, FABP4, PPAR\xce\xb3) expression was measured by time-resolved fluorescence immunoassay.</t>
+    </r>
   </si>
   <si>
     <t>28847700</t>
   </si>
   <si>
     <t>The HBx gene of hepatitis B virus can influence hepatic microenvironment via exosomes by transferring its mRNA and protein.</t>
   </si>
   <si>
-    <t xml:space="preserve">Here, we show that HBx can tweak the exosome biogenesis machinery both by enhancing neutral sphingomyelinase2 activity as well as by interacting with exosomal biomarkers such as neutral sphingomyelinase2, CD9 and CD81.
-The nano particle tracking analysis revealed enhanced secretion of exosomes by the HBx-expressing cells while confocal studies confirmed the co-localization of HBx with CD9 and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Here, we show that HBx can tweak the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biogenesis machinery both by enhancing neutral sphingomyelinase2 activity as well as by interacting with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biomarkers such as neutral sphingomyelinase2, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81.
+The nano particle tracking analysis revealed enhanced secretion of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by the HBx-expressing cells while confocal studies confirmed the co-localization of HBx with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.</t>
+    </r>
   </si>
   <si>
     <t>28850588</t>
   </si>
   <si>
     <t>New evidence that a large proportion of human blood plasma cell-free DNA is localized in exosomes.</t>
   </si>
   <si>
-    <t>A large proportion of extracellular vesicles isolated from plasma were identified as exosomes using a fluorescence probe specific for exosomes and three protein markers, Hsp70, CD9 and CD63, that are commonly used to identify exosome fraction.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A large proportion of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from plasma were identified as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> using a fluorescence probe specific for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and three protein markers, Hsp70, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63, that are commonly used to identify </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> fraction.</t>
+    </r>
   </si>
   <si>
     <t>28878075</t>
   </si>
   <si>
     <t>Characterization of the Quasi-Enveloped Hepatitis E Virus Particles Released by the Cellular Exosomal Pathway.</t>
   </si>
   <si>
-    <t>Purified CD63-, CD9-, or CD81-positive exosomes derived from the culture supernatants of HEV-infected cells that had been cultivated in serum-free medium were found to contain HEV RNA and the viral capsid (ORF2) and ORF3 proteins, as determined by reverse transcription-PCR (RT-PCR) and Western blotting, respectively.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Purified CD63-, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-, or CD81-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the culture supernatants of HEV-infected cells that had been cultivated in serum-free medium were found to contain HEV RNA and the viral capsid (ORF2) and ORF3 proteins, as determined by reverse transcription-PCR (RT-PCR) and Western blotting, respectively.</t>
+    </r>
   </si>
   <si>
     <t>28881726</t>
   </si>
   <si>
     <t>Modulation of paracrine signaling by CD9 positive small extracellular vesicles mediates cellular growth of androgen deprived prostate cancer.</t>
   </si>
   <si>
-    <t>Herein, we identify the secretion of CD9 positive extracellular vesicles (EV) by LNCaP and DUCaP PCa cells in response to dihydrotestosterone (DHT) and use nano-LC-MS/MS to identify the proteins present in these EV.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Herein, we identify the secretion of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) by LNCaP and DUCaP PCa cells in response to dihydrotestosterone (DHT) and use nano-LC-MS/MS to identify the proteins present in these </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Modulation of paracrine signaling by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> mediates cellular growth of androgen deprived prostate cancer.</t>
+    </r>
   </si>
   <si>
     <t>29116068</t>
   </si>
   <si>
     <t>[Hydrogel microchip as a tool for studying exosomes in human serum].</t>
   </si>
   <si>
     <t>Biochip-guided immunofluorescent analysis of the exosomes has made it possible for us to detect the A33 antigen and CD147 in the serum sample of the colorectal cancer patient with normal levels of CEA and CA19-9.</t>
   </si>
   <si>
     <t>29221804</t>
   </si>
   <si>
     <t>The Impact of the CD9 Tetraspanin on Lentivirus Infectivity and Exosome Secretion.</t>
   </si>
   <si>
-    <t xml:space="preserve">Here, we introduce new insights into the generation of lentiviral vectors with improved performance by utilizing producer cells with increased production rates of extracellular vesicles through CD9 overexpression.
-[...2 lines deleted...]
-Our findings indicate an important role of CD9 for lentiviral vector and exosome biogenesis and point out a remarkable function of this tetraspanin in membrane fusion, viral infectivity, and exosome-mediated horizontal information transfer.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Here, we introduce new insights into the generation of lentiviral vectors with improved performance by utilizing producer cells with increased production rates of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> through </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> overexpression.
+In particular, enhanced levels of the tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> result in significantly increased numbers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-like features that were secreted from four different human cell lines.
+Intriguingly, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and their biogenesis route display similarities to lentivirus and we examined the impact of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression on release and infectivity of recombinant lentiviral vectors.
+Our findings indicate an important role of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> for lentiviral vector and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biogenesis and point out a remarkable function of this tetraspanin in membrane fusion, viral infectivity, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-mediated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> horizontal information transfer.
+The Impact of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Tetraspanin on Lentivirus Infectivity and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Secretion.</t>
+    </r>
   </si>
   <si>
     <t>29336475</t>
   </si>
   <si>
     <t>Exosomes originating from MSCs stimulated with TGF-β and IFN-γ promote Treg differentiation.</t>
   </si>
   <si>
-    <t xml:space="preserve">At the same time, the TGF-β, IFN-γ, IDO, and IL-10 content in exosomes was detected, and the influence of exosmes from defferent groups on the induction of mononuclear cell transformation into Tregs was analyzed via FCM.
-[...1 lines deleted...]
-Our results show that the TGF-β combined with IFN-γ exosome group more effectively promoted the transformation of mononuclear cells to Tregs, and the analysis showed that IDO may play an important role.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">At the same time, the TGF-\xce\xb2, IFN-\xce\xb3, IDO, and IL-10 content in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was detected, and the influence of exosmes from defferent groups on the induction of mononuclear cell transformation into Tregs was analyzed via FCM.
+Common </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, such as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and CD81, were detected and analyzed by FCM.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> originating from MSCs stimulated with TGF-\xce\xb2 and IFN-\xce\xb3 promote Treg differentiation.
+Our results show that the TGF-\xce\xb2 combined with IFN-\xce\xb3 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> group more effectively promoted the transformation of mononuclear cells to Tregs, and the analysis showed that IDO may play an important role.</t>
+    </r>
   </si>
   <si>
     <t>29468680</t>
   </si>
   <si>
     <t>Proinflammatory role of blister fluid-derived exosomes in bullous pemphigoid.</t>
   </si>
   <si>
-    <t xml:space="preserve">Furthermore, CD63 was localized mostly to keratinocytes and infiltrative granulocytes in skin lesions, suggesting that these cells were the possible sources of exosomes in blister fluid.
-We found that exosomes isolated from blister fluids of patients with bullous pemphigoid showed the expected size and expressed the marker proteins CD63, CD81, and CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Furthermore, CD63 was localized mostly to keratinocytes and infiltrative granulocytes in skin lesions, suggesting that these cells were the possible sources of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in blister fluid.
+We found that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from blister fluids of patients with bullous pemphigoid showed the expected size and expressed the marker proteins CD63, CD81, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>29518183</t>
   </si>
   <si>
     <t>Cardioprotection by cardiac progenitor cell-secreted exosomes: role of pregnancy-associated plasma protein-A.</t>
   </si>
   <si>
-    <t xml:space="preserve">PAPP-A knockdown prevented CPC exosome-mediated cardioprotection both in vitro and in vivo.
-[...3 lines deleted...]
-Vesicle preparations were predominantly composed of exosomes based on particle size and marker expression (CD9, CD63, CD81, Alix, and TSG-101).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Cardioprotection by cardiac progenitor cell-secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">: role of pregnancy-associated plasma protein-A.
+PAPP-A knockdown prevented CPC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-mediated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> cardioprotection both in vitro and in vivo.
+Proteomics profiling identified pregnancy-associated plasma protein-A (PAPP-A) as one of the most highly enriched proteins in CPC vs. BMC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+The active form of PAPP-A was detected on CPC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surfaces.
+These results suggest that CPC-secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> may be more cardioprotective than BMC-secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and that PAPP-A-mediated IGF-1 release may explain the benefit.
+Vesicle preparations were predominantly composed of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> based on particle size and marker expression (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, CD81, Alix, and TSG-101).</t>
+    </r>
   </si>
   <si>
     <t>29521294</t>
   </si>
   <si>
     <t>Effects of Adipose-derived Mesenchymal Stem Cell Exosomes on Corneal Stromal Fibroblast Viability and Extracellular Matrix Synthesis.</t>
   </si>
   <si>
-    <t xml:space="preserve">Interestingly, MMPs were downregulated and extracellular matrix (ECM)-related proteins including collagens and fibronectin were upregulated in the exosome-treated CSCs versus non-exosome-treated CSCs (MMP1: t = 80.103, P &lt; 0.01; MMP2: t = 114.778, P &lt; 0.01; MMP3: t = 56.208, P &lt; 0.01; and MMP9: t = 60.617, P &lt; 0.01; collagen I: t = -82.742, P &lt; 0.01; collagen II: t = -72.818, P &lt; 0.01; collagen III: t = -104.452, P &lt; 0.01; collagen IV: t = -133.426, P &lt; 0.01, and collagen V: t = -294.019, P &lt; 0.01; and fibronectin: t = -92.491, P &lt; 0.01, respectively).
-NTA revealed that the ADSC-derived exosomes appeared as nanoparticles (40-200 nm), and Western blotting confirmed positive expression of CD9, CD81, flotillin-1, and HSP70 versus ADSC cytoplasmic proteins (all P &lt; 0.01).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Interestingly, MMPs were downregulated and extracellular matrix (ECM)-related proteins including collagens and fibronectin were upregulated in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-treated CSCs versus non-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-treated CSCs (MMP1: t = 80.103, P &lt; 0.01; MMP2: t = 114.778, P &lt; 0.01; MMP3: t = 56.208, P &lt; 0.01; and MMP9: t = 60.617, P &lt; 0.01; collagen I: t = -82.742, P &lt; 0.01; collagen II: t = -72.818, P &lt; 0.01; collagen III: t = -104.452, P &lt; 0.01; collagen IV: t = -133.426, P &lt; 0.01, and collagen V: t = -294.019, P &lt; 0.01; and fibronectin: t = -92.491, P &lt; 0.01, respectively).
+NTA revealed that the ADSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> appeared as nanoparticles (40-200 nm), and Western blotting confirmed positive expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD81, flotillin-1, and HSP70 versus ADSC cytoplasmic proteins (all P &lt; 0.01).</t>
+    </r>
   </si>
   <si>
     <t>29575602</t>
   </si>
   <si>
     <t>Exosomal tetraspanins as regulators of cancer progression and metastasis and novel diagnostic markers.</t>
   </si>
   <si>
     <t xml:space="preserve">CD151 preferentially targets exosomes to lung, lymph node and stroma cells.
 EXO CARTA database shows the presence of CD151 in exosomes of colorectal, melanoma, ovarian and prostate cancers.</t>
   </si>
   <si>
     <t>29592957</t>
   </si>
   <si>
     <t>Intra-Cardiac Release of Extracellular Vesicles Shapes Inflammation Following Myocardial Infarction.</t>
   </si>
   <si>
     <t>Cardiac large EVs generated after MI, but not small EVs or sham EVs, increased the release of IL (interleukin)-6, CCL (chemokine ligand) 2, and CCL7 from fluorescence-activated cell-sorted Ly6C The present study demonstrates that acute MI transiently increases the generation of cardiac EVs characterized as both exosomes and microvesicles, originating mainly from cardiomyocytes and endothelial cells.</t>
   </si>
   <si>
     <t>29707602</t>
   </si>
   <si>
     <t>Enhanced Production of Exosome-Associated AAV by Overexpression of the Tetraspanin CD9.</t>
   </si>
   <si>
-    <t xml:space="preserve">Here, we used the established system of CD9 overexpression to boost the exosome output of AAV producing HEK-AAV cells.
-The CD9-powered high-exosome environment was established during exo-AAV1 production, and we could demonstrate that the yield of exo-AAVs dramatically increased when compared to standard exo-AAVs.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Enhanced Production of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome-Associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> AAV by Overexpression of the Tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Here, we used the established system of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> overexpression to boost the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> output of AAV producing HEK-AAV cells.
+The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-powered high-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> environment was established during exo-AAV1 production, and we could demonstrate that the yield of exo-AAVs dramatically increased when compared to standard exo-AAVs.</t>
+    </r>
   </si>
   <si>
     <t>29720199</t>
   </si>
   <si>
     <t>Immunoassays for scarce tumour-antigens in exosomes: detection of the human NKG2D-Ligand, MICA, in tetraspanin-containing nanovesicles from melanoma.</t>
   </si>
   <si>
-    <t>We describe the conditions for detection of MICA in exosomes and prove, for the first time using both techniques, the co-existence in one vesicle of exosomal markers (the tetraspanins CD9, CD63 and CD81) and an endogenously expressed tumour-derived antigen.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Immunoassays for scarce tumour-antigens in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">: detection of the human NKG2D-Ligand, MICA, in tetraspanin-containing nanovesicles from melanoma.
+We describe the conditions for detection of MICA in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and prove, for the first time using both techniques, the co-existence in one vesicle of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (the tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 and CD81) and an endogenously expressed tumour-derived antigen.</t>
+    </r>
   </si>
   <si>
     <t>29723143</t>
   </si>
   <si>
     <t>[The role of exosomal tetraspanins and proteases in tumor progression].</t>
   </si>
   <si>
-    <t>Major (CD9, CD63, CD81) and others (CD82, CD151, Tspan8) tetraspanins are widely represented in exosomes, where they interact with various proteins and form functional tetraspanin complexes.</t>
+    <r>
+      <rPr/>
+      <t>Major (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, CD81) and others (CD82, CD151, Tspan8) tetraspanins are widely represented in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, where they interact with various proteins and form functional tetraspanin complexes.</t>
+    </r>
   </si>
   <si>
     <t>29739042</t>
   </si>
   <si>
     <t>Potential Value of Urinary Exosome-Derived let-7c-5p in the Diagnosis and Progression of Type II Diabetic Nephropathy.</t>
   </si>
   <si>
-    <t>Electron microscopy and NTA verified a typical shape of exosomes with an average diameter of 100.7 nm, and western blot identified the presence of CD9, Alix, and TSG101 on exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Electron microscopy and NTA verified a typical shape of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with an average diameter of 100.7 nm, and western blot identified the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, Alix, and TSG101 on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>29740045</t>
   </si>
   <si>
     <t>Exosome markers associated with immune activation and oxidative stress in HIV patients on antiretroviral therapy.</t>
   </si>
   <si>
-    <t>Untargeted proteomics detected markers of exosomes (CD9, CD63, CD81), immune activation (CD14, CRP, HLA-A, HLA-B), oxidative stress (CAT, PRDX1, PRDX2, TXN), and Notch4 in plasma exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Untargeted proteomics detected markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, CD81), immune activation (CD14, CRP, HLA-A, HLA-B), oxidative stress (CAT, PRDX1, PRDX2, TXN), and Notch4 in plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>29884298</t>
   </si>
   <si>
     <t>Reduced placental protein 13 (PP13) in placental derived syncytiotrophoblast extracellular vesicles in preeclampsia - A novel tool to study the impaired cargo transmission of the placenta to the maternal organs.</t>
   </si>
   <si>
-    <t xml:space="preserve">Circulating PP13 may therefore be either soluble or associated with extracellular vesicles with different pathophysiological effects in the maternal circulation.
-Total tSTB-EVs and STB-EXs also expressed the exosome markers such as the Apoptosis-Linked Gene 2-Interacting Protein X (Alix) and the cluster differentiation protein 9 (CD9).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Circulating PP13 may therefore be either soluble or associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with different pathophysiological effects in the maternal circulation.
+Reduced placental protein 13 (PP13) in placental derived syncytiotrophoblast </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in preeclampsia - A novel tool to study the impaired cargo transmission of the placenta to the maternal organs.
+Total tSTB-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and STB-EXs also expressed the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers such as the Apoptosis-Linked Gene 2-Interacting Protein X (Alix) and the cluster differentiation protein 9 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>29891991</t>
   </si>
   <si>
     <t>Extracellular vesicles with altered tetraspanin CD9 and CD151 levels confer increased prostate cell motility and invasion.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with altered tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD151 levels confer increased prostate cell motility and invasion.</t>
+    </r>
+  </si>
+  <si>
     <t>29908844</t>
   </si>
   <si>
     <t>Tissue-associated self-antigens containing exosomes: Role in allograft rejection.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosome purity was analyzed by Western blot, using CD9 exosome-specific markers.
-Further, Kidney transplant recipients diagnosed with transplant glomerulopathy had circulating exosomes with a 2-fold increased expression of fibronectin and 2.5-fold increase in Col-IV compared with stable.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> purity was analyzed by Western blot, using CD9exosome-specific markers.
+Further, Kidney transplant recipients diagnosed with transplant glomerulopathy had circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with a 2-fold increased expression of fibronectin and 2.5-fold increase in Col-IV compared with stable.</t>
+    </r>
   </si>
   <si>
     <t>29911857</t>
   </si>
   <si>
     <t>Analysis of Extracellular Vesicles Using Coffee Ring.</t>
   </si>
   <si>
-    <t xml:space="preserve">Interestingly, the analysis of tetraspanin proteins of the extracellular vesicles facilitated by this method reveals that the size of extracellular vesicles is correlated with expression of tetraspanin proteins (CD9, CD63, CD81) that are associated with the size of extracellular vesicles.
-[...1 lines deleted...]
-This evidence indicates that extracellular vesicles can be classified based on size and expression of CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Interestingly, the analysis of tetraspanin proteins of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> facilitated by this method reveals that the size of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is correlated with expression of tetraspanin proteins (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, CD81) that are associated with the size of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+The findings show that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81 are uniformly expressed regardless of size, CD63 is highly expressed only in larger </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+This evidence indicates that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> can be classified based on size and expression of CD63.</t>
+    </r>
   </si>
   <si>
     <t>29933408</t>
   </si>
   <si>
     <t>Exosome purification based on PEG-coated Fe3O4 nanoparticles.</t>
   </si>
   <si>
-    <t>In the gel electrophoresis experiments, the bands of CD63 (~53 kDa) and CD9 (~22 kDa) revealed that exosomes existed in FBS as well as in the purified solution.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In the gel electrophoresis experiments, the bands of CD63 (~53 kDa) and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (~22 kDa) revealed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> existed in FBS as well as in the purified solution.</t>
+    </r>
   </si>
   <si>
     <t>29945314</t>
   </si>
   <si>
     <t>Comparison of Plasma Exosomes by Differential Ultracentrifugation and Solvent Precipitation Methods.</t>
   </si>
   <si>
-    <t>TEM displayed representative cup-shaped morphology of exosomes and western blot identified exosomal biomarkers CD9 and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">TEM displayed representative cup-shaped morphology of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and western blot identified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biomarkers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.</t>
+    </r>
   </si>
   <si>
     <t>29986939</t>
   </si>
   <si>
     <t>MSC exosome works through a protein-based mechanism of action.</t>
   </si>
   <si>
-    <t>Nevertheless, the term 'MSC exosome' is often used to describe populations of 50-200 nm EVs that are prepared from culture medium conditioned by MSCs on the basis that these populations collectively exhibited typical exosome-associated proteins such as endosomal proteins, TSG101 and Alix, and tetraspanin proteins, CD9, CD63 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Nevertheless, the term 'MSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">' is often used to describe populations of 50-200\xe2\x80\x85nm </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that are prepared from culture medium conditioned by MSCs on the basis that these populations collectively exhibited typical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins such as endosomal proteins, TSG101 and Alix, and tetraspanin proteins, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 and CD81.</t>
+    </r>
   </si>
   <si>
     <t>30021922</t>
   </si>
   <si>
     <t>Development of a Highly Sensitive Device for Counting the Number of Disease-Specific Exosomes in Human Sera.</t>
   </si>
   <si>
-    <t xml:space="preserve">Furthermore, analyses of a cross-sectional cohort of sera samples revealed that HER2-positive exosomes were significantly increased in patients with breast cancer or ovarian cancer compared with healthy individuals and those with noncancer diseases.
-In addition to the ubiquitous exosome markers CD9 and CD63, the cancer-related antigens CD147, carcinoembryonic antigen, and human epidermal growth factor receptor 2 (HER2) were also used to quantify cancer cell line-derived exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Furthermore, analyses of a cross-sectional cohort of sera samples revealed that HER2-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were significantly increased in patients with breast cancer or ovarian cancer compared with healthy individuals and those with noncancer diseases.
+In addition to the ubiquitous </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63, the cancer-related antigens CD147, carcinoembryonic antigen, and human epidermal growth factor receptor 2 (HER2) were also used to quantify cancer cell line-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>30032860</t>
   </si>
   <si>
     <t>Comparative proteomics of respiratory exosomes in cystic fibrosis, primary ciliary dyskinesia and asthma.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosome enrichment was validated by electron microscopy and immunodetection of CD9, CD63 and ALIX.
-PCD and CF exosomes contained higher levels of antioxidant proteins (Superoxide-dismutase, Glutathione peroxidase-3, Peroxiredoxin-5) and proteins involved in leukocyte chemotaxis.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> enrichment was validated by electron microscopy and immunodetection of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63 and ALIX.
+PCD and CF </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> contained higher levels of antioxidant proteins (Superoxide-dismutase, Glutathione peroxidase-3, Peroxiredoxin-5) and proteins involved in leukocyte chemotaxis.</t>
+    </r>
   </si>
   <si>
     <t>30043563</t>
   </si>
   <si>
     <t>Biological characteristics of osteoclast exosomes and their role in the osteogenic differentiation of somatic cells prior to osteogenesis.</t>
   </si>
   <si>
-    <t>Ultra-filtration centrifugation was used to separate OC-exosomes from osteoclast supernatant, while Western blot was employed to detect the expression characteristics of exosomal proteins CD9 and CD63.</t>
+    <r>
+      <rPr/>
+      <t>Ultra-filtration centrifugation was used to separate OC-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from osteoclast supernatant, while Western blot was employed to detect the expression characteristics of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.</t>
+    </r>
   </si>
   <si>
     <t>30098419</t>
   </si>
   <si>
     <t>Prostate cancer sheds the αvβ3 integrin in vivo through exosomes.</t>
   </si>
   <si>
-    <t>Furthermore, using PSMA antibody-bead mediated immunocapture, we show that the αvβ3 integrin is expressed in a subset of exosomes characterized by PSMA, CD9, CD63, and an epithelial-specific marker, Trop-2.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Furthermore, using PSMA antibody-bead mediated immunocapture, we show that the \xce\xb1v\xce\xb23 integrin is expressed in a subset of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> characterized by PSMA, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and an epithelial-specific marker, Trop-2.</t>
+    </r>
   </si>
   <si>
     <t>30126376</t>
   </si>
   <si>
     <t>Malignant canine mammary epithelial cells shed exosomes containing differentially expressed microRNA that regulate oncogenic networks.</t>
   </si>
   <si>
-    <t>CMEC and CMT cell lines shed round, "cup-shaped" exosomes approximately 150-200 nm, and were immunopositive for exosomal marker CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">CMEC and CMT cell lines shed round, "cup-shaped" </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> approximately 150-200\xc2\xa0nm, and were immunopositive for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>30187874</t>
   </si>
   <si>
     <t>[Adenoid cystic carcinoma cells produce exosomes that promote tumor cell proliferation].</t>
   </si>
   <si>
-    <t>The exosomes isolated from SACC-83 cells showed a size range of 30-100 nm and expressed the exosomal markers CD9, CD63 and TSG101.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from SACC-83 cells showed a size range of 30-100 nm and expressed the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 and TSG101.</t>
+    </r>
   </si>
   <si>
     <t>30191215</t>
   </si>
   <si>
     <t>Microfluidic affinity separation chip for selective capture and release of label-free ovarian cancer exosomes.</t>
   </si>
   <si>
-    <t>We present a herringbone-grooved microfluidic device which is covalently functionalized with antibodies against general and cancer exosome membrane biomarkers (CD9 and EpCAM) to isolate exosomes from small volumes of high-grade serous ovarian cancer (HGSOC) serum.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We present a herringbone-grooved microfluidic device which is covalently functionalized with antibodies against general and cancer </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> membrane biomarkers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and EpCAM) to isolate </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from small volumes of high-grade serous ovarian cancer (HGSOC) serum.</t>
+    </r>
   </si>
   <si>
     <t>30198786</t>
   </si>
   <si>
     <t>Photo-Oxidative Blue-Light Stimulation in Retinal Pigment Epithelium Cells Promotes Exosome Secretion and Increases the Activity of the NLRP3 Inflammasome.</t>
   </si>
   <si>
-    <t xml:space="preserve">After blue-light photostimulation, ARPE-19 cells were noted to release exosomes with higher levels of IL-1β, IL-18, and caspase-1 than those in the control group.
-[...2 lines deleted...]
-The levels of IL-1β, IL-18, and caspase-1 in ARPE-19 cells were signiﬁcantly enhanced when treated with stressed RPE exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">After blue-light photostimulation, ARPE-19 cells were noted to release </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with higher levels of IL-1\xce\xb2, IL-18, and caspase-1 than those in the control group.
+The contents of the NLRP3 inflammasome (IL-1\xce\xb2, IL-18, and caspase-1 as markers of the inflammasome) in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were analyzed by Western blotting.
+The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and CD81 were strongly present.
+The levels of IL-1\xce\xb2, IL-18, and caspase-1 in ARPE-19 cells were signi\xef\xac\x81cantly enhanced when treated with stressed RPE </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>30248150</t>
   </si>
   <si>
     <t>Pre-eclampsia is associated with altered expression of the renal sodium transporters NKCC2, NCC and ENaC in urinary extracellular vesicles.</t>
   </si>
   <si>
-    <t>Expression, proteolytic cleavage and phosphorylation was determined by densitometric analysis normalized to the exosome marker CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Expression, proteolytic cleavage and phosphorylation was determined by densitometric analysis normalized to the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Pre-eclampsia is associated with altered expression of the renal sodium transporters NKCC2, NCC and ENaC in urinary </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>30251702</t>
   </si>
   <si>
     <t>Palmitoylation is a post-translational modification of Alix regulating the membrane organization of exosome-like small extracellular vesicles.</t>
   </si>
   <si>
     <t xml:space="preserve">The multifunctional protein Alix is a bona fide exosomal regulator and skeletal muscle cells can release Alix-positive nano-sized extracellular vesicles, offering a new paradigm for understanding how myofibers communicate within skeletal muscle and with other organs.
 We propose that S-palmitoylation regulates the function of Alix in facilitating the interactions among extracellular vesicle-specific regulators and maintains the proper structural organization of exosome-like extracellular vesicle membranes.</t>
   </si>
   <si>
     <t>30262875</t>
   </si>
   <si>
     <t>Liposome co-incubation with cancer cells secreted exosomes (extracellular vesicles) with different proteins expressions and different uptake pathways.</t>
   </si>
   <si>
-    <t>Interestingly, exosomes (EVs) induced by solid cationic liposomes lacked some major exosome marker proteins such as CD9, flotillin-1, annexin-A2 and EGF, and subsequently had lower levels of cellular uptake upon re-incubation with donor cancer cells.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Interestingly, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) induced by solid cationic liposomes lacked some major </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins such as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, flotillin-1, annexin-A2 and EGF, and subsequently had lower levels of cellular uptake upon re-incubation with donor cancer cells.</t>
+    </r>
   </si>
   <si>
     <t>30613011</t>
   </si>
   <si>
     <t>[Cancer stem-like cell-derived exosomes promotes the proliferation and invasion of human umbilical cord blood-derived mesenchymal stem cells].</t>
   </si>
   <si>
-    <t xml:space="preserve">Piwil2-iCSC-derived exosomes were isolated by ultracentrifugation and identified using transmission electron microscopy,nanoparticle tracking analysis and Western blotting.Exosome uptake assay was used to identify the pathway that Piwil2-iCSCderived exosomes utilized.HucMSCs were divided into control group,PBS intervention group and exosome intervention group,and CCK-8 assay,wound healing assay,Transwell assay,Western blotting and cell karyotype analysis were used to observe the proliferation,migration,invasion,expression levels of MMP2 and MMP9 proteins,and chromosome structure of hucMSCs.
-[...1 lines deleted...]
-To investigate the effect of Piwil2-induced cancer stem-like cell (Piwil2-iCSC)-derived exosomes on the proliferation,migration and invasion of human umbilical cord blood-derived mesenchymal stem cells (hucMSCs).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Piwil2-iCSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated by ultracentrifugation and identified using transmission electron microscopy,nanoparticle tracking analysis and Western blotting.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> uptake assay was used to identify the pathway that Piwil2-iCSCderived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> utilized.HucMSCs were divided into control group,PBS intervention group and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> intervention group,and CCK-8 assay,wound healing assay,Transwell assay,Western blotting and cell karyotype analysis were used to observe the proliferation,migration,invasion,expression levels of MMP2 and MMP9 proteins,and chromosome structure of hucMSCs.
+The diameter of Piwil2-iCSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> ranged from 50 nm to 100 nm,and most of them were oval or spherical capsules rich in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>,CD63 and Piwil2 proteins.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> uptake assay showed that the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> executed theirs functions after entering the cells.Compared with the control cells and PBS-treated cells,hucMSCs treated with the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> showed significantly increased number of proliferating cells ( Piwil2-iCSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> can promote the proliferation,migration and invasion but does not cause cancer-like heterogeneity changes in hucMSCs. 
+To investigate the effect of Piwil2-induced cancer stem-like cell (Piwil2-iCSC)-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on the proliferation,migration and invasion of human umbilical cord blood-derived mesenchymal stem cells (hucMSCs).</t>
+    </r>
   </si>
   <si>
     <t>30678441</t>
   </si>
   <si>
     <t>Protease Cargo in Circulating Exosomes of Breast Cancer and Ovarian Cancer Patients.</t>
   </si>
   <si>
-    <t xml:space="preserve">At CD9-positive exosomes from BCPs plasma and MCF-7 was
-[...11 lines deleted...]
-blot analysis, correspondingly.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">At </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from BCPs plasma and MCF-7 was reveal a high expression of ADAM-10 and low expression is from BBDPs plasma and ovarian tumor patients plasma/ ascites samples.
+Conclusion: Breast and ovarian cancer development is connected with functioning of immune proteasome forms in plasma and ascites </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, while increased ADAM10 expression at </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was associated with breast cancer and at CD24-positive subpopulation \xe2\x80\x93 with ovarian cancer.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from ascites OCP had high expression of ADAM-10 in the CD24-positive subpopulation.
+The aim of this study was to evaluate the levels of tetraspanine-associated (ADAM-10) and tetraspanine-nonassociated proteases (20S proteasomes) in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from culture medium, plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of patients with breast tumors and plasma and ascites of ovarian tumor patients.
+The expression levels of 20S proteasome and ADAM-10 in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were determined using flow cytometry and western blot analysis, correspondingly.</t>
+    </r>
   </si>
   <si>
     <t>30680751</t>
   </si>
   <si>
     <t>Nanoscale flow cytometry to distinguish subpopulations of prostate extracellular vesicles in patient plasma.</t>
   </si>
   <si>
-    <t>Plasmas from prostate cancer (PCa) patient plasmas representing benign prostatic hyperplasia (BPH), low grade prostate cancer (Gleason Score 3 + 3) and high grade prostate cancer (Gleason Score ≥4 + 4) were analyzed for various exosome markers (CD9, CD63, CD81) and a prostate specific tissue marker (prostate specific membrane antigen/PSMA).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Plasmas from prostate cancer (PCa) patient plasmas representing benign prostatic hyperplasia (BPH), low grade prostate cancer (Gleason Score 3\xe2\x80\x89+\xe2\x80\x893) and high grade prostate cancer (Gleason Score \xe2\x89\xa54\xe2\x80\x89+\xe2\x80\x894) were analyzed for various </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, CD81) and a prostate specific tissue marker (prostate specific membrane antigen/PSMA).</t>
+    </r>
   </si>
   <si>
     <t>30733650</t>
   </si>
   <si>
     <t>Proteomic analysis of plasma exosomes to differentiate malignant from benign pulmonary nodules.</t>
   </si>
   <si>
-    <t>Western blot confirmed that protein expression of CD63 and CD9 could be detected in the exosome extract.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Western blot confirmed that protein expression of CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could be detected in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> extract.</t>
+    </r>
   </si>
   <si>
     <t>30777349</t>
   </si>
   <si>
     <t>Cyclophosphamide enhances the release of tumor exosomes that elicit a specific immune response in vivo in a murine T-cell lymphoma.</t>
   </si>
   <si>
-    <t>These EVs express exosome marker proteins such as TSG-101, CD9, CD81, and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">These </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> express </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins such as TSG-101, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD81, and CD63.</t>
+    </r>
   </si>
   <si>
     <t>30796693</t>
   </si>
   <si>
     <t>Abundance of Synaptic Vesicle-Related Proteins in Alpha-Synuclein-Containing Protein Inclusions Suggests a Targeted Formation Mechanism.</t>
   </si>
   <si>
-    <t>Identified proteins included those associated with exosomes (CD9), clathrin-mediated endocytosis (clathrin, AP-2 complex, dynamin), retrograde transport (dynein, dynactin, spectrin) and synaptic vesicle fusion (synaptosomal-associated protein 25, vesicle-associated membrane protein 2, syntaxin-1).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Identified proteins included those associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>), clathrin-mediated endocytosis (clathrin, AP-2 complex, dynamin), retrograde transport (dynein, dynactin, spectrin) and synaptic vesicle fusion (synaptosomal-associated protein 25, vesicle-associated membrane protein 2, syntaxin-1).</t>
+    </r>
   </si>
   <si>
     <t>30817089</t>
   </si>
   <si>
     <t>Urinary exosome as a potential biomarker for urinary tract infection.</t>
   </si>
   <si>
-    <t xml:space="preserve">Collectively, these results suggest that Akt and CD9 in urinary exosomes could be useful markers for differential diagnosis of UTI and ABU.
-[...2 lines deleted...]
-The results showed that the levels of intracellular signalling molecules Akt and ERK and transcription factor NF-κB increased in exosomes isolated from THP-1 and SV-HUC-1 cells cocultured with Escherichia coli and/or treated with lipopolysaccharide.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Collectively, these results suggest that Akt and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in urinary </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could be useful markers for differential diagnosis of UTI and ABU.
+In urinary </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of UTI patients, Akt significantly diminished, and an </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> showed a trend to decrease after treatment with antimicrobial agents.
+More importantly, Akt and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> levels in urinary </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were higher in UTI patients than in ABU patients, which was also observed after correction by urine creatinine.
+The results showed that the levels of intracellular signalling molecules Akt and ERK and transcription factor NF-\xce\xbaB increased in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from THP-1 and SV-HUC-1 cells cocultured with Escherichia coli and/or treated with lipopolysaccharide.</t>
+    </r>
   </si>
   <si>
     <t>30825338</t>
   </si>
   <si>
     <t>Decreased salivary concentration of CD9 and CD81 exosome-related tetraspanins may be associated with the periodontal clinical status.</t>
   </si>
   <si>
-    <t xml:space="preserve">Confounding and interaction effects between age and salivary concentration of CD9 exosomes were also noted.
-[...1 lines deleted...]
-Significantly decreased salivary levels of CD9 and CD81 exosomes were detected in periodontitis patients in comparison with healthy controls.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Confounding and interaction effects between age and salivary concentration of CD9 exosomes were also noted.
+Decreased salivary concentration of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-related tetraspanins may be associated with the periodontal clinical status.
+Logistic regression analyses revealed a strong/independent association for decreased salivary concentration of CD81</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> regarding disease status.
+Significantly decreased salivary levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were detected in periodontitis patients in comparison with healthy controls.</t>
+    </r>
   </si>
   <si>
     <t>30830528</t>
   </si>
   <si>
     <t>Proteomics analysis of Schwann cell-derived exosomes: a novel therapeutic strategy for central nervous system injury.</t>
   </si>
   <si>
-    <t>The results demonstrated that Schwann cell-derived exosomes (SCDEs) were, on average, 106.5 nm in diameter, round, and had cup-like concavity and expressed exosome markers CD9 and Alix but not tumor susceptibility gene (TSG) 101.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The results demonstrated that Schwann cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (SCDEs) were, on average, 106.5\xc2\xa0nm in diameter, round, and had cup-like concavity and expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and Alix but not tumor susceptibility gene (TSG) 101.</t>
+    </r>
   </si>
   <si>
     <t>30891102</t>
   </si>
   <si>
     <t>Presence of Circulating miR-145, miR-155, and miR-382 in Exosomes Isolated from Serum of Breast Cancer Patients and Healthy Donors.</t>
   </si>
   <si>
-    <t>All exosomes present the proteins CD63, Alix, Tsg, CD9, and CD81 commonly used as markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">All </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> present the proteins CD63, Alix, Tsg, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD81 commonly used as markers.</t>
+    </r>
   </si>
   <si>
     <t>30898155</t>
   </si>
   <si>
     <t>Exosomal miR-423-5p mediates the proangiogenic activity of human adipose-derived stem cells by targeting Sufu.</t>
   </si>
   <si>
-    <t>Exosomes isolated from hADSCs were characterized as round membrane vesicles with a size of approximately 100 nm and were positive for CD9 and flotillin.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from hADSCs were characterized as round </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>membrane vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with a size of approximately 100\xe2\x80\x89nm and were positive for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and flotillin.</t>
+    </r>
   </si>
   <si>
     <t>30904547</t>
   </si>
   <si>
     <t>Metalloproteinases at the surface of small extrcellular vesicles in advanced ovarian cancer: Relationships with ascites volume and peritoneal canceromatosis index.</t>
   </si>
   <si>
     <t>The aim of the study was to evaluate the relationship between the levels of small extracellular vesicles (sEVs) metalloproteinases, such as ADAM10, ADAM17, MMP2, MMP9 and EMMPRIN and ascites volume and peritoneal canceromatosis index in advanced ovarian cancer patients (OCPs).</t>
   </si>
   <si>
     <t>30911413</t>
   </si>
   <si>
     <t>Exosomes from adipose-derived mesenchymal stem cells prevent cardiomyocyte apoptosis induced by oxidative stress.</t>
   </si>
   <si>
-    <t>Exosomes from ADSCs exhibited a diameter of 150 nm and expressed the marker proteins, CD9 and CD29.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from ADSCs exhibited a diameter of 150\xe2\x80\x89nm and expressed the marker proteins, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD29.</t>
+    </r>
   </si>
   <si>
     <t>30930201</t>
   </si>
   <si>
     <t>Isolation and characterization of exosomes released from mosquito cells infected with dengue virus.</t>
   </si>
   <si>
-    <t>Thus, the exosomes released from DENV-infected C6/36 cells were isolated, purified and analyzed using an antibody against the tetraspanin CD9 from human that showed cross-reactivity with the homologs to human CD9 found in Aedes albopictus (AalCD9).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Thus, the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> released from DENV-infected C6/36 cells were isolated, purified and analyzed using an antibody against the tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from human that showed cross-reactivity with the homologs to human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> found in Aedes albopictus (AalCD9).</t>
+    </r>
   </si>
   <si>
     <t>30982221</t>
   </si>
   <si>
     <t>Anti-human CD9 antibody Fab fragment impairs the internalization of extracellular vesicles and the nuclear transfer of their cargo proteins.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Anti-human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibody Fab fragment impairs the internalization of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and the nuclear transfer of their cargo proteins.</t>
+    </r>
+  </si>
+  <si>
     <t>30990781</t>
   </si>
   <si>
     <t>Comparison of six commercial serum exosome isolation methods suitable for clinical laboratories. Effect in cytokine analysis.</t>
   </si>
   <si>
-    <t xml:space="preserve">Albumin was present in all exosome extracts analyzed and ApoB in all except those extracted with Exo-Flow and ME.
-Exosome markers CD63, CD9 and TSG101 were determined by Western blot.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Albumin was present in all </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> extracts analyzed and ApoB in all except those extracted with Exo-Flow and ME.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and TSG101 were determined by Western blot.</t>
+    </r>
   </si>
   <si>
     <t>31015841</t>
   </si>
   <si>
     <t>Exosomes from Human Umbilical Cord Mesenchymal Stem Cells Reduce Damage from Oxidative Stress and the Epithelial-Mesenchymal Transition in Renal Epithelial Cells Exposed to Oxalate and Calcium Oxalate Monohydrate.</t>
   </si>
   <si>
     <t xml:space="preserve">HK-2 cells received 1 of 4 treatments: control (cells alone), hUC-MSC exosomes, oxalate+COM, or oxalate+COM and hUC-MSC exosomes.
 The oxalate+COM treatment also upregulated TGF- Exosomes from hUC-MSCs alleviate the oxidative injury and the epithelial-mesenchymal transformation of HK-2 cells that is induced by oxalate+COM.
 To investigate whether exosomes from human umbilical cord mesenchymal stem cells (hUC-MSCs) can protect against the toxic effects of oxalate and calcium oxalate monohydrate (COM) crystals in human proximal tubular epithelial (HK-2) cells.</t>
   </si>
   <si>
     <t>31022607</t>
   </si>
   <si>
     <t>Human Amniotic Epithelial Cell-Derived Exosomes Restore Ovarian Function by Transferring MicroRNAs against Apoptosis.</t>
   </si>
   <si>
-    <t>hAEC-derived exosomes exhibited a cup- or sphere-shaped morphology with a mean diameter of 100 nm and were positive for Alix, CD63, and CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">hAEC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> exhibited a cup- or sphere-shaped morphology with a mean diameter of 100\xc2\xa0nm and were positive for Alix, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>31035355</t>
   </si>
   <si>
     <t>Proteome Profiling of Exosomes Purified from a Small Amount of Human Serum: The Problem of Co-Purified Serum Components.</t>
   </si>
   <si>
-    <t>We selected the SEC fraction containing vesicles with the size of about 100 nm and enriched with exosome markers CD63 and CD81 (but not CD9 and TSG101) and analyzed it in a parallel to the subsequent SEC fraction enriched in the lipoprotein vesicles.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We selected the SEC fraction containing vesicles with the size of about 100 nm and enriched with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63 and CD81 (but not </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and TSG101) and analyzed it in a parallel to the subsequent SEC fraction enriched in the lipoprotein vesicles.</t>
+    </r>
   </si>
   <si>
     <t>31044144</t>
   </si>
   <si>
     <t>Exosome-enriched fractions from MS B cells induce oligodendrocyte death.</t>
   </si>
   <si>
-    <t>Exosome-enriched (Ex-En) fractions were prepared by solvent precipitation from Sup containing bovine serum and from serum-free Sup by ultracentrifugation (UC) or immunoprecipitation (IP) with antibodies to CD9.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-enriched (Ex-En) fractions were prepared by solvent precipitation from Sup containing bovine serum and from serum-free Sup by ultracentrifugation (UC) or immunoprecipitation (IP) with antibodies to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>31048929</t>
   </si>
   <si>
     <t>Clinical impact of different exosomes' protein expression in pancreatic ductal carcinoma patients treated with standard first line palliative chemotherapy.</t>
   </si>
   <si>
-    <t xml:space="preserve">Pancreatic cancer patients exosomes express EpCAM, whose levels change during treatment.
-[...1 lines deleted...]
-We quantified by an ELISA-based technique specific proteins of cancer-derived exosomes (CD44,CD44v6,EpCAM,CD9,CD81,Tspan8,Integrin α6,Integrin β4,CD24,CXCR4).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Pancreatic cancer patients </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> express EpCAM, whose levels change during treatment.
+This represents a useful prognostic factor and also suggests that future treatment modalities who target EpCAM should be tested in pancreatic cancer patients selected by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> EpCAM expression. 
+We quantified by an ELISA-based technique specific proteins of cancer-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (CD44,CD44v6,EpCAM,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>,CD81,Tspan8,Integrin \xce\xb16,Integrin \xce\xb24,CD24,CXCR4).</t>
+    </r>
   </si>
   <si>
     <t>31078263</t>
   </si>
   <si>
     <t>Oral keratinocyte-derived exosomes regulate proliferation of fibroblasts and epithelial cells.</t>
   </si>
   <si>
-    <t>The exosomes were probed for classical EV-markers by western blot (CD9, annexin V and Flotillin-1), FEx were positive for all markers while OKEx were positive only for CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were probed for classical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-markers by western blot (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, annexin V and Flotillin-1), FEx were positive for all markers while OKEx were positive only for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>31090350</t>
   </si>
   <si>
     <t>[Effects of icariin on autophagy and exosome production of bone microvascular endothelial cells].</t>
   </si>
   <si>
     <t>On the basis of hydrocortisone intervention, 5×10 With the increase of hydrocortisone concentration, the protein expression of LC3B-Ⅱ increased gradually, and the protein expression of p62 decreased gradually ( Icariin and BMECs-derived exosomes can improve the autophagy of BMECs induced by low concentration of glucocorticoid.</t>
   </si>
   <si>
     <t>31100946</t>
   </si>
   <si>
     <t>Extra Purified Exosomes from Human Placenta Contain An Unpredictable Small Number of Different Major Proteins.</t>
   </si>
   <si>
-    <t>Good, purified exosomes contained only 11-13 different proteins: CD9, CD81, CD-63, hemoglobin subunits, interleukin-1 receptor, annexin A1, annexin A2, annexin A5, cytoplasmic actin, alkaline phosphatase, serotransferin, and probably human serum albumin and immunoglobulins.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Good, purified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> contained only 11-13 different proteins: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD81, CD-63, hemoglobin subunits, interleukin-1 receptor, annexin A1, annexin A2, annexin A5, cytoplasmic actin, alkaline phosphatase, serotransferin, and probably human serum albumin and immunoglobulins.</t>
+    </r>
   </si>
   <si>
     <t>31136209</t>
   </si>
   <si>
     <t>Ultrastructural identification of CD9 positive extracellular vesicles released from human embryos and transported through the zona pellucida.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Ultrastructural identification of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> released from human embryos and transported through the zona pellucida.</t>
+    </r>
+  </si>
+  <si>
     <t>31196738</t>
   </si>
   <si>
     <t>Exosome-derived uterine microRNAs isolated from cows with endometritis impede blastocyst development.</t>
   </si>
   <si>
-    <t>Identified with Western blotting, positive CD63 and CD9 expressions showed that the isolated exosomes could be used for the subsequent tests.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Identified with Western blotting, positive CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressions showed that the isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could be used for the subsequent tests.</t>
+    </r>
   </si>
   <si>
     <t>31220525</t>
   </si>
   <si>
     <t>Exosomal Notch3 from high glucose-stimulated endothelial cells regulates vascular smooth muscle cells calcification/aging.</t>
   </si>
   <si>
-    <t>The presence of exosome markers including CD9, CD63 and TSG101 were also detected in HG-HUVEC-Exo.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers including </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 and TSG101 were also detected in HG-HUVEC-Exo.</t>
+    </r>
   </si>
   <si>
     <t>31399634</t>
   </si>
   <si>
     <t>Extracellular vesicles isolated from porcine seminal plasma exhibit different tetraspanin expression profiles.</t>
   </si>
   <si>
-    <t xml:space="preserve">(2) Tetraspanins CD9, CD63 and CD81 are present in both seminal EVs, albeit with exosomes and MVs differing in expression profiles, suggesting dissimilar cargo and binding affinity.
-Flow cytometric analysis demonstrated that the proportion of EVs expressing CD63 and CD9 was higher in MVs (P &lt; 0.001 and P &lt; 0.05, respectively) than in exosomes, while the opposite was true for CD81; higher (P &lt; 0.001) in exosomes than in MVs.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(2) Tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63 and CD81 are present in both seminal </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, albeit with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> differing in expression profiles, suggesting dissimilar cargo and binding affinity. 
+Flow cytometric analysis demonstrated that the proportion of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressing CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was higher in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (P\xe2\x80\x89&lt;\xe2\x80\x890.001 and P\xe2\x80\x89&lt;\xe2\x80\x890.05, respectively) than in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, while the opposite was true for CD81; higher (P\xe2\x80\x89&lt;\xe2\x80\x890.001) in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> than in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>31399645</t>
   </si>
   <si>
     <t>Glioma-associated human endothelial cell-derived extracellular vesicles specifically promote the tumourigenicity of glioma stem cells via CD9.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Glioma-associated human endothelial cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> specifically promote the tumourigenicity of glioma stem cells via </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
     <t>31407387</t>
   </si>
   <si>
     <t>Hypoxia alters the release and size distribution of extracellular vesicles in pancreatic cancer cells to support their adaptive survival.</t>
   </si>
   <si>
-    <t>However, CD9 and CD63 (exosome markers) were expressed in both SEV and MEVs with a decreased expression recorded under hypoxia.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">However, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers) were expressed in both SEV and MEVs with a decreased expression recorded under hypoxia.</t>
+    </r>
   </si>
   <si>
     <t>31410448</t>
   </si>
   <si>
     <t>miR-19a-3p containing exosomes improve function of ischaemic myocardium upon shock wave therapy.</t>
   </si>
   <si>
-    <t xml:space="preserve">Characterization of EVs via electron microscopy, nanoparticle tracking analysis and flow cytometry revealed specific exosome morphology and size with presence of exosome markers CD 9, CD81 and CD63.
-Exosomes exhibited angiogenic properties activating protein kinase b (Akt) and extracellular-signal regulated kinase (ERK) resulting in enhanced endothelial tube formation and proliferation.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Characterization of </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> via electron microscopy, nanoparticle tracking analysis and flow cytometry revealed specific </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> morphology and size with presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD 9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD81 and CD63.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> exhibited angiogenic properties activating protein kinase b (Akt) and extracellular-signal regulated kinase (ERK) resulting in enhanced endothelial tube formation and proliferation.</t>
+    </r>
   </si>
   <si>
     <t>31473497</t>
   </si>
   <si>
     <t>Exosomes in specific fractions of the boar ejaculate contain CD44: A marker for epididymosomes?</t>
   </si>
   <si>
-    <t xml:space="preserve">Noteworthy, these pig SP-exosomes were CD44-bearing when analysed by FC, with bands detected by western blotting (WB) at the expected 85 kD size.
+    <t xml:space="preserve">Exosomes in specific fractions of the boar ejaculate contain CD44: A marker for epididymosomes?
+Noteworthy, these pig SP-exosomes were CD44-bearing when analysed by FC, with bands detected by western blotting (WB) at the expected 85 kD size.
 The findings pave for the selective isolation of exosomes in functional studies of their function when interacting with spermatozoa, the oocyte and/or the female genitalia, including hyaluronan-CD44 interplay.</t>
   </si>
   <si>
     <t>31594209</t>
   </si>
   <si>
     <t>High serum extracellular vesicle miR-10b expression predicts poor prognosis in patients with acute myeloid leukemia.</t>
   </si>
   <si>
-    <t>The extracellular vesicles we extracted from the serum samples were positive for EV/exosome markers including TSG101, CD63, Flotillin-1 and CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> we extracted from the serum samples were positive for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers including TSG101, CD63, Flotillin-1 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>31611757</t>
   </si>
   <si>
     <t>Senescent HUVECs-secreted exosomes trigger endothelial barrier dysfunction in young endothelial cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes were isolated from the condition media of senescent human umbilical vein endothelial cells (HUVECs) and then confirmed by the detection of exosome specific CD63 and CD9 expressions, electron microscopy and acetylcholinesterase assay.
-Exposure to exosomes repressed the expression of adherens junction proteins including vascular endothelial (VE)-cadherin and beta-catenin, decreased cell growth kinetics and impaired endothelial migration potential of young endothelial cells.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated from the condition media of senescent human umbilical vein endothelial cells (HUVECs) and then confirmed by the detection of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> specific CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressions, electron microscopy and acetylcholinesterase assay.
+Exposure to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> repressed the expression of adherens junction proteins including vascular endothelial (VE)-cadherin and beta-catenin, decreased cell growth kinetics and impaired endothelial migration potential of young endothelial cells.</t>
+    </r>
   </si>
   <si>
     <t>31638563</t>
   </si>
   <si>
     <t>[Exosomes derived from LPS-stimulated macrophages promote TGF-β1-induced epithelial-mesenchymal transition of human type II alveolar epithelial A549 cells].</t>
   </si>
   <si>
-    <t xml:space="preserve">In comparison with the exosomes derived from untreated naive THP-1 macrophages, exosomes derived from LPS-primed THP-1 cells exhibited an ability to significantly promote TGF-β-induced EMT of A549 cells, as determined by a significantly down-regulated E-cadherin, and an dramatically increased expression of proteins in EMT-related signaling including vimentin, alpha smooth muscle actin (α-SMA), TGF-β1/Smad2/3 signaling proteins Smad2/3 protein and phosphorylated Smad2/3 (p-Smad2/3) and type 1 collagen (Col1).
-Methods The morphology of exosomes derived from THP-1 macrophages was evaluated by transmission electron microscopy, and the biochemistry properties of exosomes were identified by accessing exosome-specific markers including tumor susceptibility gene 101 (TSG101), accessory protein ALG-2 interacting protein X (ALIX), CD81 and CD9 protein, and the calnexin, a negative control marker absent in exosomes, using an immunoblotting assay.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In comparison with the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from untreated naive THP-1 macrophages, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from LPS-primed THP-1 cells exhibited an ability to significantly promote TGF-\xce\xb2-induced EMT of A549 cells, as determined by a significantly down-regulated E-cadherin, and an dramatically increased expression of proteins in EMT-related signaling including vimentin, alpha smooth muscle actin (\xce\xb1-SMA), TGF-\xce\xb21/Smad2/3 signaling proteins Smad2/3 protein and phosphorylated Smad2/3 (p-Smad2/3) and type 1 collagen (Col1).
+Methods The morphology of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from THP-1 macrophages was evaluated by transmission electron microscopy, and the biochemistry properties of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were identified by accessing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-specific markers including tumor susceptibility gene 101 (TSG101), accessory protein ALG-2 interacting protein X (ALIX), CD81 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein, and the calnexin, a negative control marker absent in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, using an immunoblotting assay.</t>
+    </r>
   </si>
   <si>
     <t>31641193</t>
   </si>
   <si>
     <t>Tumour-Secreted Hsp90α on External Surface of Exosomes Mediates Tumour - Stromal Cell Communication via Autocrine and Paracrine Mechanisms.</t>
   </si>
   <si>
-    <t xml:space="preserve">Anti-Hsp90α antibody nullified the pro-motility activity of tumour-secreted exosomes and human recombinant Hsp90α protein fully rescued the functional defects of eHsp90α-free exosomes.
-[...5 lines deleted...]
-These defects are specifically due to the lack of eHsp90α on tumour cell-secreted exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Anti-Hsp90\xce\xb1 antibody nullified the pro-motility activity of tumour-secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and human recombinant Hsp90\xce\xb1 protein fully rescued the functional defects of eHsp90\xce\xb1-free </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+CRISPR-cas9 knockout of Hsp90\xce\xb1 did not affect the overall distribution and quantity of secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, but it caused increased </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-associated CD9 and decreased </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> TSG101, Alix, and CD63.
+Finally, while current </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biogenesis models exclusively implicate the luminal location of host cytosolic proteins inside secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, we provide evidence for eHsp90\xce\xb1 location on the external surface of tumour-secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Here we show that eHsp90\xce\xb1 accounts for approximately 1% of the total cellular Hsp90\xce\xb1 and is associated with tumour-secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+However, Hsp90\xce\xb1-knockout tumour cells have not only lost their own constitutive motility, but also the ability to recruit stromal cells via secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Taken together, this study elucidates a new mechanism of action by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> eHsp90\xce\xb1. 
+These defects are specifically due to the lack of eHsp90\xce\xb1 on tumour cell-secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Tumour-Secreted Hsp90\xce\xb1 on External Surface of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Mediates Tumour - Stromal Cell Communication via Autocrine and Paracrine Mechanisms.</t>
+    </r>
   </si>
   <si>
     <t>31648466</t>
   </si>
   <si>
     <t>[Impact of CD137-CD137L signaling on secretion of mouse vascular smooth muscle cells-derived exosomes: role of Rab7 pathway].</t>
   </si>
   <si>
     <t>31675489</t>
   </si>
   <si>
     <t>Environmental pollutant induced cellular injury is reflected in exosomes from placental explants.</t>
   </si>
   <si>
-    <t>Regardless of treatment, placental expressed exosomes markers (PLAP, CD9, CD63, 81 and ALIX), had a size distribution between 50 and 175 nm and were present in the conditioned medium at 5-8 x 10 Environmental exposure of placental explants did not change the quantity of exosomes or their characteristics.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Regardless of treatment, placental expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (PLAP, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, 81 and ALIX), had a size distribution between 50 and 175\xe2\x80\xafnm and were present in the conditioned medium at 5-8 x 10 Environmental exposure of placental explants did not change the quantity of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> or their characteristics.</t>
+    </r>
   </si>
   <si>
     <t>31712601</t>
   </si>
   <si>
     <t>Extracellular Vesicle-derived circular RNAs confers chemoresistance in Colorectal cancer.</t>
   </si>
   <si>
-    <t>Our exosomes were translucent cup-shaped structures under TEM with differential expression of TSG101, CD9, and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Our </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were translucent cup-shaped structures under TEM with differential expression of TSG101, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD63.</t>
+    </r>
   </si>
   <si>
     <t>31749189</t>
   </si>
   <si>
     <t>Cancer-associated fibroblasts-derived exosomes-mediated transfer of LINC00355 regulates bladder cancer cell proliferation and invasion.</t>
   </si>
   <si>
-    <t>Exosomes were extracted from CAFs and NFs and observed under a transmission electron microscope, and expression of the exosome markers CD9 and CD63 was confirmed by western blotting.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were extracted from CAFs and NFs and observed under a transmission electron microscope, and expression of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 was confirmed by western blotting.</t>
+    </r>
   </si>
   <si>
     <t>31766102</t>
   </si>
   <si>
     <t>Activation of CD137 signaling promotes neointimal formation by attenuating TET2 and transferrring from endothelial cell-derived exosomes to vascular smooth muscle cells.</t>
   </si>
   <si>
     <t>ECs transduced with the TET2-overexpression lentivirus showed that the activation of endothelial CD137 signaling decreased TET2 expression and the TET2 content in exosomes.</t>
   </si>
   <si>
     <t>31786017</t>
   </si>
   <si>
     <t>Electrochemical immunosensing of nanovesicles as biomarkers for breast cancer.</t>
   </si>
   <si>
-    <t>To achieve that, the exosomes were preconcentrated from cell-culture supernatant (and eventually in human serum) on magnetic particles modified with antibodies against the general tetraspanins CD9, CD63 and CD81, as well as specific receptors of cancer (CD24, CD44, CD54, CD326 and CD340).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">To achieve that, the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were preconcentrated from cell-culture supernatant (and eventually in human serum) on magnetic particles modified with antibodies against the general tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 and CD81, as well as specific receptors of cancer (CD24, CD44, CD54, CD326 and CD340).</t>
+    </r>
   </si>
   <si>
     <t>31792471</t>
   </si>
   <si>
     <t>[Isolation and biological characteristics of exosomes derived from periodontal ligament stem cells].</t>
   </si>
   <si>
-    <t>The PDLSC-derived exosomes could express the common surface adhesion molecules CD9, CD63, CD81 and TSG101.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The PDLSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could express the common surface adhesion molecules </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, CD81 and TSG101.</t>
+    </r>
   </si>
   <si>
     <t>31800531</t>
   </si>
   <si>
     <t>Exosomal miR-451 from human umbilical cord mesenchymal stem cells attenuates burn-induced acute lung injury.</t>
   </si>
   <si>
-    <t>The expression of the protein markers CD9 and CD63 in the exosomes was determined by western blot analysis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The expression of the protein markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was determined by western blot analysis.</t>
+    </r>
   </si>
   <si>
     <t>31823250</t>
   </si>
   <si>
     <t>Transmigration of Tetraspanin 2 (Tspan2) siRNA Via Microglia Derived Exosomes across the Blood Brain Barrier Modifies the Production of Immune Mediators by Microglia Cells.</t>
   </si>
   <si>
     <t>Furthermore, a decrease in the gene expression levels of the Interleukins, IL-13 and IL-10 and an increase in the gene expression levels for the Fc gamma receptor 2A(FCGR2A) and TNF-α occurred in HTHU-HIV microglial cells These data demonstrate that HTHU exosomes cross the BBB and are efficient delivery vehicles to the CNS.</t>
   </si>
   <si>
     <t>31858380</t>
   </si>
   <si>
     <t>Bone marrow mesenchymal stem cell-secreted exosomes carrying microRNA-125b protect against myocardial ischemia reperfusion injury via targeting SIRT7.</t>
   </si>
   <si>
-    <t>BMSC-derived exosomes were successfully isolated and identified by TEM and positive expression of CD9 and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">BMSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were successfully isolated and identified by TEM and positive expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.</t>
+    </r>
   </si>
   <si>
     <t>31878991</t>
   </si>
   <si>
     <t>[Human THP-1 macrophages activated by exosomes derived from lung adenocarcinoma cells promote lung cancer cell invasion].</t>
   </si>
   <si>
     <t>Following 24-hour treatment of macrophages with the exosomes (200 μg/mL), the mRNA levels of transforming growth factor β (TGF-β), tumor necrosis factor α (TNF-α), inducible nitric oxide synthase (iNOS) and CD163 were detected by RT-qPCR, and the protein levels of IL-6, IL-8 and IL-10 were measured by IMMULITE 1000.</t>
   </si>
   <si>
     <t>31885909</t>
   </si>
   <si>
     <t>A Method for the Isolation of Exosomes from Human and Bovine Milk.</t>
   </si>
   <si>
-    <t>The key exosomal characteristics of spherical/donut-shaped morphology, the presence of exosomal markers, e.g., FLOT-1 and the tetraspanins, CD9 and CD81), and particle concentration were confirmed in both human and bovine milk exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The key </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> characteristics of spherical/donut-shaped morphology, the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, e.g., FLOT-1 and the tetraspanins, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81), and particle concentration were confirmed in both human and bovine milk </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>31894881</t>
   </si>
   <si>
     <t>Chicken seminal fluid lacks CD9- and CD44-bearing extracellular vesicles.</t>
   </si>
   <si>
-    <t xml:space="preserve">In the present study, sperm-free SF from Red Jungle Fowl, White Leghorn and an advanced intercross (AIL, 12th generation) were studied using flow cytometry of the membrane marker tetraspanin CD9, Western blotting of the membrane receptor CD44 and electron microscopy in non-enriched (whole SF) or enriched fractions obtained by precipitation using a commercial kit (Total Exosome Precipitation Solution).
-Its complex proteome might either be free or linked to extracellular vesicles (EVs) as it is the case in mammals, where EVs depict the tetraspanin CD9; and where those EVs derived from the epididymis (epididymosomes) also present the receptor CD44.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Chicken seminal fluid lacks </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">- and CD44-bearing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+In the present study, sperm-free SF from Red Jungle Fowl, White Leghorn and an advanced intercross (AIL, 12th generation) were studied using flow cytometry of the membrane marker tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, Western blotting of the membrane receptor CD44 and electron microscopy in non-enriched (whole SF) or enriched fractions obtained by precipitation using a commercial kit (Total </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Precipitation Solution).
+Its complex proteome might either be free or linked to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) as it is the case in mammals, where </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> depict the tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">; and where those </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> derived from the epididymis (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>epididymosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) also present the receptor CD44.</t>
+    </r>
   </si>
   <si>
     <t>31934115</t>
   </si>
   <si>
     <t>Comparison of endothelial cell- and endothelial progenitor cell-derived exosomes in promoting vascular endothelial cell repair.</t>
   </si>
   <si>
-    <t>Both types of exosomes, sized from 30 nm to 100 nm, had sphere-shaped or cupped morphology, and expressed CD63, CD9, and CD81; but the total yield of exosomes (particles/mL) based on number of cells, was 4.2 times higher from EPCs than HUVECs.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Both types of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, sized from 30 nm to 100 nm, had sphere-shaped or cupped morphology, and expressed CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and CD81; but the total yield of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (particles/mL) based on number of cells, was 4.2 times higher from EPCs than HUVECs.</t>
+    </r>
   </si>
   <si>
     <t>31999742</t>
   </si>
   <si>
     <t>Cryo-electron microscopy of extracellular vesicles from cerebrospinal fluid.</t>
   </si>
   <si>
-    <t>Vesicular size and the presence of exosomal marker CD9 on the surface provided evidence that most of the EVs were exosome-like vesicles.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Vesicular size and the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on the surface provided evidence that most of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-like vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>32054015</t>
   </si>
   <si>
     <t>Matrix Effect in the Isolation of Breast Cancer-Derived Nanovesicles by Immunomagnetic Separation and Electrochemical Immunosensing-A Comparative Study.</t>
   </si>
   <si>
     <t>Based on this study, the exosomes were preconcentrated by immunomagnetic separation on antiCD81-modified magnetic particles in order to achieve further magnetic actuation on the surface of the electrode for the electrochemical readout.</t>
   </si>
   <si>
     <t>32081419</t>
   </si>
   <si>
     <t>Glioma-derived endothelial cells promote glioma cells migration via extracellular vesicles-mediated transfer of MYO1C.</t>
   </si>
   <si>
     <t>32101370</t>
   </si>
   <si>
     <t>Increased production of functional small extracellular vesicles in senescent endothelial cells.</t>
   </si>
   <si>
-    <t>Small EVs were isolated by ultracentrifugation and characterized using electron microscopy, nanoparticle tracking analysis and immunoassays to assess morphology, size, concentration and expression of exosome markers CD9 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Small </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated by ultracentrifugation and characterized using electron microscopy, nanoparticle tracking analysis and immunoassays to assess morphology, size, concentration and expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81.</t>
+    </r>
   </si>
   <si>
     <t>32126572</t>
   </si>
   <si>
     <t>Human extracellular vesicles and correlation with two clinical forms of toxoplasmosis.</t>
   </si>
   <si>
-    <t>Presence of exosomes was also confirmed by transmission electron microscopy and evidence of tetraspanins CD63 and CD9 in immunoblotting.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was also confirmed by transmission electron microscopy and evidence of tetraspanins CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in immunoblotting.</t>
+    </r>
   </si>
   <si>
     <t>32127037</t>
   </si>
   <si>
     <t>Mesenchymal stem cell-derived exosomes protect beta cells against hypoxia-induced apoptosis via miR-21 by alleviating ER stress and inhibiting p38 MAPK phosphorylation.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes derived from MSC-conditioned culture medium were 40-100 nm in diameter and expressed the exosome markers CD9, CD63, CD81, HSP70, and Flotillin 1, as well as the MSC markers CD73, CD90, and CD105.
-The WB results showed that ER stress-related proteins, including GRP78, GRP94, p-eIF2α and CHOP, and the apoptosis-related proteins cleaved caspase 3 and PARP, were upregulated under hypoxic conditions but were inhibited by MSC exosomes.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from MSC-conditioned culture medium were 40-100\xe2\x80\x89nm in diameter and expressed the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, CD81, HSP70, and Flotillin 1, as well as the MSC markers CD73, CD90, and CD105.
+Mesenchymal stem cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protect beta cells against hypoxia-induced apoptosis via miR-21 by alleviating ER stress and inhibiting p38 MAPK phosphorylation.
+The WB results showed that ER stress-related proteins, including GRP78, GRP94, p-eIF2\xce\xb1 and CHOP, and the apoptosis-related proteins cleaved caspase 3 and PARP, were upregulated under hypoxic conditions but were inhibited by MSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>32151262</t>
   </si>
   <si>
     <t>Extraction and identification of synovial tissue-derived exosomes by different separation techniques.</t>
   </si>
   <si>
-    <t xml:space="preserve">NTA suggested the main peaks of three groups of exosomes are around 100-120 nm, and the concentration of the three groups of exosomes was greater than 1 × 10 Morphology, particle size, and labeled protein marker detection confirmed that UC, SECF, and PEG can extract exosomes derived from synovial tissue; UC and SECF are more recommended for the extraction of synovial tissue-derived exosomes, which provides a methodological basis for studying the function and mechanism of synovial tissue exosomes in the future.
-[...1 lines deleted...]
-Ultracentrifugation (UC), filtration combined with size exclusion chromatography (SECF), and 8% polyethylene glycol (PEG) were used to extract synovial tissue-derived exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">NTA suggested the main peaks of three groups of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are around 100-120\xe2\x80\x89nm, and the concentration of the three groups of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was greater than 1 \xc3\x97 10 Morphology, particle size, and labeled protein marker detection confirmed that UC, SECF, and PEG can extract </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from synovial tissue; UC and SECF are more recommended for the extraction of synovial tissue-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which provides a methodological basis for studying the function and mechanism of synovial tissue </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in the future. 
+Transmission electron microscopy (TEM), nanoparticle tracer analysis (NTA), and Western Blot (WB) were used to detect the morphology, particle size, and biomarker proteins (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, Flotillin-1, and calnexin) of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Ultracentrifugation (UC), filtration combined with size exclusion chromatography (SECF), and 8% polyethylene glycol (PEG) were used to extract synovial tissue-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>32207293</t>
   </si>
   <si>
     <t>Aptamer-Cholesterol-Mediated Proximity Ligation Assay for Accurate Identification of Exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">Besides RCA-initiated signal amplification, CD9 antibody-labeled magnetic beads were used to capture exosomes for isolation and secondary signal enrichment.
-Herein, we proposed an Aptamer-cholesterol-mediated Proximity Ligation Assay (AcmPLA) for accurate identification of exosomes in a dual-probe strategy, one aptamer probe for recognition of exosomal innate surface protein CD63 and another cholesterol probe for biolipid layer targeting.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Besides RCA-initiated signal amplification, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibody-labeled magnetic beads were used to capture </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> for isolation and secondary signal enrichment.
+Herein, we proposed an Aptamer-cholesterol-mediated Proximity Ligation Assay (AcmPLA) for accurate identification of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in a dual-probe strategy, one aptamer probe for recognition of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> innate surface protein CD63 and another cholesterol probe for biolipid layer targeting.</t>
+    </r>
   </si>
   <si>
     <t>32232928</t>
   </si>
   <si>
     <t>Molecular signatures of extracellular vesicles in oral fluids of periodontitis patients.</t>
   </si>
   <si>
-    <t>The CD63 exosome marker was increased in GCF of periodontitis patients (p = .00001).</t>
+    <t>The CD63exosome marker was increased in GCF of periodontitis patients (p\xc2\xa0=\xc2\xa0.00001).</t>
   </si>
   <si>
     <t>32319557</t>
   </si>
   <si>
     <t>Prostate field cancerization and exosomes: Association between CD9, early growth response 1 and fatty acid synthase.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Prostate field cancerization and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">: Association between </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, early growth response 1 and fatty acid synthase.</t>
+    </r>
+  </si>
+  <si>
     <t>32328746</t>
   </si>
   <si>
     <t>Protective effects of bovine milk exosomes against oxidative stress in IEC-6 cells.</t>
   </si>
   <si>
-    <t>To assess the protective effects of exosomes, IEC-6 cells were pretreated with exosomes, followed by H The isolated bovine milk exosome were positive for CD63 and CD9 expression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">To assess the protective effects of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, IEC-6 cells were pretreated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, followed by H The isolated bovine milk </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were positive for CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression.</t>
+    </r>
   </si>
   <si>
     <t>32338917</t>
   </si>
   <si>
     <t>Comparative Glycomic Analysis of Exosome Subpopulations Derived from Pancreatic Cancer Cell Lines.</t>
   </si>
   <si>
-    <t xml:space="preserve">A hierarchical clustering analysis using 19 glycomic profiles confirmed that most subpopulations, except CD81-positive exosomes, could be distinguished according to the host-cell species.
-[...1 lines deleted...]
-The surfaces of extracellular vesicles were labeled with Cy3 and captured by magnetic beads with antibodies against tetraspanins (CD9, CD63, and CD81).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A hierarchical clustering analysis using 19 glycomic profiles confirmed that most subpopulations, except CD81-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, could be distinguished according to the host-cell species.
+Principal component analysis and subsequent lectin-affinity capturing of intact </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> highlighted that CD81-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> preferentially expressed not\xc2\xa0PHA-L-\xc2\xa0but LEL-binding proteins on their surfaces.
+The surfaces of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were labeled with Cy3 and captured by magnetic beads with antibodies against tetraspanins (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81).</t>
+    </r>
   </si>
   <si>
     <t>32350244</t>
   </si>
   <si>
     <t>KLF4-mediated upregulation of CD9 and CD81 suppresses hepatocellular carcinoma development via JNK signaling.</t>
   </si>
   <si>
-    <t xml:space="preserve">In addition, increased expression of KLF4, CD9 or CD81 had no obvious impact on exosome secretion from HCC cells.
-Tetraspanins CD9 and CD81 frequently serve as the surface markers of exosomes, which are involved in intercellular communication during tumor progression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In addition, increased expression of KLF4, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> or CD81 had no obvious impact on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secretion from HCC cells.
+Tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81 frequently serve as the surface markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, which are involved in intercellular communication during tumor progression.</t>
+    </r>
   </si>
   <si>
     <t>32409751</t>
   </si>
   <si>
     <t>Complexity and ultrastructure of infectious extracellular vesicles from cells infected by non-enveloped virus.</t>
   </si>
   <si>
-    <t>In addition to infectious microvesicles, CD9-positive exosomes released from PV-infected cells are also infectious and transport virions.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In addition to infectious </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microvesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> released from PV-infected cells are also\xc2\xa0infectious and transport virions.</t>
+    </r>
   </si>
   <si>
     <t>32416091</t>
   </si>
   <si>
     <t>iTRAQ-based proteomics and in vitro experiments reveals essential roles of ACE and AP-N in the renin-angiotensin system-mediated congenital ureteropelvic junction obstruction.</t>
   </si>
   <si>
-    <t>The identity of exosomes from amniotic fluids was confirmed by the expression of CD9 and CD26.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The identity of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from amniotic fluids was confirmed by the expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD26.</t>
+    </r>
   </si>
   <si>
     <t>32424440</t>
   </si>
   <si>
     <t>Tetraspanins in mammalian reproduction: spermatozoa, oocytes and embryos.</t>
   </si>
   <si>
-    <t>In mammalian fertilization, an important role is attributed to CD molecules belonging to the tetraspanin superfamily, particularly CD9, CD81, CD151, and also CD63; mostly as part of extracellular vesicles, the significance of which and their potential in reproduction is being intensively investigated.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In mammalian fertilization, an important role is attributed to CD molecules belonging to the tetraspanin superfamily, particularly </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD81, CD151, and also CD63; mostly as part of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, the significance of which and their potential in reproduction is being intensively investigated.</t>
+    </r>
   </si>
   <si>
     <t>32483153</t>
   </si>
   <si>
     <t>In vitro cultured human endometrial cells release extracellular vesicles that can be uptaken by spermatozoa.</t>
   </si>
   <si>
-    <t>Primary endometrial cells release EVs with a diameter between 50 and 350 nm and bear the standard vesicle and exosome marker proteins CD63, CD9, TSG101 and ALIX.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Primary endometrial cells release </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with a diameter between 50 and 350\xe2\x80\x89nm and bear the standard vesicle and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, TSG101 and ALIX.</t>
+    </r>
   </si>
   <si>
     <t>32487603</t>
   </si>
   <si>
     <t>Oncogenic miRNAs Identified in Tear Exosomes From Metastatic Breast Cancer Patients.</t>
   </si>
   <si>
-    <t>Tear exosomes had a significantly higher quantity of exosome markers than serum exosomes (CD9, CD63).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Tear </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> had a significantly higher quantity of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers than serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63).</t>
+    </r>
   </si>
   <si>
     <t>32495928</t>
   </si>
   <si>
     <t>The correlation between unexplained infertility and exosomes.</t>
   </si>
   <si>
-    <t>The aim of this study was to investigate the effect of exosome specific markers CD63 and CD9 which are promising molecules in the pathogenesis and treatment of many diseases on endometrial receptivity in women with unexplained infertility.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The aim of this study was to investigate the effect of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> specific markers CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> which are promising molecules in the pathogenesis and treatment of many diseases on endometrial receptivity in women with unexplained infertility.</t>
+    </r>
   </si>
   <si>
     <t>32544615</t>
   </si>
   <si>
     <t>The role of extracellular vesicles in COVID-19 virus infection.</t>
   </si>
   <si>
-    <t>Extracellular vesicles may contribute to spread this virus as they transfer such receptors as CD9 and ACE2, which make recipient cells susceptible to virus docking.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> may contribute to spread this virus as they transfer such receptors as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and ACE2, which make recipient cells susceptible to virus docking.</t>
+    </r>
   </si>
   <si>
     <t>32589377</t>
   </si>
   <si>
     <t>Comparative analysis of exosome markers and extracellular vesicles between colorectal cancer and cancer-associated normal colonic mucosa.</t>
   </si>
   <si>
-    <t>Tetraspanins (CD9, CD63) belong to the well‑known exosome markers, but can also be found on other subtypes of extracellular vesicles (EVs).</t>
+    <r>
+      <rPr/>
+      <t>Tetraspanins (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63) belong to the well\xe2\x80\x91known </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, but can also be found on other subtypes of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>32600030</t>
   </si>
   <si>
     <t>Simultaneous Detection of a Cluster of Differentiation Markers on Leukemia-Derived Exosomes by Multiplex Immuno-Polymerase Chain Reaction via Capillary Electrophoresis Analysis.</t>
   </si>
   <si>
-    <t>With the method, we first realized simultaneous detection of five target CD molecules (CD9, CD34, c-Kit/CD117, CD123, and FLT-3/CD135) on leukemia cell-derived exosomes with high detection sensitivity.</t>
+    <r>
+      <rPr/>
+      <t>With the method, we first realized simultaneous detection of five target CD molecules (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD34, c-Kit/CD117, CD123, and FLT-3/CD135) on leukemia cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with high detection sensitivity.</t>
+    </r>
   </si>
   <si>
     <t>32713614</t>
   </si>
   <si>
     <t>Circulating exosomes with lung self-antigens as a biomarker for chronic lung allograft dysfunction: A retrospective analysis.</t>
   </si>
   <si>
-    <t>Circulating exosomes from BOS and stable LTxRs demonstrated 61- to 181-nm vesicles with markers Alix and CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from BOS and stable LTxRs demonstrated 61- to 181-nm vesicles with markers Alix and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>32730952</t>
   </si>
   <si>
     <t>Surface functionalization of exosomes for target-specific delivery and in vivo imaging &amp; tracking: Strategies and significance.</t>
   </si>
   <si>
-    <t>The specific exosomal membrane proteins such as tetraspanins (CD63, CD81, CD9), lactadherin (LA), lysosome associated membrane protein-2b (Lamp-2b) and, glycosyl-phosphatidyl-inositol (GPI) involved in functionalization of exosome surface have also been discussed along with different strategies of surface modification like genetic engineering, covalent modification (click chemistry and metabolic engineering of parent cells of exosomes) and non-covalent modification (multivalent electrostatic interactions, ligand-receptor interaction, hydrophobic interaction, aptamer based modification and modification by anchoring CP05 peptide) along with optical (fluorescent and bioluminescent) and radioactive isotope labelling techniques of exosomes for imaging purpose.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The specific </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> membrane proteins such as tetraspanins (CD63, CD81, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">), lactadherin (LA), lysosome associated membrane protein-2b (Lamp-2b) and, glycosyl-phosphatidyl-inositol (GPI) involved in functionalization of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface have also been discussed along with different strategies of surface modification like genetic engineering, covalent modification (click chemistry and metabolic engineering of parent cells of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) and non-covalent modification (multivalent electrostatic interactions, ligand-receptor interaction, hydrophobic interaction, aptamer based modification and modification by anchoring CP05 peptide) along with optical (fluorescent and bioluminescent) and radioactive isotope labelling techniques of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> for imaging purpose.</t>
+    </r>
   </si>
   <si>
     <t>32747437</t>
   </si>
   <si>
     <t>Cytotrophoblast extracellular vesicles enhance decidual cell secretion of immune modulators via TNFα.</t>
   </si>
   <si>
     <t>32767662</t>
   </si>
   <si>
     <t>Exosomal lncRNA H19 promotes the progression of hepatocellular carcinoma treated with Propofol via miR-520a-3p/LIMK1 axis.</t>
   </si>
   <si>
-    <t>Quantitative real-time polymerase chain reaction (qRT-PCR) and Western blot were performed to detect the expression of long noncoding RNA (lncRNA) H19, microRNA-520a-3p (miR-520a-3p), LIM domain kinase 1 (LIMK1), metastasis-associated markers (Snail, Twist, Vimentin and E-cadherin) and exosome markers (CD9 and CD81).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Quantitative real-time polymerase chain reaction (qRT-PCR) and Western blot were performed to detect the expression of long noncoding RNA (lncRNA) H19, microRNA-520a-3p (miR-520a-3p), LIM domain kinase 1 (LIMK1), metastasis-associated markers (Snail, Twist, Vimentin and E-cadherin) and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81).</t>
+    </r>
   </si>
   <si>
     <t>32793278</t>
   </si>
   <si>
     <t>Plasma Small Extracellular Vesicles Derived miR-21-5p and miR-92a-3p as Potential Biomarkers for Hepatocellular Carcinoma Screening.</t>
   </si>
   <si>
-    <t>The exosomes were isolated by precipitation with a reagent based on polyethylene glycol and were characterized based on morphological aspects (i.e., diameter); molecular weight; CD63, CD9, and CD81 protein markers; and exosomal miR-21-5p and miR-92a-3p expression levels.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated by precipitation with a reagent based on polyethylene glycol and were characterized based on morphological aspects (i.e., diameter); molecular weight; CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and CD81 protein markers; and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> miR-21-5p and miR-92a-3p expression levels.</t>
+    </r>
   </si>
   <si>
     <t>32795414</t>
   </si>
   <si>
     <t>Extracellular Vesicle and Particle Biomarkers Define Multiple Human Cancers.</t>
   </si>
   <si>
-    <t>Among traditional exosome markers, CD9, HSPA8, ALIX, and HSP90AB1 represent pan-EVP markers, while ACTB, MSN, and RAP1B are novel pan-EVP markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Among traditional </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, HSPA8, ALIX, and HSP90AB1 represent pan-EVP markers, while ACTB, MSN, and RAP1B are novel pan-EVP markers.</t>
+    </r>
   </si>
   <si>
     <t>32801874</t>
   </si>
   <si>
     <t>A Polyethylene Glycol-Based Method for Enrichment of Extracellular Vesicles from Culture Supernatant of Human Ovarian Cancer Cell Line A2780 and Body Fluids of High-Grade Serous Carcinoma Patients.</t>
   </si>
   <si>
     <t>This study tried to evaluate whether 8% polyethylene glycol (PEG) 6000 precipitation combined with differential ultracentrifugation (PPDU) was an efficient and practical method for the enrichment and purification of extracellular vesicles (EVs) derived from the culture supernatant of human ovarian cancer cell line A2780 and from body fluids of patients with high-grade serous carcinoma (HGSC).</t>
   </si>
   <si>
     <t>32820307</t>
   </si>
   <si>
     <t>[Serum exosomes of rats with hepatic ischemia-reperfusion injury induce the damage of hippocampus and cerebral cortex].</t>
   </si>
   <si>
-    <t>The morphology and size of exosomes were observed by transmission electron microscope, the expression of exosomes markers CD63 and CD9 was detected by Western blot, and the damage of liver and brain, levels of apoptosis and oxidative stress response in hippocampus and cerebral cortex were observed by serological and histological indexes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The morphology and size of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were observed by transmission electron microscope, the expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was detected by Western blot, and the damage of liver and brain, levels of apoptosis and oxidative stress response in hippocampus and cerebral cortex were observed by serological and histological indexes.</t>
+    </r>
   </si>
   <si>
     <t>32822875</t>
   </si>
   <si>
     <t>Altered level of plasma exosomes in patients with Gaucher disease.</t>
   </si>
   <si>
-    <t>We found that the EVs were enriched with the surface exosomal markers (CD9, СD63, CD81) and an exosome-associated protein HSP70 in case of the patients with the disease.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We found that the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were enriched with the surface </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, \xd0\xa1D63, CD81) and an </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein HSP70 in case of the patients with the disease.</t>
+    </r>
   </si>
   <si>
     <t>32874118</t>
   </si>
   <si>
     <t>Differential proteomics analysis of serum exosomein burn patients.</t>
   </si>
   <si>
     <t>In burn patients, the upregulated proteins ITGA2B and ITGB3 of serum exosomes likely participate in injury detection and repair via PI3K/AKT signaling pathways.</t>
   </si>
   <si>
     <t>32893620</t>
   </si>
   <si>
     <t>Automated On-Line Isolation and Fractionation System for Nanosized Biomacromolecules from Human Plasma.</t>
   </si>
   <si>
-    <t xml:space="preserve">The on-line system was versatile, only different monoclonal antibodies, anti-apolipoprotein B-100, anti-CD9, or anti-CD61, were immobilized on monolithic disk columns for isolation of lipoproteins and extracellular vesicles (EVs).
-The platelet-derived CD61-positive EVs and CD9-positive EVs, isolated by IAC, were further fractionated by AsFlFFF to their size-based subpopulations (e.g., exomeres and exosomes) for further analysis.</t>
+    <r>
+      <rPr/>
+      <t>The on-line system was versatile, only different monoclonal antibodies, anti-apolipoprotein B-100, anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, or anti-CD61, were immobilized on monolithic disk columns for isolation of lipoproteins and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">).
+The platelet-derived CD61-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, isolated by IAC, were further fractionated by AsFlFFF to their size-based subpopulations (e.g., </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exomeres</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) for further analysis.</t>
+    </r>
   </si>
   <si>
     <t>32930202</t>
   </si>
   <si>
     <t>Biomedical analysis of exosomes using biosensing methods: recent progress.</t>
   </si>
   <si>
-    <t xml:space="preserve">Although exosomes can be used to identify various types of external and internal biomarkers by conjugating with recognition elements, most designed biosensors are based on CD9 and CD63.
-The unique functions of exosomes have been introduced as cancer bio-markers due to the cargo (protein, DNA and RNA) of external exosomes (tetraspanin) and internal exosomes (syntenin).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Although </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> can be used to identify various types of external and internal biomarkers by conjugating with recognition elements, most designed biosensors are based on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.
+The unique functions of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> have been introduced as cancer bio-markers due to the cargo (protein, DNA and RNA) of external </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (tetraspanin) and internal </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (syntenin).</t>
+    </r>
   </si>
   <si>
     <t>32944195</t>
   </si>
   <si>
     <t>Plasma extracellular vesicles detected by Single Molecule array technology as a liquid biopsy for colorectal cancer.</t>
   </si>
   <si>
-    <t xml:space="preserve">Our results show that CD9-CD63 and Epcam-CD63 SiMoa assays specifically detect extracellular vesicles but not free proteins with high sensitivities.
-Two extracellular vesicle detection assays, CD9-CD63 and Epcam-CD63, were designed to detect universal extracellular vesicles and tumour-derived extracellular vesicles, respectively.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Our results show that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-CD63 and Epcam-CD63 SiMoa assays specifically detect </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> but not free proteins with high sensitivities.
+Two </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> detection assays, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-CD63 and Epcam-CD63, were designed to detect universal </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and tumour-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, respectively.</t>
+    </r>
   </si>
   <si>
     <t>32951259</t>
   </si>
   <si>
     <t>Stomatin is highly expressed in exosomes of different origin and is a promising candidate as an exosomal marker.</t>
   </si>
   <si>
-    <t xml:space="preserve">A high abundance of stomatin in EVs of various origins and its enrichment in exosomes make stomatin a promising exosomal marker.
-[...2 lines deleted...]
-Proteins involved in the organizing of lipid rafts can be found in exosomes, as shown for caveolin-1, and they could contribute to exosomal cargo sorting, as shown for flotillins.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A high abundance of stomatin in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of various origins and its enrichment in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> make stomatin a promising </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker.
+Comparison with other lipid raft proteins and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers showed that the level of stomatin protein in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from different sources corresponds well to that of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, while it differs essentially from flotillin-1 and flotillin-2 homologs, which in turn are present in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in nearly equal proportions.
+Here we first show the presence of stomatin in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> produced by epithelial cancer cells (non-small cell lung cancer, breast, and ovarian cancer cells) as well as in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from biological fluids, including blood plasma, ascitic fluids, and uterine flushings.
+Proteins involved in the organizing of lipid rafts can be found in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, as shown for caveolin-1, and they could contribute to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> cargo sorting, as shown for flotillins.</t>
+    </r>
   </si>
   <si>
     <t>33023058</t>
   </si>
   <si>
     <t>Anti-Tumor Effects of Exosomes Derived from Drug-Incubated Permanently Growing Human MSC.</t>
   </si>
   <si>
-    <t>Similar to growth-limited human primary cultures of mesenchymal stroma/stem-like cells (MSC), the continuously proliferating human MSC544 cell line produced extracellular vesicles as characterized by expression of the tetraspanin molecules CD9, CD63, and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Similar to growth-limited human primary cultures of mesenchymal stroma/stem-like cells (MSC), the continuously proliferating human MSC544 cell line produced </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as characterized by expression of the tetraspanin molecules </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81.</t>
+    </r>
   </si>
   <si>
     <t>33101656</t>
   </si>
   <si>
     <t>Platelet-derived extracellular vesicles promote osteoinduction of mesenchymal stromal cells.</t>
   </si>
   <si>
     <t>Here, we propose the use of platelet-derived extracellular vesicles (EVs) as an off-the-shelf alternative for PRP and PL for bone regeneration.</t>
   </si>
   <si>
     <t>33155413</t>
   </si>
   <si>
     <t>Mesenchymal stroma/stem-like cells of GARP knockdown inhibits cell proliferation and invasion of mouse colon cancer cells (MC38) through exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes were isolated from MSC and siGARP-MSC cells, and verified by the exosome surface protein markers CD9, CD63 and CD81.
-Furthermore, siGARP-MSC exosomes impeded IL-6 secretion and partly inactivated JAK1/STAT3 pathway, measured using ELISA and RT-qPCR.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated from MSC and siGARP-MSC cells, and verified by the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface protein markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63 and CD81.
+Furthermore, siGARP-MSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> impeded IL-6 secretion and partly inactivated JAK1/STAT3 pathway, measured using ELISA and RT-qPCR.</t>
+    </r>
   </si>
   <si>
     <t>33182773</t>
   </si>
   <si>
     <t>Intestinal Epithelium-Derived Luminally Released Extracellular Vesicles in Sepsis Exhibit the Ability to Suppress TNF-a and IL-17A Expression in Mucosal Inflammation.</t>
   </si>
   <si>
     <t>33250449</t>
   </si>
   <si>
     <t>miR-29a in Exosomes from Bone Marrow Mesenchymal Stem Cells Inhibit Fibrosis during Endometrial Repair of Intrauterine Adhesion.</t>
   </si>
   <si>
-    <t>BMSCs-Exo expressed exosome-specific proteins CD9, CD63, and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">BMSCs-Exo expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-specific proteins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81.</t>
+    </r>
   </si>
   <si>
     <t>33275138</t>
   </si>
   <si>
     <t>Elongated neutrophil-derived structures are blood-borne microparticles formed by rolling neutrophils during sepsis.</t>
   </si>
   <si>
-    <t>Unlike neutrophil-derived extracellular vesicles, most ENDS are negative for the tetraspanins CD9, CD63, and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Unlike neutrophil-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, most ENDS are negative for the tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81.</t>
+    </r>
   </si>
   <si>
     <t>33307173</t>
   </si>
   <si>
     <t>Spinal cord injury alters microRNA and CD81+ exosome levels in plasma extracellular nanoparticles with neuroinflammatory potential.</t>
   </si>
   <si>
     <t>Western blot (WB) analysis of UC-derived plasma EVs revealed increased expression of the tetraspanin exosome marker, CD81, between 1d and 7d post-injury.</t>
   </si>
   <si>
     <t>33315384</t>
   </si>
   <si>
     <t>Mass Spectrometry Imaging of Mass Tag Immunoassay Enables the Quantitative Profiling of Biomarkers from Dozens of Exosomes.</t>
   </si>
   <si>
-    <t>MCF-7 and MDA-MB231, were distinguished by the level of surface protein biomarkers of CD9, CD44, and epithelial cell adhesion molecule (EpCAM) acquired by the method, demonstrating that exosomes could be used for the diagnosis of cancer at subtype level.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">MCF-7 and MDA-MB231, were distinguished by the level of surface protein biomarkers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD44, and epithelial cell adhesion molecule (EpCAM) acquired by the method, demonstrating that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could be used for the diagnosis of cancer at subtype level.</t>
+    </r>
   </si>
   <si>
     <t>33316880</t>
   </si>
   <si>
     <t>Cell-free Stem Cell-Derived Extract Formulation for Regenerative Medicine Applications.</t>
   </si>
   <si>
-    <t>Membrane enclosed particles within exosome size range and expressing exosome tetraspanins CD81 and CD9 were identified.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Membrane enclosed particles within </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> size range and expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> tetraspanins CD81 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were identified.</t>
+    </r>
   </si>
   <si>
     <t>33328332</t>
   </si>
   <si>
     <t>Plasma exosomal miR-375-3p regulates mitochondria-dependent keratinocyte apoptosis by targeting XIAP in severe drug-induced skin reactions.</t>
   </si>
   <si>
-    <t>Our results demonstrate that exosomes isolated from the plasma of patients with SJS/TEN were 30 to 200 nm in diameter and expressed CD9, CD63, CD81, and TSG101 exosome marker proteins.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Our results demonstrate that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from the plasma of patients with SJS/TEN were 30 to 200 nm in diameter and expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, CD81, and TSG101 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins.</t>
+    </r>
   </si>
   <si>
     <t>33330567</t>
   </si>
   <si>
     <t>Relationship Between T-Cell Exosomes and Cellular Subsets in SLE According to Type I IFN-Signaling.</t>
   </si>
   <si>
     <t>33334882</t>
   </si>
   <si>
     <t>The role of hippocampal niche exosomes in rat hippocampal neurogenesis after fimbria-fornix transection.</t>
   </si>
   <si>
-    <t>Additionally, the exosome marker molecules CD9, CD63, and Alix were expressed in exosomes extracted from the hippocampal niche.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Additionally, the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker molecules </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and Alix were expressed in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> extracted from the hippocampal niche.</t>
+    </r>
   </si>
   <si>
     <t>33345458</t>
   </si>
   <si>
     <t>Platelet-derived extracellular vesicles are increased in sera of Alzheimer's disease patients, as revealed by Tim4-based assays.</t>
   </si>
   <si>
     <t>LC-MS/MS analysis identified a protein band precipitated by rPALa as CD61, a marker of platelet-derived exosomes (P-Exo).</t>
   </si>
   <si>
     <t>33358817</t>
   </si>
   <si>
     <t>The bioactivity of colostrum and milk exosomes of high, average, and low immune responder cows on human intestinal epithelial cells.</t>
   </si>
   <si>
-    <t>Exosomes were isolated by successive ultracentrifugation and confirmed by western blot analysis for the presence of common exosomal proteins (CD9, CD63, and heat shock protein 70).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated by successive ultracentrifugation and confirmed by western blot analysis for the presence of common </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and heat shock protein 70).</t>
+    </r>
   </si>
   <si>
     <t>33363470</t>
   </si>
   <si>
     <t>Nonmuscle Myosin Heavy Chain ⅡA-Mediated Exosome Release via Regulation of the Rho-Associated Kinase 1/Myosin Light Chains/Actin Pathway.</t>
   </si>
   <si>
-    <t xml:space="preserve">LPS could enhance exosome release from microglial cells by increasing exosome concentration, elevating the rate of positively labeled CD9 and CD81 proteins and protein expression.
-The myosin inhibitor, blebbistatin, could decrease the concentration of released exosome and reduce CD9 and CD81 protein expression on the exosome surface compared with that in the LPS group.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">LPS could enhance </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> release from microglial cells by increasing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> concentration, elevating the rate of positively labeled </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81 proteins and protein expression.
+The myosin inhibitor, blebbistatin, could decrease the concentration of released </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and reduce </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81 protein expression on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface compared with that in the LPS group.</t>
+    </r>
   </si>
   <si>
     <t>33367429</t>
   </si>
   <si>
     <t>Microfluidic-based capture and release of cancer-derived exosomes via peptide-nanowire hybrid interface.</t>
   </si>
   <si>
-    <t>Based on the amino-acid sequence of EWI-2 protein, a partial peptide that bound to the CD9 exosome marker and thus targeted cancer exosomes was screened.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Based on the amino-acid sequence of EWI-2 protein, a partial peptide that bound to the CD9exosome marker and thus targeted cancer </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was screened.</t>
+    </r>
   </si>
   <si>
     <t>33386754</t>
   </si>
   <si>
     <t>Microglial recruitment and mechanisms involved in the disruption of afferent synaptic terminals on spinal cord motor neurons after acute peripheral nerve injury.</t>
   </si>
   <si>
-    <t>The presence of abundant extracellular vesicles in the perineuronal space after axotomy, together with the increased expression of phospho-mixed lineage kinase domain-like protein and, later, of extracellular vesicle markers, such as CD9, CD63, and flotillin, indicate that the vesicles mainly originated in synapses and were transferred to microglia.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The presence of abundant </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in the perineuronal space after axotomy, together with the increased expression of phospho-mixed lineage kinase domain-like protein and, later, of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, such as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and flotillin, indicate that the vesicles mainly originated in synapses and were transferred to microglia.</t>
+    </r>
   </si>
   <si>
     <t>33413616</t>
   </si>
   <si>
     <t>Human embryonic stem cell-derived extracellular vesicles alleviate retinal degeneration by upregulating Oct4 to promote retinal Müller cell retrodifferentiation via HSP90.</t>
   </si>
   <si>
     <t>Microvesicles (MVs) or exosomes (EXOs) were extracted from hESCs transfected with sh-HSP90 or pcDNA3.1-HSP9, and then incubated with Müller cells to measure the uptake of EVs, MVs, or EXOs in Müller cells by immunofluorescence.</t>
   </si>
   <si>
     <t>33456364</t>
   </si>
   <si>
     <t>Subpopulations of exosomes purified via different exosomal markers carry different microRNA contents.</t>
   </si>
   <si>
-    <t xml:space="preserve">In this study, exosomes from the serum of C57BL/6 mice after cecum ligation and perforation (CLP) or sham operation were isolated by precipitation using ExoQuick-TC and affinity purified with anti-Rab5b, anti-CD9, anti-CD31, and anti-CD44 antibodies using the Exo-Flow Exosome Capture kit to collect exosome subpopulations.
-The miRNAs in the exosomes captured by anti-Rab5b or anti-CD9 antibodies were more similar to those isolated by ExoQuick-TC than to those captured by anti-CD44 antibodies.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the serum of C57BL/6 mice after cecum ligation and perforation (CLP) or sham operation were isolated by precipitation using ExoQuick-TC and affinity purified with anti-Rab5b, anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, anti-CD31, and anti-CD44 antibodies using the Exo-Flow </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Capture kit to collect </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> subpopulations.
+The miRNAs in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> captured by anti-Rab5b or anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibodies were more similar to those isolated by ExoQuick-TC than to those captured by anti-CD44 antibodies.</t>
+    </r>
   </si>
   <si>
     <t>33497388</t>
   </si>
   <si>
     <t>The characterization of exosomes from fibrosarcoma cell and the useful usage of Dynamic Light Scattering (DLS) for their evaluation.</t>
   </si>
   <si>
-    <t xml:space="preserve">Results from dot blot and western blot analysis demonstrated that GM1 ganglioside, and TSG101, HSC70 and GAPDH proteins were contained in exosomes from the WEHI-164 fibrosarcoma cell line.
-The existence of tetraspanins such as CD81, CD63 and CD9 was confirmed in the exosomes by ExoView analysis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Results from dot blot and western blot analysis demonstrated that GM1 ganglioside, and TSG101, HSC70 and GAPDH proteins were contained in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the WEHI-164 fibrosarcoma cell line.
+The existence of tetraspanins such as CD81, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was confirmed in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by ExoView analysis.</t>
+    </r>
   </si>
   <si>
     <t>33558596</t>
   </si>
   <si>
     <t>Pentapartite fractionation of particles in oral fluids by differential centrifugation.</t>
   </si>
   <si>
-    <t>Canonical exosome markers, including CD63, CD9, CD133, and HSP70, were found in all fractions, whereas CD81 and AQP5 were enriched in the 160K fraction, with non-negligible amounts in the 2K fraction.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Canonical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, including CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD133, and HSP70, were found in all fractions, whereas CD81 and AQP5 were enriched in the 160K fraction, with non-negligible amounts in the 2K fraction.</t>
+    </r>
   </si>
   <si>
     <t>33565399</t>
   </si>
   <si>
     <t>[Exosomes derived from human-induced pluripotent mesenchymal stem cells inhibit the pyrolysis of alveolar macrophages].</t>
   </si>
   <si>
-    <t>The extracted exosomes were observed by transmission electron microscopy as round vesicles, expressing exosomal markers CD63 and CD9 showed by Western blotting, high-resolution adjustable resistance pulse showed the average diameter of the particles was 130 nm, and could be uptaken by AM.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The extracted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were observed by transmission electron microscopy as round vesicles, expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> showed by Western blotting, high-resolution adjustable resistance pulse showed the average diameter of the particles was 130 nm, and could be uptaken by AM.</t>
+    </r>
   </si>
   <si>
     <t>33572290</t>
   </si>
   <si>
     <t>CD9 Upregulation-Decreased CCL21 Secretion in Mesenchymal Stem Cells Reduces Cancer Cell Migration.</t>
   </si>
   <si>
-    <t xml:space="preserve">However, reports on the effect of the CD9 of MSCs or MSC-derived exosomes on cancer cell migration are still lacking.
-Tetraspanin CD9 is widely expressed on various cell types, such as cancer cells and mesenchymal stem cells (MSCs), and/or cell-released exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">However, reports on the effect of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of MSCs or MSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on cancer cell migration are still lacking.
+Tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is widely expressed on various cell types, such as cancer cells and mesenchymal stem cells (MSCs), and/or cell-released </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>33649776</t>
   </si>
   <si>
     <t>Exosome-mediated radiosensitizing effect on neighboring cancer cells via increase in intracellular levels of reactive oxygen species.</t>
   </si>
   <si>
-    <t>In order to confirm the presence of exosomes in the human pancreatic cancer cell line MIAPaCa‑2, ultracentrifugation was performed followed by transmission electron microscopy and nanoparticle tracking analysis (NanoSight) using the exosome‑specific surface markers CD9 and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In order to confirm the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in the human pancreatic cancer cell line MIAPaCa\xe2\x80\x912, ultracentrifugation was performed followed by transmission electron microscopy and nanoparticle tracking analysis\xc2\xa0(NanoSight) using the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">\xe2\x80\x91specific surface markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.</t>
+    </r>
   </si>
   <si>
     <t>33669497</t>
   </si>
   <si>
     <t>Resistance Training Diminishes the Expression of Exosome CD63 Protein without Modification of Plasma miR-146a-5p and cfDNA in the Elderly.</t>
   </si>
   <si>
-    <t xml:space="preserve">The levels of exosome markers (Flot-1, CD9, and CD81) as well as exosome-carried proteins (CD14 and VDAC1) remained unchanged, whereas an attenuated CD63 response was found in the trained group compared to the controls.
-[...1 lines deleted...]
-These findings might partially support the anti-inflammatory effect of resistance training in the elderly as evidenced by the diminishment of exosome CD63 protein expression, without modification of plasma miR-146a-5p and cfDNA.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Resistance Training Diminishes the Expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> CD63 Protein without Modification of Plasma miR-146a-5p and cfDNA in the Elderly.
+The levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (Flot-1, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and CD81) as well as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-carried proteins (CD14 and VDAC1) remained unchanged, whereas an attenuated CD63 response was found in the trained group compared to the controls.
+The levels of plasma miR-146a-5p, cfDNA, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD14, CD63, CD81, Flotillin [Flot]-1, and VDAC1) were measured prior to and following training.
+These findings might partially support the anti-inflammatory effect of resistance training in the elderly as evidenced by the diminishment of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> CD63 protein expression, without modification of plasma miR-146a-5p and cfDNA.</t>
+    </r>
   </si>
   <si>
     <t>33717398</t>
   </si>
   <si>
     <t>Chimeric antigen-guiding extracellular vesicles eliminate antigen-specific Th2 cells in subjects with food allergy.</t>
   </si>
   <si>
-    <t xml:space="preserve">Purified mEVs had the molecular markers of extracellular vesicle, CD81, CD63, and CD9, cleaved Casp3 and MHC II/OVA complexes.
-This study aims to eliminate the Ag-specific Th2 cells with a novel nanoparticle, the mEV (modified extracellular vesicles, that carry a chimeric antigen peptide, MHC II and caspase 3) in a murine FA model.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Purified mEVs had the molecular markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD81, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, cleaved Casp3 and MHC II/OVA complexes.
+This study aims to eliminate the Ag-specific Th2 cells with a novel nanoparticle, the mEV (modified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, that carry a chimeric antigen peptide, MHC II and caspase 3) in a murine FA model.</t>
+    </r>
   </si>
   <si>
     <t>33724661</t>
   </si>
   <si>
     <t>ALIX and ceramide differentially control polarized small extracellular vesicle release from epithelial cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">Here, we established methods of studying exosomal heterogeneity by using polarized epithelial cells and showed that distinct types of small extracellular vesicles (more specifically CD9- and CD63-positive, Annexin I-negative small extracellular vesicles, which we refer to as exosomes herein) are differentially secreted from the apical and basolateral sides of polarized epithelial cells.
-[...1 lines deleted...]
-We also identify GPRC5C (G protein-coupled receptor class C group 5 member C) as an apical exosome-specific protein.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Here, we established methods of studying </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> heterogeneity by using polarized epithelial cells and showed that distinct types of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (more specifically </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">- and CD63-positive, Annexin I-negative </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which we refer to as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> herein) are differentially secreted from the apical and basolateral sides of polarized epithelial cells.
+Thus, two independent machineries, the ALIX-Syntenin1-Syndecan1 machinery (apical side) and the sphingomyelinase-dependent ceramide production machinery (basolateral side), are likely to be responsible for the polarized </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> release from epithelial cells.
+We also identify GPRC5C (G protein-coupled receptor class C group 5 member C) as an apical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-specific protein.</t>
+    </r>
   </si>
   <si>
     <t>33725248</t>
   </si>
   <si>
     <t>Effect of Intranasal Administration of Multipotent Mesenchymal Stromal Cell Exosomes on Memory of Mice in Alzheimer's Disease Model.</t>
   </si>
   <si>
-    <t>Intranasal administration of isolated exosomes expressing typical markers CD9, CD63 and CD81 improved spatial memory in bulbectomized animals, which manifested in a significant increase in the number of visits to the target sector and the time spent there in comparison with indifferent sectors.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Intranasal administration of isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressing typical markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 and CD81 improved spatial memory in bulbectomized animals, which manifested in a significant increase in the number of visits to the target sector and the time spent there in comparison with indifferent sectors.</t>
+    </r>
   </si>
   <si>
     <t>33766230</t>
   </si>
   <si>
     <t>[Exosomes derived from human placental mesenchymal stem cells reduce human lung microvascular endothelial cell injury induced by lipopolysaccharide via enhancing autophagy].</t>
   </si>
   <si>
-    <t>The morphological characteristics of exosomes were observed by transmission electron microscopy, and the expression of specific markers CD9 and CD63 on the surface of exosomes was detected by Western blotting.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The morphological characteristics of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were observed by transmission electron microscopy, and the expression of specific markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 on the surface of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was detected by Western blotting.</t>
+    </r>
   </si>
   <si>
     <t>33773551</t>
   </si>
   <si>
     <t>Exosomal Protease Cargo as Prognostic Biomarker in Colorectal Cancer.</t>
   </si>
   <si>
-    <t xml:space="preserve">Protease cargo in CD9-positive blood plasma exosomes is prognostic biomarker for colorectal polyps and colorectal cancer.
-[...2 lines deleted...]
-The subpopulations of CD151- and Tspan8-positive exosomes, the subpopulations of metalloproteinase at the surface of СD9-positive exosomes and the level of 20S proteasomes in plasma exosomes in 15 CPPs (tubulovillous adenomas) and 60 CRCPs were evaluated using flow cytometry and Western blotting.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Protease cargo in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive blood plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is prognostic biomarker for colorectal polyps and colorectal cancer. 
+The levels of 20S proteasomes and ADAM10+/ADAM17- subpopulations in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive blood plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are the most significant values for predicting relapse-free survival.
+The levels of 20S proteasomes in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, MMP9+, MMP9+/MMP2+/EMMPRIN+ in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive blood plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are associated with the risk of malignant transformation of colorectal tubulovillous adenomas.
+The subpopulations of CD151- and Tspan8-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, the subpopulations of metalloproteinase at the surface of \xd0\xa1D9-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and the level of 20S proteasomes in plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in 15 CPPs (tubulovillous adenomas) and 60 CRCPs were evaluated using flow cytometry and Western blotting.</t>
+    </r>
   </si>
   <si>
     <t>33808296</t>
   </si>
   <si>
     <t>CD5L as an Extracellular Vesicle-Derived Biomarker for Liquid Biopsy of Lung Cancer.</t>
   </si>
   <si>
     <t>33834667</t>
   </si>
   <si>
     <t>[microRNA-1 gene delivery mediated by exosomes suppresses CAL-27 cell proliferation].</t>
   </si>
   <si>
-    <t>The well-known exosome markers CD9, Tsg101, and Alix were enriched.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The well-known </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, Tsg101, and Alix were enriched.</t>
+    </r>
   </si>
   <si>
     <t>33925027</t>
   </si>
   <si>
     <t>Isolation of Small Extracellular Vesicles from Human Sera.</t>
   </si>
   <si>
-    <t>DUC samples contained higher concentrations of exosome specific proteins CD9, CD63 and CD81 and electron microscopy confirmed that most particles in DUC preparations were sEV, whereas Exo-spin™ samples also contained copious co-purified plasma lipids.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">DUC samples contained higher concentrations of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> specific proteins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63 and CD81 and electron microscopy confirmed that most particles in DUC preparations were </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>sEV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, whereas Exo-spin\xe2\x84\xa2 samples also contained copious co-purified plasma lipids.</t>
+    </r>
   </si>
   <si>
     <t>33962471</t>
   </si>
   <si>
     <t>Microvesicles and exosomes released by amnion epithelial cells under oxidative stress cause inflammatory changes in uterine cells†.</t>
   </si>
   <si>
-    <t>CD9, heat shock protein 70, and Nanog were detected in exosomes, whereas OCT-4, human leukocyte antigen G, and calnexin were found in MVs.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, heat shock protein 70, and Nanog were detected in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, whereas OCT-4, human leukocyte antigen G, and calnexin were found in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>33971889</t>
   </si>
   <si>
     <t>Expression and mechanism of exosome-mediated A FOXM1 related long noncoding RNA in gastric cancer.</t>
   </si>
   <si>
-    <t>Western blot (WB) results showed that the exosomes were rich in CD9 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Western blot (WB) results showed that the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were rich in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81.</t>
+    </r>
   </si>
   <si>
     <t>33995680</t>
   </si>
   <si>
     <t>TGF-β loaded exosome enhances ischemic wound healing in vitro and in vivo.</t>
   </si>
   <si>
     <t>TGF-β loaded exosome enhances ischemic wound healing</t>
   </si>
   <si>
     <t>34012515</t>
   </si>
   <si>
     <t>CD9 inhibition reveals a functional connection of extracellular vesicle secretion with mitophagy in melanoma cells.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> inhibition reveals a functional connection of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secretion with mitophagy in melanoma cells.</t>
+    </r>
+  </si>
+  <si>
     <t>34028833</t>
   </si>
   <si>
     <t>Characterization of murine extracellular vesicles and Toxoplasma gondii infection.</t>
   </si>
   <si>
-    <t>The presence of exosomes was shown in immunoblotting by tetraspanin (CD63 and CD9) evidence.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was shown in immunoblotting by tetraspanin (CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) evidence.</t>
+    </r>
   </si>
   <si>
     <t>34065240</t>
   </si>
   <si>
     <t>Detection of Exosomes Using Total Internal Reflected Imaging Ellipsometry.</t>
   </si>
   <si>
-    <t>The KD&amp;nbsp; of anti-CD9 and exosome was lower than anti-CD63 and exosome by introducing pseudo-first-order interaction kinetics, which suggested that CD9 is more suitable for exosome surface markers than CD63.</t>
+    <r>
+      <rPr/>
+      <t>The KD&amp;nbsp; of anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was lower than anti-CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by introducing pseudo-first-order interaction kinetics, which suggested that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is more suitable for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface markers than CD63.</t>
+    </r>
   </si>
   <si>
     <t>34071980</t>
   </si>
   <si>
     <t>Exosome-Based Molecular Transfer Activity of Macrophage-Like Cells Involves Viability of Oral Carcinoma Cells: Size Exclusion Chromatography and Concentration Filter Method.</t>
   </si>
   <si>
-    <t>Using the SEC-CF method, the following five EV types were fractionated from the culture supernatant of macrophage-like cells: (i) rare large EVs (500-3000 nm) reminiscent of apoptosomes, (ii) EVs (100-500 nm) reminiscent of microvesicles (or microparticles), (iii) EVs (80-300 nm) containing CD9-positive large exosomes (EXO-L), (iv) EVs (20-200 nm) containing unidentified vesicles/particles, and (v) EVs (10-70 nm) containing CD63/HSP90-positive small exosomes (EXO-S) and particles.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Using the SEC-CF method, the following five </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> types were fractionated from the culture supernatant of macrophage-like cells: (i) rare large </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (500-3000 nm) reminiscent of apoptosomes, (ii) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (100-500 nm) reminiscent of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microvesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microparticles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">), (iii) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (80-300 nm) containing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive large </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (EXO-L), (iv) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (20-200 nm) containing unidentified vesicles/particles, and (v) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (10-70 nm) containing CD63/HSP90-positive small </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (EXO-S) and particles.</t>
+    </r>
   </si>
   <si>
     <t>34122615</t>
   </si>
   <si>
     <t>Delivery of miR-224-5p by Exosomes from Cancer-Associated Fibroblasts Potentiates Progression of Clear Cell Renal Cell Carcinoma.</t>
   </si>
   <si>
-    <t xml:space="preserve">Besides, Western blot also confirmed the presence of exosome marker proteins Hsp70, CD9, and CD63.
-Here, we separated fibroblasts from ccRCC tissue, extracted exosomes, observed their morphology, and detected the expression of exosome marker proteins including Hsp70, CD9, and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Besides, Western blot also confirmed the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins Hsp70, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and CD63.
+Here, we separated fibroblasts from ccRCC tissue, extracted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, observed their morphology, and detected the expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins including Hsp70, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD63.</t>
+    </r>
   </si>
   <si>
     <t>34141904</t>
   </si>
   <si>
     <t>Stability of human salivary extracellular vesicles containing dipeptidyl peptidase IV under simulated gastrointestinal tract conditions.</t>
   </si>
   <si>
     <t>34164201</t>
   </si>
   <si>
     <t>Serum exosomal microRNA-146a as a novel diagnostic biomarker for acute coronary syndrome.</t>
   </si>
   <si>
-    <t>Exosomes isolated from serum were of typical cup-like shape, with 50-150 nm diameter, and expressed CD9, CD63, CD81, and HSP70.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from serum were of typical cup-like shape, with 50-150 nm diameter, and expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, CD81, and HSP70.</t>
+    </r>
   </si>
   <si>
     <t>34173219</t>
   </si>
   <si>
     <t>Adipose-Derived Stem Cell Exosomes Promoted Hair Regeneration.</t>
   </si>
   <si>
-    <t>The existence of exosomes derived from ADSCs was evidenced by CD63, ALX1, and CD9 expression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The existence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from ADSCs was evidenced by CD63, ALX1, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression.</t>
+    </r>
   </si>
   <si>
     <t>34181396</t>
   </si>
   <si>
     <t>Multifluorescence Single Extracellular Vesicle Analysis by Time-Sequential Illumination and Tracking.</t>
   </si>
   <si>
-    <t>The tetraspanins (CD9, CD63, and CD81) of individual HEK293 EVs analyzed by both NTA and total internal reflection fluorescence microscopy showed that the proposed NTA system can contribute to the understanding of individual extracellular vesicles.</t>
+    <r>
+      <rPr/>
+      <t>The tetraspanins (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and CD81) of individual HEK293 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> analyzed by both NTA and total internal reflection fluorescence microscopy showed that the proposed NTA system can contribute to the understanding of individual </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>34181894</t>
   </si>
   <si>
     <t>Placental extracellular vesicles-associated microRNA-519c mediates endotoxin adaptation in pregnancy.</t>
   </si>
   <si>
-    <t>Lipopolysaccharide treatment increased the extracellular vesicles that were positive for the exosome tetraspanin markers, namely CD9, CD63, and CD81, and secreted primarily by trophoblasts.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Lipopolysaccharide treatment increased the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that were positive for the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> tetraspanin markers, namely </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81, and secreted primarily by trophoblasts.</t>
+    </r>
   </si>
   <si>
     <t>34212056</t>
   </si>
   <si>
     <t>Exosomes of adult human fibroblasts cultured on 3D silk fibroin nonwovens intensely stimulate neoangiogenesis.</t>
   </si>
   <si>
-    <t>CD9-expressing total exosome fractions were from conditioned media of 3D-SFnws and 2D polystyrene plates HDF cultures.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-expressing total </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> fractions were from conditioned media of 3D-SFnws and 2D polystyrene plates HDF cultures.</t>
+    </r>
   </si>
   <si>
     <t>34229300</t>
   </si>
   <si>
     <t>miR-424-5p shuttled by bone marrow stem cells-derived exosomes attenuates osteogenesis via regulating WIF1-mediated Wnt/β-catenin axis.</t>
   </si>
   <si>
-    <t>Firstly, the BMSCs-derived exosomes were isolated, and identified by Western blot with the exosome surface markers CD9, CD81 and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Firstly, the BMSCs-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated, and identified by Western blot with the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD81 and CD63.</t>
+    </r>
   </si>
   <si>
     <t>34258353</t>
   </si>
   <si>
     <t>Coupling size exclusion chromatography to ultracentrifugation improves detection of exosomal proteins from human plasma by LC-MS.</t>
   </si>
   <si>
-    <t>In the coupled UC + SEC methodology we found 52.25% more proteins enriched in exosomes as CD9, Annexins, YWHAZ (14-3-3 family) and others, than by using UC alone.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In the coupled UC\xc2\xa0+\xc2\xa0SEC methodology we found 52.25% more proteins enriched in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, Annexins, YWHAZ (14-3-3 family) and others, than by using UC alone.</t>
+    </r>
   </si>
   <si>
     <t>34282141</t>
   </si>
   <si>
     <t>Specificities of exosome versus small ectosome secretion revealed by live intracellular tracking of CD63 and CD9.</t>
   </si>
   <si>
-    <t>By comparative proteomic analysis and differential response to neutralization of endosomal pH, we identify a few surface proteins likely specific of either exosomes (LAMP1) or ectosomes (BSG, SLC3A2).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">By comparative proteomic analysis and differential response to neutralization of endosomal pH, we identify a few surface proteins likely specific of either </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (LAMP1) or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ectosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (BSG, SLC3A2).
+Specificities of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> versus small </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ectosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secretion revealed by live intracellular tracking of CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>34284286</t>
   </si>
   <si>
     <t>Exosomes synergized with PIONs@E6 enhance their immunity against hepatocellular carcinoma via promoting M1 macrophages polarization.</t>
   </si>
   <si>
-    <t xml:space="preserve">After characterization of PIONs-contained exosomes by TEM, and then the exosomal surface specific molecules CD9 and CD63 were determined by Western Blotting assay.
-The expression of exosome specific markers CD9 and CD63 was kept at a high level.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">After characterization of PIONs-contained </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by TEM, and then the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface specific molecules </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 were determined by Western Blotting assay.
+The expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> specific markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 was kept at a high level.</t>
+    </r>
   </si>
   <si>
     <t>34284947</t>
   </si>
   <si>
     <t>Analysis of extracellular vesicles as a potential index for monitoring differentiation of neural lineage cells from induced pluripotent stem cells.</t>
   </si>
   <si>
-    <t>The EVs expressed the exosome markers CD63, CD81, and CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressed the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63, CD81, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>34366842</t>
   </si>
   <si>
     <t>The Depolarization-Evoked, Ca2+-Dependent Release of Exosomes From Mouse Cortical Nerve Endings: New Insights Into Synaptic Transmission.</t>
   </si>
   <si>
-    <t>The structural and biochemical analysis unveiled that supernatants contain vesicles that have the size and the shape of exosomes, which were immunopositive for the exosomal markers TSG101, flotillin-1, CD63, and CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The structural and biochemical analysis unveiled that supernatants contain vesicles that have the size and the shape of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which were immunopositive for the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers TSG101, flotillin-1, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>34384449</t>
   </si>
   <si>
     <t>Isolation and identification of exosomes from feline plasma, urine and adipose-derived mesenchymal stem cells.</t>
   </si>
   <si>
-    <t>Detected particles showed the normal size (30-100 nm) and morphology described for exosomes, as well as presence of the transmembrane protein (TSG101, CD9, CD63, and CD81) known as exosomal marker.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Detected particles showed the normal size (30-100\xe2\x80\x89nm) and morphology described for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, as well as presence of the transmembrane protein (TSG101, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and CD81) known as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker.</t>
+    </r>
   </si>
   <si>
     <t>34407878</t>
   </si>
   <si>
     <t>Exosomes from primed MSCs can educate monocytes as a cellular therapy for hematopoietic acute radiation syndrome.</t>
   </si>
   <si>
-    <t>LPS priming of MSCs led to the production of exosomes with increased expression of CD9, CD29, CD44, CD146, and MCSP.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">LPS priming of MSCs led to the production of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with increased expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD29, CD44, CD146, and MCSP.</t>
+    </r>
   </si>
   <si>
     <t>34429639</t>
   </si>
   <si>
     <t>The Diagnostic Value of Serum Exosomal Has_circ_0000615 for Breast Cancer Patients.</t>
   </si>
   <si>
-    <t>TEM revealed that isolated exosomes from the culture medium of breast cancer cells had a disk-like appearance with a diameter of 80-200 nm vesicles, and the expression of exosome markers CD9 and CD81 was markedly increased.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">TEM revealed that isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the culture medium of breast cancer cells had a disk-like appearance with a diameter of 80-200 nm vesicles, and the expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81 was markedly increased.</t>
+    </r>
   </si>
   <si>
     <t>34434533</t>
   </si>
   <si>
     <t>Androgens alter the heterogeneity of small extracellular vesicles and the small RNA cargo in prostate cancer.</t>
   </si>
   <si>
-    <t>In this study, we report that plasma-derived circulating vesicles consisting of CD9 and double-positive for CD9 and Prostate Specific Membrane Antigen (PSMA) are increased in patients with advanced metastatic prostate cancer, whereas double positives for CD9 and CD63 small extracellular vesicles (S-EVs) are significantly higher in patients with localised prostate cancer.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, we report that plasma-derived circulating vesicles consisting of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and double-positive for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and Prostate Specific Membrane Antigen (PSMA) are increased in patients with advanced metastatic prostate cancer, whereas double positives for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (S-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) are significantly higher in patients with localised prostate cancer.</t>
+    </r>
   </si>
   <si>
     <t>34462474</t>
   </si>
   <si>
     <t>Nicotine self-administration with menthol and audiovisual cue facilitates differential packaging of CYP2A6 and cytokines/chemokines in rat plasma extracellular vesicles.</t>
   </si>
   <si>
     <t>In this study, we investigated whether intravenously self-administered nicotine with menthol and audiovisual cue modulates nicotine-metabolizing CYP2A6, oxidative stress modulators, and cytokines/chemokines in plasma extracellular vesicles (EVs) in rats.</t>
   </si>
   <si>
     <t>34473505</t>
   </si>
   <si>
     <t>Column-based Technology for CD9-HPLC Immunoaffinity Isolation of Serum Extracellular Vesicles.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Column-based Technology for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-HPLC Immunoaffinity Isolation of Serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
     <t>34505435</t>
   </si>
   <si>
     <t>[Preparation of dual-functional composite magnetic nanomaterials modified with different metals/aptamers and their performance in exosome enrichment].</t>
   </si>
   <si>
-    <t>Characteristic proteins on the surface of exosomes such as CD63, CD9, and CD81 are often used as exosomes markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Characteristic proteins on the surface of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> such as CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and CD81 are often used as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers.</t>
+    </r>
   </si>
   <si>
     <t>34534861</t>
   </si>
   <si>
     <t>Expanding the toolbox of exosome-based modulators of cell functions.</t>
   </si>
   <si>
-    <t xml:space="preserve">By genetically linking to a CD9-photocleavable protein fusion, fluorescent protein mCherry, apoptosis-inducing protein apoptin, and antioxidant enzyme catalase could be effectively packed into exosomes for light-controlled release.
-Through genetic fusion with exosome-associated tetraspanin CD9, transmembrane protein CD70 and glucocorticoid-induced tumor necrosis factor receptor family-related ligand (GITRL) could be displayed on exosome surface, resulting in GIFTed-Exos with excellent T-cell co-stimulatory activities.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">By genetically linking to a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-photocleavable protein fusion, fluorescent protein mCherry, apoptosis-inducing protein apoptin, and antioxidant enzyme catalase could be effectively packed into </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> for light-controlled release.
+Through genetic fusion with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, transmembrane protein CD70 and glucocorticoid-induced tumor necrosis factor receptor family-related ligand (GITRL) could be displayed on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface, resulting in GIFTed-Exos with excellent T-cell co-stimulatory activities.</t>
+    </r>
   </si>
   <si>
     <t>34542679</t>
   </si>
   <si>
     <t>Serum exosomal miRNA from endometriosis patients correlates with disease severity.</t>
   </si>
   <si>
-    <t>Exosomes with a diameter between 60 and 100 nm were identified by their expression of exosomal marker proteins CD9 and CD63.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with a diameter between 60 and 100\xc2\xa0nm were identified by their expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.</t>
+    </r>
   </si>
   <si>
     <t>34551201</t>
   </si>
   <si>
     <t>Brain endothelial cells-derived extracellular vesicles overexpressing ECRG4 inhibit glioma proliferation through suppressing inflammation and angiogenesis.</t>
   </si>
   <si>
-    <t>The EVs were isolated from the cells and characterized by Western blot with exosome markers of CD9, CD63, CD81, Alix.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated from the cells and characterized by Western blot with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, CD81, Alix.</t>
+    </r>
   </si>
   <si>
     <t>34562426</t>
   </si>
   <si>
     <t>Mast cells-derived exosomes worsen the development of experimental cerebral malaria.</t>
   </si>
   <si>
-    <t>Exosomes were successfully isolated from culture supernatants of mouse MCs line (P815 cells) and characterized by spherical vesicles with the diameter of 30-150 nm, and expression of typical exosomal markers (e.g., CD9, CD63, and CD81).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were successfully isolated from culture supernatants of mouse MCs line (P815 cells) and characterized by spherical vesicles with the diameter of 30-150 nm, and expression of typical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (e.g., </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81).</t>
+    </r>
   </si>
   <si>
     <t>34564576</t>
   </si>
   <si>
     <t>Mesenchymal Stem Cell Exosomes Derived from Feline Adipose Tissue Enhance the Effects of Anti-Inflammation Compared to Fibroblasts-Derived Exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">However, pro-inflammatory factors such as IL-1β, IL-8, IL-2, RANTES, and IFN-gamma were significantly decreased in feline AD-MSC-derived exosomes.
-The size of the isolated exosomes was that of a typical exosome, i.e., approximately 150 nm, and they expressed tetraspanins CD9 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">However, pro-inflammatory factors such as IL-1\xce\xb2, IL-8, IL-2, RANTES, and IFN-gamma were significantly decreased in feline AD-MSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+The size of the isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was that of a typical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, i.e., approximately 150 nm, and they expressed tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81.</t>
+    </r>
   </si>
   <si>
     <t>34567283</t>
   </si>
   <si>
     <t>Cancer-Derived Exosomal miR-651 as a Diagnostic Marker Restrains Cisplatin Resistance and Directly Targets ATG3 for Cervical Cancer.</t>
   </si>
   <si>
-    <t>The exosomes isolated from HeLa cells were rich in CD63, CD9, and CD81 proteins, thereby identifying the isolated exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from HeLa cells were rich in CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and CD81 proteins, thereby identifying the isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>34576100</t>
   </si>
   <si>
     <t>Cellular Integrin α5β1 and Exosomal ADAM17 Mediate the Binding and Uptake of Exosomes Produced by Colorectal Carcinoma Cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">Furthermore, this process was negatively regulated by the expression of tetraspanin CD9 on exosomes.
-We report here that the interaction between integrin α5β1 on CRC cells (and PMCs) and its ligand ADAM17 on exosomes mediated the binding and uptake of CRC-derived exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Cellular Integrin \xce\xb15\xce\xb21 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> ADAM17 Mediate the Binding and Uptake of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Produced by Colorectal Carcinoma Cells.
+Furthermore, this process was negatively regulated by the expression of tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">. 
+We report here that the interaction between integrin \xce\xb15\xce\xb21 on CRC cells (and PMCs) and its ligand ADAM17 on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes mediated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> the binding and uptake of CRC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>34680341</t>
   </si>
   <si>
     <t>Clinical Significance of Plasma CD9-Positive Exosomes in HIV Seronegative and Seropositive Lung Cancer Patients.</t>
   </si>
   <si>
-    <t>This study investigates the clinical significance of CD9-positive plasma exosomes in lung cancer patients, healthy individuals, and HIV-positive patients with or without lung cancer.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Clinical Significance of Plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-Positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in HIV Seronegative and Seropositive Lung Cancer Patients.
+This study investigates the clinical significance of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in lung cancer patients, healthy individuals, and HIV-positive patients with or without lung cancer.</t>
+    </r>
   </si>
   <si>
     <t>34681566</t>
   </si>
   <si>
     <t>Exosome Degeneration in Mesenchymal Stem Cells Derived from Patients with Type 1 Diabetes Mellitus.</t>
   </si>
   <si>
-    <t>The exosomes of T1DM ADSCs are found to be enlarged, reduced in number, and increased in the percentage of those positive for tetraspanin CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of T1DM ADSCs are found to be enlarged, reduced in number, and increased in the percentage of those positive for tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>34684727</t>
   </si>
   <si>
     <t>Proteomic Signature of Extracellular Vesicles for Lung Cancer Recognition.</t>
   </si>
   <si>
-    <t>By applying targeted mass spectrometry with stable isotope-labeled peptide standards, we assessed the levels of 28 EV-associated proteins, including the conventional exosome markers CD9, CD63, CD81, CD82, and HSPA8, in vesicles derived from the lung cancer cell lines NCI-H23 and A549.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">By applying targeted mass spectrometry with stable isotope-labeled peptide standards, we assessed the levels of 28 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins, including the conventional </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, CD81, CD82, and HSPA8, in vesicles derived from the lung cancer cell lines NCI-H23 and A549.</t>
+    </r>
   </si>
   <si>
     <t>34686196</t>
   </si>
   <si>
     <t>Decreased exosome-delivered miR-486-5p is responsible for the peritoneal metastasis of gastric cancer cells by promoting EMT progress.</t>
   </si>
   <si>
-    <t>Exosomes from GC9811 cells (Con-Exo) and from GC9811-P cells (PM-Exo) were extracted by ultracentrifugation, which were identified with transmission electron microscopy (TEM) and nanoparticle trafficking analysis, as well as the expression of CD9, CD63, and CD81 detected by Western blot assay.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from GC9811 cells (Con-Exo) and from GC9811-P cells (PM-Exo) were extracted by ultracentrifugation, which were identified with transmission electron microscopy (TEM) and nanoparticle trafficking analysis, as well as the expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81 detected by Western blot assay.</t>
+    </r>
   </si>
   <si>
     <t>34698510</t>
   </si>
   <si>
     <t>Tumor-Associated Macrophage-Derived Exosomes Promote Progression of Gastric Cancer by Regulating P38MAPK Signaling Pathway and Immune Checkpoint PD-L1.</t>
   </si>
   <si>
     <t>Tumor-Associated Macrophage-Derived Exosomes Promote the Progression of Gastric Cancer by Regulating the P38MAPK Signaling Pathway and the Immune Checkpoint PD-L1.</t>
   </si>
   <si>
     <t>34742829</t>
   </si>
   <si>
     <t>Bovine mammary alveolar MAC-T cells afford a tool for studies of bovine milk exosomes in drug delivery.</t>
   </si>
   <si>
-    <t>Exosome marker proteins, CD9, CD63, CD81 and Tsg101, were detected in both MAC-T BMEs and BMEs.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, CD81 and Tsg101, were detected in both MAC-T BMEs and BMEs.</t>
+    </r>
   </si>
   <si>
     <t>34745768</t>
   </si>
   <si>
     <t>Universal extracellular vesicles and PD-L1+ extracellular vesicles detected by single molecule array technology as circulating biomarkers for diffuse large B cell lymphoma.</t>
   </si>
   <si>
-    <t>Using the Single Molecule array (SiMoa) technology, we developed two extracellular vesicle detection assays, CD9-CD63 and PD-L1-CD63, to determine circulating universal EVs and PD-L1 positive EVs, respectively.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Using the Single Molecule array (SiMoa) technology, we developed two </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> detection assays, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-CD63 and PD-L1-CD63, to determine circulating universal </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and PD-L1 positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, respectively.</t>
+    </r>
   </si>
   <si>
     <t>34800917</t>
   </si>
   <si>
     <t>A method of separating extracellular vesicles from blood shows potential clinical translation, and reveals extracellular vesicle cargo gremlin-1 as a diagnostic biomarker.</t>
   </si>
   <si>
     <t>34847362</t>
   </si>
   <si>
     <t>Detecting early-stage malignant melanoma using a calcium switch-enriched exosome subpopulation containing tumor markers as a sample.</t>
   </si>
   <si>
     <t>An exosome species containing CD63 as a marker of melanoma was isolated from bulk exosome population and used as a sample for detecting malignant melanoma.</t>
   </si>
   <si>
     <t>34900726</t>
   </si>
   <si>
     <t>A Multivariate Diagnostic Model Based on Urinary EpCAM-CD9-Positive Extracellular Vesicles for Prostate Cancer Diagnosis.</t>
   </si>
   <si>
-    <t>This study aimed to develop and validate a multivariate diagnostic model based on the urinary epithelial cell adhesion molecule (EpCAM)-CD9-positive extracellular vesicles (EVs) (uEV We investigated the performance of uEV Results showed that uEV The multivariate model based on uEV Copyright © 2021 Dai, Wang, Cao, Yu, Zhang, Liu, Ping, Wang, Zhang, Sang, Wang and Tao.</t>
+    <r>
+      <rPr/>
+      <t>A Multivariate Diagnostic Model Based on Urinary EpCAM-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-Positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> for Prostate Cancer Diagnosis.
+This study aimed to develop and validate a multivariate diagnostic model based on the urinary epithelial cell adhesion molecule (EpCAM)-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) (uEV We investigated the performance of uEV Results showed that uEV The multivariate model based on uEV Copyright \xc2\xa9 2021 Dai, Wang, Cao, Yu, Zhang, Liu, Ping, Wang, Zhang, Sang, Wang and Tao.</t>
+    </r>
   </si>
   <si>
     <t>34926194</t>
   </si>
   <si>
     <t>Mesenchymal stem cell-derived exosomes inhibit the VEGF-A expression in human retinal vascular endothelial cells induced by high glucose.</t>
   </si>
   <si>
     <t xml:space="preserve">Immunofluorescence analyses revealed that the upregulation of VEGF-A expression in HRECs stimulated by high glucose could be downregulated by cocultured hUCMSC-derived exosomes ( hUCMSC-derived exosomes downregulate VEGF-A expression in HRECs stimulated by high glucose in time and concentration dependent manner.
 To determine the effect of exosomes derived from human umbilical cord blood mesenchymal stem cells (hUCMSCs) on the expression of vascular endothelial growth factor A (VEGF-A) in human retinal vascular endothelial cells (HRECs).</t>
   </si>
   <si>
     <t>34926195</t>
   </si>
   <si>
     <t>Protective effects of umbilical cord mesenchymal stem cell exosomes in a diabetic rat model through live retinal imaging.</t>
   </si>
   <si>
-    <t>hucMSCs were subjected to differential ultracentrifugation for the collection of exosomes, and transmission electron microscopy (TEM), nanoparticle tracking analysis (NTA) using a NanoSight analysis system and Western blotting (WB) were used to analyze the expression of surface marker proteins such as CD63, CD9 and Calnexin.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">hucMSCs were subjected to differential ultracentrifugation for the collection of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and transmission electron microscopy (TEM), nanoparticle tracking analysis (NTA) using a NanoSight analysis system and Western blotting (WB) were used to analyze the expression of surface marker proteins such as CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and Calnexin.</t>
+    </r>
   </si>
   <si>
     <t>34965880</t>
   </si>
   <si>
     <t>Circulating extracellular vesicles activate the pyroptosis pathway in the brain following ventilation-induced lung injury.</t>
   </si>
   <si>
-    <t>Isolated EVs were enriched for the exosomal markers CD9 and CD81, suggesting enrichment for exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were enriched for the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81, suggesting enrichment for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>34982509</t>
   </si>
   <si>
     <t>Engineered small extracellular vesicles displaying ACE2 variants on the surface protect against SARS-CoV-2 infection.</t>
   </si>
   <si>
     <t>Although a clinical trial testing soluble ACE2 (sACE2) for COVID-19 is currently ongoing, our understanding of the delivery of sACE2 via small extracellular vesicles (sEVs) is still rudimentary.</t>
   </si>
   <si>
     <t>35006577</t>
   </si>
   <si>
     <t>Extracellular Vesicles from miR-148a-5p-Enriched Bone Marrow Mesenchymal Stem Cells Relieve﻿ Hepatic Fibrosis by Targeting Smad4.</t>
   </si>
   <si>
-    <t xml:space="preserve">Extracellular vesicles from miR-148a-5p enriched BMSCs downregulated the mRNA and protein levels of TGF-β1, TIMP-1, Collagen I, and α-SMA.
-Quantitative real-time PCR (qRT-PCR) and western blotting analysis were performed to detect the expressions of miR-148a-5p, Smad4, transforming growth factor-β1 (TGF-β1), tissue inhibitor of metalloproteinase 1 (TIMP-1), Collagen I, α-smooth muscle actin (α-SMA), and extracellular vesicle markers CD9, TSG101, CD63, and calnexin.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from miR-148a-5p enriched BMSCs downregulated the mRNA and protein levels of TGF-\xce\xb21, TIMP-1, Collagen I,\xc2\xa0and \xce\xb1-SMA.
+Quantitative real-time PCR (qRT-PCR) and western blotting analysis were performed to detect the expressions of miR-148a-5p, Smad4, transforming growth factor-\xce\xb21 (TGF-\xce\xb21), tissue inhibitor of metalloproteinase 1 (TIMP-1), Collagen I, \xce\xb1-smooth muscle actin (\xce\xb1-SMA), and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, TSG101, CD63, and calnexin.</t>
+    </r>
   </si>
   <si>
     <t>35053007</t>
   </si>
   <si>
     <t>Proteomic Analysis of Exosomes Secreted from Human Alpha-1 Antitrypsin Overexpressing Mesenchymal Stromal Cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">Both MSCs and hAAT-MSCs expressed exosome-associated proteins, including CD63, CD81, and CD9.
-However, there were differences between exosomes from control MSCs and hAAT-MSCs in cytokine signaling of the immune system, stem cell differentiation, and carbohydrate metabolism (</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Both MSCs and hAAT-MSCs expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins, including CD63, CD81, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+However, there were differences between </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from control MSCs and hAAT-MSCs in cytokine signaling of the immune system, stem cell differentiation, and carbohydrate metabolism (
+Proteomic Analysis of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Secreted from Human Alpha-1 Antitrypsin Overexpressing Mesenchymal Stromal Cells.</t>
+    </r>
   </si>
   <si>
     <t>35143105</t>
   </si>
   <si>
     <t>Cross-decoration of dendritic cells by non-inherited maternal antigen-containing extracellular vesicles: Potential mechanism for PD-L1-based tolerance in cord blood and organ transplantation.</t>
   </si>
   <si>
     <t>In adult mice, the production of extracellular vesicles (EVs) from maternal microchimeric cells causes cross-decoration (XD) of offspring dendritic cells (DC) with NIMA and upregulation of PD-L1, contributing to NIMA tolerance.</t>
   </si>
   <si>
     <t>35175564</t>
   </si>
   <si>
     <t>Isolation and Identification of Adipose Stem Cell Exosomes and the Study of Its Potential as Drug Delivery Carrier In Vitro.</t>
   </si>
   <si>
-    <t>The data indicated that mASC exosomes separated by our improved sequential filtration method have particle size distribution in 30-150 nm, positively expresses TSG101, CD63, CD9, GADPH, and negatively expresses calnexin.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The data indicated that mASC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> separated by our improved sequential filtration method have particle size distribution in 30-150\xc2\xa0nm, positively expresses TSG101, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, GADPH, and negatively expresses calnexin.</t>
+    </r>
   </si>
   <si>
     <t>35182062</t>
   </si>
   <si>
     <t>Effects of Exosomes Derived from Kidney Tubular Cells on Diabetic Nephropathy in Rats.</t>
   </si>
   <si>
     <t>The exosomes were assessed in terms of morphology and size, and particular biomarkers were evaluated by transmission electron microscopy (TEM), scanning electron microscopy (SEM), Western blot, atomic force microscopy (AFM) and Zetasizer Nano analysis.</t>
   </si>
   <si>
     <t>35228162</t>
   </si>
   <si>
     <t>Exosomal circ_0048856 derived from non-small cell lung cancer contributes to aggressive cancer progression through downregulation of miR-1287-5p.</t>
   </si>
   <si>
-    <t>Exosomes protein markers, CD63 and CD9, were examined by Western blot.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein markers, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, were examined by Western blot.</t>
+    </r>
   </si>
   <si>
     <t>35259607</t>
   </si>
   <si>
     <t>Kinetics and interaction studies of anti-tetraspanin antibodies and ICAM-1 with extracellular vesicle subpopulations using continuous flow quartz crystal microbalance biosensor.</t>
   </si>
   <si>
-    <t>Continuous flow quartz crystal microbalance (QCM) was utilized to study binding kinetics between EV subpopulations (exomere- and exosome-sized EVs) and four affinity ligands: monoclonal antibodies against tetraspanins (anti-CD9, anti-CD63, and anti-CD81) and recombinant intercellular adhesion molecule-1 (ICAM-1) or CD54 protein).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Continuous flow quartz crystal microbalance (QCM) was utilized to study binding kinetics between </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> subpopulations (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exomere</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">- and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-sized </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) and four affinity ligands: monoclonal antibodies against tetraspanins (anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, anti-CD63, and anti-CD81) and recombinant intercellular adhesion molecule-1 (ICAM-1) or CD54 protein).</t>
+    </r>
   </si>
   <si>
     <t>35260179</t>
   </si>
   <si>
     <t>A novel protein encoded by circHNRNPU promotes multiple myeloma progression by regulating the bone marrow microenvironment and alternative splicing.</t>
   </si>
   <si>
-    <t>Exosomes were isolated from the culture supernatant of MM cells by ultracentrifugation and characterized by Transmission Electron Microscope and WB confirmation of exosomes markers Alix and CD9.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated from the culture supernatant of MM cells by ultracentrifugation and characterized by Transmission Electron Microscope and WB confirmation of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers Alix and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>35274316</t>
   </si>
   <si>
     <t>Exosomes derived from stem cells from the apical papilla alleviate inflammation in rat pulpitis by upregulating regulatory T cells.</t>
   </si>
   <si>
     <t>To evaluate the effects of exosomes derived from stem cells from the apical papilla (SCAP-Exos) in rats with experimentally induced pulpitis and the effects of SCAP-Exos on the conversion of regulatory T cells (Tregs) and methylation status of the Foxp3 locus in Tregs in vitro.</t>
   </si>
   <si>
     <t>35301156</t>
   </si>
   <si>
     <t>Affinity-based isolation of extracellular vesicles by means of single-domain antibodies bound to macroporous methacrylate-based copolymer.</t>
   </si>
   <si>
-    <t>The combined analyses of morphological features and biomarker (CD9, CD63 and CD81) presence indicated that the recovered EVs were exosomes.</t>
+    <r>
+      <rPr/>
+      <t>The combined analyses of morphological features and biomarker (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63 and CD81) presence indicated that the recovered </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>35330909</t>
   </si>
   <si>
     <t>Reduced Plasma Extracellular Vesicle CD5L Content in Patients With Acute-On-Chronic Liver Failure: Interplay With Specialized Pro-Resolving Lipid Mediators.</t>
   </si>
   <si>
     <t>Our objective was to analyze macrophage anti-inflammatory protein CD5L in plasma extracellular vesicles (EVs) and assess its as yet unknown relationship with lipid mediators in ACLF.</t>
   </si>
   <si>
     <t>35345318</t>
   </si>
   <si>
     <t>Mesenchymal stem cell derived exosomes-based immunological signature in a rat model of corneal allograft rejection therapy.</t>
   </si>
   <si>
-    <t>The nanovesicles obtained were expressing exosome specific protein markers CD9, CD63, CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The nanovesicles obtained were expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> specific protein markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, CD81.</t>
+    </r>
   </si>
   <si>
     <t>35409043</t>
   </si>
   <si>
     <t>Analysis of microRNAs in Exosomes of Breast Cancer Patients in Search of Molecular Prognostic Factors in Brain Metastases.</t>
   </si>
   <si>
-    <t>Exosomes expressed exosomal markers CD63 and CD9, and their amount did not vary significantly between groups, as shown by Western blot and ELISA.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and their amount did not vary significantly between groups, as shown by Western blot and ELISA.</t>
+    </r>
   </si>
   <si>
     <t>35647028</t>
   </si>
   <si>
     <t>Dysregulated Exosomes Result in Suppression of the Immune Response of Pregnant COVID-19 Convalescent Women.</t>
   </si>
   <si>
-    <t>In this study, we found several exosomes including CD9, CD31, CD40, CD45, CD41b, CD42a, CD62P, CD69, CD81, CD105, and HLA-DRDPDQ in the plasma of COVID-19-recovered pregnant women were significantly less abundant than the control group.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, we found several </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> including </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD31, CD40, CD45, CD41b, CD42a, CD62P, CD69, CD81, CD105, and HLA-DRDPDQ in the plasma of COVID-19-recovered pregnant women were significantly less abundant than the control group.</t>
+    </r>
   </si>
   <si>
     <t>35657460</t>
   </si>
   <si>
     <t>Exosomes Secreted from circZFHX3-modified Mesenchymal Stem Cells Repaired Spinal Cord Injury Through mir-16-5p/IGF-1 in Mice.</t>
   </si>
   <si>
     <t>35689956</t>
   </si>
   <si>
     <t>Downregulated miR-129-5p expression inhibits rat pulmonary fibrosis by upregulating STAT1 gene expression in macrophages.</t>
   </si>
   <si>
     <t>Compared with the mimic NC-exo group, the miR-129-5p-exo group had significantly increased proliferation of fibroblasts, decreased expression of STAT1, and significantly increased expression of COL1A2, COL3A1, fibronectin and α-SMA, and M2 macrophage-secreted exosomes could carry miR-129-5p to fibroblasts.</t>
   </si>
   <si>
     <t>35700522</t>
   </si>
   <si>
     <t>Isolation of circulating exosomes and identification of exosomal PD-L1 for predicting immunotherapy response.</t>
   </si>
   <si>
     <t>Herein, we used iodixanol density gradient centrifugation for the isolation and purification of exosomes and label-free detection of exosomal PD-L1 using a biochip based on surface plasmon resonance (SPR-Exo</t>
   </si>
   <si>
     <t>35732548</t>
   </si>
   <si>
     <t>Human uterine fluid lavage-derived extracellular vesicle isolation: a comparative study for minimally invasive endometrial receptivity assessment.</t>
   </si>
   <si>
-    <t>Western blot analysis indicated that the isolated extracellular vesicles by the qEV column were more immunoreactive for all the common extracellular vesicle markers (CD81, CD9, CD63, and TSG101).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Western blot analysis indicated that the isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by the qEV column were more immunoreactive for all the common </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (CD81, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and TSG101).</t>
+    </r>
   </si>
   <si>
     <t>35794239</t>
   </si>
   <si>
     <t>EphA2 on urinary extracellular vesicles as a novel biomarker for bladder cancer diagnosis and its effect on the invasiveness of bladder cancer.</t>
   </si>
   <si>
     <t>35838333</t>
   </si>
   <si>
     <t>Profiling of extracellular vesicles of metastatic urothelial cancer patients to discover protein signatures related to treatment outcome.</t>
   </si>
   <si>
-    <t>The isolated EVs were of exosome size and expressed exosome markers CD9, TSG101 and SYND-1.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> size and expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, TSG101 and SYND-1.</t>
+    </r>
   </si>
   <si>
     <t>35896586</t>
   </si>
   <si>
     <t>Quantitative analysis of exosomes in the aqueous humor of Korean patients with pseudoexfoliation glaucoma.</t>
   </si>
   <si>
-    <t>Exosome particle count in each CD 63, CD 81, and CD9 spot was significantly greater in PEX glaucoma than in controls in total, CD 63, CD9, syntenin, and scattering(all p &lt; 0.003).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> particle count in each CD 63, CD 81, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> spot was significantly greater in PEX glaucoma than in controls in total, CD 63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, syntenin, and scattering(all p\xe2\x80\x89&lt;\xe2\x80\x890.003).</t>
+    </r>
   </si>
   <si>
     <t>35922742</t>
   </si>
   <si>
     <t>Serum-Derived Exosomal microRNAs in Lipid Metabolism in Polycystic Ovary Syndrome.</t>
   </si>
   <si>
-    <t>Serum exosomes were extracted and characterized using transmission electron microscopy (TEM) and western blot analysis (for CD9, CD63, and CD81).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were extracted and characterized using transmission electron microscopy (TEM) and western blot analysis (for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81).</t>
+    </r>
   </si>
   <si>
     <t>35930994</t>
   </si>
   <si>
     <t>Fibroblast-derived exosomal miRNA-133 promotes cardiomyocyte-like differentiation.</t>
   </si>
   <si>
-    <t xml:space="preserve">The exosomes secreted by CFs were observed as small vesicles of 30-100 nm via transmission electron microscopy, and Western blotting was used to detect exosome-specific protein CD63 and CD9 expression.
-[...1 lines deleted...]
-The expression levels of cardiac troponin T (cTnT) and cardiac actin (α-actin) were determined, and qRT-PCR was used to detect the expression of miRNA-133 in the fibroblast exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secreted by CFs were observed as small vesicles of 30-100\xc2\xa0nm via transmission electron microscopy, and Western blotting was used to detect </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-specific protein CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression.
+The expression levels of cTnT, \xce\xb1-actin, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> miRNA-133 in the miRNA-133 inhibition group were the lowest.
+The expression levels of cardiac troponin T (cTnT) and cardiac actin (\xce\xb1-actin) were determined, and qRT-PCR was used to detect the expression of miRNA-133 in the fibroblast </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>35939349</t>
   </si>
   <si>
     <t>Exosomes Derived from microRNA-21 Overexpressing Neural Progenitor Cells Prevent Hearing Loss from Ischemia-Reperfusion Injury in Mice via Inhibiting the Inflammatory Process in the Cochlea.</t>
   </si>
   <si>
-    <t>Isolated exosomes were confirmed by the size of 96 ± 25 nm, single membrane, and positive expression of CD9 and Tsg101.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were confirmed by the size of 96 \xc2\xb1 25 nm, single membrane, and positive expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and Tsg101.</t>
+    </r>
   </si>
   <si>
     <t>35950642</t>
   </si>
   <si>
     <t>Bone marrow mesenchymal stem cell-derived exosome miR-29b-3p alleviates UV irradiation-induced photoaging in skin fibroblast.</t>
   </si>
   <si>
-    <t>Extracted exosomes were positive for HSP70 and CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Extracted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were positive for HSP70 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>35957917</t>
   </si>
   <si>
     <t>MiR-520a-5p/PPP5C regulation pattern is identified as the key to gemcitabine resistance in pancreatic cancer.</t>
   </si>
   <si>
-    <t>Five groups of HUVEC cells treated with exosomes were subjected to APSC-1 cells had an IC50 value of 227.1 μM for gemcitabine, elevated PPP5C expression, drug resistance, and enhanced HUVEC cell activity; exosomes CD9, CD63, and CD81 were significantly expressed in all groups; meanwhile, enhanced PPP5C expression not only promoted PPP5C has a prognostic role in pancreatic cancer by promoting the value-added and invasion of pancreatic cancer cells, and a targeted inhibitory relationship between miR-520-5p and PPP5C was found.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Five groups of HUVEC cells treated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were subjected to APSC-1 cells had an IC50 value of 227.1 \xce\xbcM for gemcitabine, elevated PPP5C expression, drug resistance, and enhanced HUVEC cell activity; exosomes CD9, CD63, and CD81 were significantly expressed in all groups; meanwhile, enhanced PPP5C expression not only promoted PPP5C has a prognostic role in pancreatic cancer by promoting the value-added and invasion of pancreatic cancer cells, and a targeted inhibitory relationship between miR-520-5p and PPP5C was found.</t>
+    </r>
   </si>
   <si>
     <t>35963322</t>
   </si>
   <si>
     <t>Proteome profiling of Extracellular Vesicles in Pseudomonas aeruginosa endophthalmitis: Prognostic and therapeutic significance in a mouse model.</t>
   </si>
   <si>
     <t>The result of this study provides insight into the global extracellular vesicle proteome of P. aeruginosa endophthalmitis with their functional correlation and distinctive pattern of expression and tenascin, caveolin 1 and caveolin 2 are attractive biomarkers for P. aeruginosa endophthalmitis.</t>
   </si>
   <si>
     <t>36060136</t>
   </si>
   <si>
     <t>Bioactivity of Exosomes Derived from Trained Natural Killer Cells versus Non-Trained One: More Functional and Antitumor Activity.</t>
   </si>
   <si>
-    <t xml:space="preserve">Based on flow cytometry, CD56 marker was 89.7% and 40.1% for NK cells and NK-derived exosomes, respectively.
-[...1 lines deleted...]
-Furthermore, the trained exosomes showed up-regulation in both P53 and caspase3 genes as compared with non-trained sample.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Based on flow cytometry, CD56 marker was 89.7% and 40.1% for NK cells and NK-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, respectively.
+CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were positive for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by western blotting.
+Furthermore, the trained </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> showed up-regulation in both P53 and caspase3 genes as compared with non-trained sample.</t>
+    </r>
   </si>
   <si>
     <t>36063301</t>
   </si>
   <si>
     <t>Stem Cell Exosomes Improve Survival of Neural Stem Cells after Radiation Exposure.</t>
   </si>
   <si>
-    <t>All exosomes carried markers CD9, CD63, and TSG101.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">All </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> carried markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and TSG101.</t>
+    </r>
   </si>
   <si>
     <t>36077715</t>
   </si>
   <si>
     <t>Comprehensive Analysis of Serum Small Extracellular Vesicles-Derived Coding and Non-Coding RNAs from Retinoblastoma Patients for Identifying Regulatory Interactions.</t>
   </si>
   <si>
-    <t>The results revealed that the isolated sEVs are round-shaped with a size &lt; 150 nm, 5.3 × 1011 ± 8.1 particles/mL, and zeta potential of 11.1 to −15.8 mV, and expressed exosome markers CD9, CD81, and TSG101.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The results revealed that the isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>sEVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are round-shaped with a size &lt; 150 nm, 5.3 \xc3\x97 1011 \xc2\xb1 8.1 particles/mL, and zeta potential of 11.1 to \xe2\x88\x9215.8 mV, and expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD81, and TSG101.</t>
+    </r>
   </si>
   <si>
     <t>36093484</t>
   </si>
   <si>
     <t>Nonalcoholic Fatty Liver Hepatocyte-Derived lncRNA MALAT1 Aggravates Pancreatic Cell Inflammation via the Inhibition of Autophagy by Upregulating YAP.</t>
   </si>
   <si>
     <t>The MALAT1 was upregulated in NAFLD-derived exosomes and increased the levels of IL-6 and TNF- NAFLD-derived MALAT1 exacerbates pancreatic cell inflammation via inhibiting autophagy by upregulating YAP.</t>
   </si>
   <si>
     <t>36108271</t>
   </si>
   <si>
     <t>Wharton jelly-derived mesenchymal stem cell exosomes induce apoptosis and suppress EMT signaling in cervical cancer cells as an effective drug carrier system of paclitaxel.</t>
   </si>
   <si>
     <t>In addition, exosomes CD9, CD63, and CD81 markers were checked by western blot.</t>
   </si>
   <si>
     <t>36119932</t>
   </si>
   <si>
     <t>VEGFA-Enriched Exosomes from Tendon-Derived Stem Cells Facilitate Tenocyte Differentiation, Migration, and Transition to a Fibroblastic Phenotype.</t>
   </si>
   <si>
-    <t>Successful isolation of exosomes from TDSCs was confirmed by high expression levels of CD81, CD63, CD9, and TSG101.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Successful isolation of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from TDSCs was confirmed by high expression levels of CD81, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and TSG101.
+VEGFA-Enriched </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from Tendon-Derived Stem Cells Facilitate Tenocyte Differentiation, Migration, and Transition to a Fibroblastic Phenotype.</t>
+    </r>
   </si>
   <si>
     <t>36130685</t>
   </si>
   <si>
     <t>Advanced 3D dynamic culture system with transforming growth factor-β3 enhances production of potent extracellular vesicles with modified protein cargoes via upregulation of TGF-β signaling.</t>
   </si>
   <si>
     <t>36175423</t>
   </si>
   <si>
     <t>Exosome biopotentiated hydrogel restores damaged skeletal muscle in a porcine model of stress urinary incontinence.</t>
   </si>
   <si>
-    <t>The present work utilizes a human platelet-derived CD41a and CD9 expressing extracellular vesicle product (PEP) enriched for NF-κB and PD-L1 and derived to ensure the preservation of lipid bilayer for enhanced stability and compatibility with hydrogel-based sustained delivery approaches.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The present work utilizes a human platelet-derived CD41a and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> product (PEP) enriched for NF-\xce\xbaB and PD-L1 and derived to ensure the preservation of lipid bilayer for enhanced stability and compatibility with hydrogel-based sustained delivery approaches.</t>
+    </r>
   </si>
   <si>
     <t>36190183</t>
   </si>
   <si>
     <t>Exosomes derived from endothelial progenitor cells ameliorate glyoxylate deprivation (OGD)-induced neuronal apoptosis by delivering miR-221-3p.</t>
   </si>
   <si>
-    <t xml:space="preserve">Mouse EPCs were cultured in vitro, and exosomes were isolated and identified using transmission electron microscopy (TEM), particle size analysis and by determining the protein expressions of exosome markers (CD9, CD63 and Alix).
-Western blot assay showed that CD9, CD63 and Alix were enriched in exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Mouse EPCs were cultured in vitro, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated and identified using transmission electron microscopy (TEM), particle size analysis and by determining the protein expressions of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63 and Alix).
+Western blot assay showed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63 and Alix were enriched in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>36203458</t>
   </si>
   <si>
     <t>CD9- and CD81-positive extracellular vesicles provide a marker to monitor glioblastoma cell response to photon-based and proton-based radiotherapy.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">- and CD81-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> provide a marker to monitor glioblastoma cell response to photon-based and proton-based radiotherapy.</t>
+    </r>
+  </si>
+  <si>
     <t>36203609</t>
   </si>
   <si>
     <t>Circulating CD81-expressing extracellular vesicles as biomarkers of response for immune-checkpoint inhibitors in advanced NSCLC.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as biomarkers of response for immune-checkpoint inhibitors in advanced NSCLC.</t>
+    </r>
+  </si>
+  <si>
     <t>36225174</t>
   </si>
   <si>
     <t>Macrophage-Derived Exosomes in TLR9-/- Mice Ameliorate Sepsis-Induced Mitochondrial Oxidative Stress and Apoptosis in Cardiomyocytes.</t>
   </si>
   <si>
-    <t>The The expressions of p-PI3K, p-AKT, exosome markers (CD9, CD63, and TSG101), p-ERK1/2, TNF- TLR9 Copyright © 2022 Xiang Li et al.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The The expressions of p-PI3K, p-AKT, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and TSG101), p-ERK1/2, TNF- TLR9 Copyright \xc2\xa9 2022 Xiang Li et al.</t>
+    </r>
   </si>
   <si>
     <t>36240643</t>
   </si>
   <si>
     <t>Exosomes derived from human umbilical cord mesenchymal stem cells (HUCMSC-EXO) regulate autophagy through AMPK-ULK1 signaling pathway to ameliorate diabetic cardiomyopathy.</t>
   </si>
   <si>
-    <t>Immunoblotting was used to determine the expression of CD9, CD63, and TSG101 molecules on the surface of the exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Immunoblotting was used to determine the expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and TSG101 molecules on the surface of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>36312392</t>
   </si>
   <si>
     <t>Sequential Method for Analysis of CTCs and Exosomes from the Same Sample of Patient Blood.</t>
   </si>
   <si>
-    <t>The exosome analysis resulted in the identification of ∼500-1000 exosome proteins per sample confirmed by detection of exosome surface markers CD9, CD63, CD81, and TSG101 in addition to proteins related to cancer progression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> analysis resulted in the identification of \xe2\x88\xbc500-1000 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins per sample confirmed by detection of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, CD81, and TSG101 in addition to proteins related to cancer progression.</t>
+    </r>
   </si>
   <si>
     <t>36324609</t>
   </si>
   <si>
     <t>Monitoring of Post-Brain Injuries By Measuring Plasma Levels of Neuron-Derived Extracellular Vesicles.</t>
   </si>
   <si>
-    <t>A sandwich immunoassay was established to measure plasma NDE using anti-neuron CD171 and anti-EV CD9 ([CD171 The specificity, linearity, and reproducibility of NDE assay (measurement of [CD171 The blood test to determine plasma levels of NDE was established by a sandwich immunoassay using 2 antibodies against neuron (CD171) and exosomes (CD9).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A sandwich immunoassay was established to measure plasma NDE using anti-neuron CD171 and anti-EVCD9 ([CD171 The specificity, linearity, and reproducibility of NDE assay (measurement of [CD171 The blood test to determine plasma levels of NDE was established by a sandwich immunoassay using 2 antibodies against neuron (CD171) and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>36353645</t>
   </si>
   <si>
     <t>Extracellular vesicles from pristane-treated CD38-deficient mice express an anti-inflammatory neutrophil protein signature, which reflects the mild lupus severity elicited in these mice.</t>
   </si>
   <si>
     <t>36359760</t>
   </si>
   <si>
     <t>Extracellular Vesicles Isolated from Plasma of Multiple Myeloma Patients Treated with Daratumumab Express CD38, PD-L1, and the Complement Inhibitory Proteins CD55 and CD59.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Isolated from Plasma of Multiple Myeloma Patients Treated with Daratumumab Express CD38, PD-L1, and the Complement Inhibitory Proteins CD55 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD59</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
     <t>36466784</t>
   </si>
   <si>
     <t>Graphene Oxide Enhances Biogenesis and Release of Exosomes in Human Ovarian Cancer Cells.</t>
   </si>
   <si>
     <t>We observed that graphene oxide (GO), cisplatin (CIS), and C6-Ceramide (C6-Cer) stimulated acetylcholine esterase and neutral sphingomyelinase activity, total exosome protein concentration, and exosome counts associated with increased level of apoptosis, oxidative stress and endoplasmic reticulum stress.</t>
   </si>
   <si>
     <t>36527848</t>
   </si>
   <si>
     <t>Exosomal microRNAs regulate the heat stress response in sea cucumber Apostichopus japonicus.</t>
   </si>
   <si>
-    <t>We made the initial report of exosomes from sea cucumber Apostichopus japonicus, that were classically cup-shaped and had an average size of 74.65 nm, and identified specific exosome biomarkers (HSP70, TSG101, and CD9).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We made the initial report of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from sea cucumber Apostichopus japonicus, that were classically cup-shaped and had an average size of 74.65\xc2\xa0nm, and identified specific </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biomarkers (HSP70, TSG101, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>36576666</t>
   </si>
   <si>
     <t>Effect of platelet exosomes loaded with doxorubicin as a targeted therapy on triple-negative breast cancer cells.</t>
   </si>
   <si>
-    <t>In exosome characterization, CD62 positivity was higher in platelet pellets, while CD9 positivity was higher in released exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> characterization, CD62 positivity was higher in platelet pellets, while </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> positivity was higher in released </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>36585155</t>
   </si>
   <si>
     <t>CD9-positive Exosomes Derived from Cancer-associated Fibroblasts Might Inhibit the Proliferation of Malignant Melanoma Cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">CAF-derived exosomes were positive for CD9 and CD63 and remarkably inhibited the proliferative capacity of A375 and MMAc cells.
-The expression of CD9, CD63, and CD81 in CAF-derived exosomes was examined using western blotting.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">CAF-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were positive for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 and remarkably inhibited the proliferative capacity of A375 and MMAc cells.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes Derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from Cancer-associated Fibroblasts Might Inhibit the Proliferation of Malignant Melanoma Cells.
+The expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and CD81 in CAF-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was examined using western blotting.</t>
+    </r>
   </si>
   <si>
     <t>36638529</t>
   </si>
   <si>
     <t>Tailored design and preparation of magnetic nanocomposite particles for the isolation of exosomes.</t>
   </si>
   <si>
-    <t>the AntiCD9-AMSNPs and AntiCD9-CMSNPs enabled &gt;90% recovery of exosomes.</t>
+    <r>
+      <rPr/>
+      <t>the Anti</t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-AMSNPs and Anti</t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-CMSNPs enabled &gt;90% recovery of </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>36640525</t>
   </si>
   <si>
     <t>A peptide binding to the tetraspanin CD9 reduces cancer metastasis.</t>
   </si>
   <si>
-    <t>The anti-cancer metastasis effect of CD9-BP was evidenced by the in vitro inhibition of cancer cell migration and invasion as well as exosome secretion and uptake, which are essential processes during metastasis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The anti-cancer metastasis effect of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-BP was evidenced by the in vitro inhibition of cancer cell migration and invasion as well as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secretion and uptake, which are essential processes during metastasis.</t>
+    </r>
   </si>
   <si>
     <t>36688929</t>
   </si>
   <si>
     <t>Biogenesis of JC polyomavirus associated extracellular vesicles.</t>
   </si>
   <si>
-    <t>These findings point to a role for exosomes and secretory autophagosomes in the biogenesis of JCPyV associated EVs with specific roles for nSMase2, CD9, CD81, RAB8A, RAB27A, and GRASP65 proteins.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">These findings point to a role for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and secretory autophagosomes in the biogenesis of JCPyV associated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with specific roles for nSMase2, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD81, RAB8A, RAB27A, and GRASP65 proteins.</t>
+    </r>
   </si>
   <si>
     <t>36704890</t>
   </si>
   <si>
     <t>Adriamycin-loaded exosome with anti-CD20 aptamers selectively suppresses human CD20+ melanoma stem cells.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Adriamycin-loaded </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD20</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> aptamers selectively suppresses human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD20</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>+ melanoma stem cells.</t>
+    </r>
+  </si>
+  <si>
     <t>36715074</t>
   </si>
   <si>
     <t>A specific technique of immunolabelling of urinary small extracellular vesicle biomarkers for the diagnostic of renal cancer.</t>
   </si>
   <si>
-    <t>Small extracellular vesicles (EVs) are characterized by the membrane expression of CD63, CD81 and CD9 tetraspanins.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) are characterized by the membrane expression of CD63, CD81 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> tetraspanins.</t>
+    </r>
   </si>
   <si>
     <t>36722691</t>
   </si>
   <si>
     <t>Circulating exosome-like vesicle and skeletal muscle microRNAs are altered with age and resistance training.</t>
   </si>
   <si>
-    <t>KEY POINTS: We show that ageing reduces circulating expression of exosome-like vesicle (ELV) markers, CD9 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">KEY POINTS: We show that ageing reduces circulating expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-like vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (ELV) markers, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81.</t>
+    </r>
   </si>
   <si>
     <t>36759883</t>
   </si>
   <si>
     <t>Isolation and proteomic profiling of urinary exosomes from patients with colorectal cancer.</t>
   </si>
   <si>
-    <t>The urinary exosomes with globular membrane structure, the size of 30 ~ 100 nm and positive expression of CD9, CD63 and CD81 were successfully isolated from 9 CRC patients and 3 heathy adults using the density gradient ultracentrifugation.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The urinary </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with globular membrane structure, the size of 30\xe2\x80\x89~\xe2\x80\x89100\xc2\xa0nm and positive expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 and CD81 were successfully isolated from 9 CRC patients and 3 heathy adults using the density gradient ultracentrifugation.</t>
+    </r>
   </si>
   <si>
     <t>36777859</t>
   </si>
   <si>
     <t>Analysis of serum exosome microRNAs in the rat model of chronic obstructive pulmonary disease.</t>
   </si>
   <si>
-    <t>Marker proteins (CD9, CD63, and TSG101) and characteristic morphology features were detected in serum exosomes.</t>
+    <r>
+      <rPr/>
+      <t>Marker proteins (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and TSG101) and characteristic morphology features were detected in serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>36815255</t>
   </si>
   <si>
     <t>The expression of Rab5 and its effect on invasion, migration and exosome secretion in triple negative breast cancer.</t>
   </si>
   <si>
     <t>36826611</t>
   </si>
   <si>
     <t>Small extracellular vesicles have distinct CD81 and CD9 tetraspanin expression profiles in plasma from rheumatoid arthritis patients.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> have distinct CD81 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> tetraspanin expression profiles in plasma from rheumatoid arthritis patients.</t>
+    </r>
+  </si>
+  <si>
     <t>36945515</t>
   </si>
   <si>
     <t>Novel method for collecting hippocampal interstitial fluid extracellular vesicles (EV-ISF) reveals sex-dependent changes in microglial EV proteome in response to Aβ pathology.</t>
   </si>
   <si>
     <t>37007105</t>
   </si>
   <si>
     <t>Prognostic value and multifaceted roles of tetraspanin CD9 in cancer.</t>
   </si>
   <si>
-    <t>CD9 is found at the cell surface and the membrane of exosomes affecting cancer progression and therapy resistance.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is found at the cell surface and the membrane of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> affecting cancer progression and therapy resistance.</t>
+    </r>
   </si>
   <si>
     <t>37009008</t>
   </si>
   <si>
     <t>Exosomes from adipose-derived stem cells promote angiogenesis and reduce necrotic grade in hindlimb ischemia mouse models.</t>
   </si>
   <si>
-    <t>ADSC-exosomes expressed high positivity for markers CD9 (76.0%), CD63 (91.2%), and CD81 (99.6%), and have a cup shape.</t>
+    <r>
+      <rPr/>
+      <t>ADSC-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressed high positivity for markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (76.0%), CD63 (91.2%), and CD81 (99.6%), and have a cup shape.</t>
+    </r>
   </si>
   <si>
     <t>37014542</t>
   </si>
   <si>
     <t>Exosomes Derived from Human Umbilical Cord Mesenchymal Stem Cells Enhance Angiogenesis Through Upregulation of the VWF and Flk1 Genes in Endothelial Cells.</t>
   </si>
   <si>
     <t>37042872</t>
   </si>
   <si>
     <t>Stem cell-derived exosomes from human exfoliated deciduous teeth promote angiogenesis in hyperglycemic-induced human umbilical vein endothelial cells.</t>
   </si>
   <si>
-    <t>The characterization confirmed SHED-derived exosomes: size ranged from 60-150 nm with a mode of 134 nm, cup-shaped morphology, and stained positively for CD9, CD63, and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The characterization confirmed SHED-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">: size ranged from 60-150 nm with a mode of 134 nm, cup-shaped morphology, and stained positively for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81.</t>
+    </r>
   </si>
   <si>
     <t>37084607</t>
   </si>
   <si>
     <t>Analyses of single extracellular vesicles from non-small lung cancer cells to reveal effects of epidermal growth factor receptor inhibitor treatments.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Analyses of single </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from non-small lung cancer cells to reveal effects of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>epidermal growth factor receptor</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> inhibitor treatments.</t>
+    </r>
+  </si>
+  <si>
     <t>37087587</t>
   </si>
   <si>
     <t>[Human bone marrow mesenchymal stem cell exosome-derived miR-335-5p promotes osteogenic differentiation of human periodontal ligament stem cells to alleviate periodontitis by downregulating DKK1].</t>
   </si>
   <si>
     <t>The human PDLSC model of TNF-α-induced periodontitis were co-cultured with the extracted exosomes, and qRT-PCR was performed to detect the changes in the expressions of miR-335-5p and the mRNA levels of pro-inflammatory cytokines (IL-1β, IL-6, and IL-8) and the osteogenic marker genes (RunX2, OCN and BMP-2).</t>
   </si>
   <si>
     <t>37106519</t>
   </si>
   <si>
     <t>[Human Platelet-Rich Plasma-Derived Exosomes Promote the Proliferation of Schwann Cells Cultured in Vitro].</t>
   </si>
   <si>
-    <t>Objective To investigate the effect of human platelet-rich plasma-derived exosomes(PRP-exos)on the proliferation of Schwann cell(SC)cultured</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Objective To investigate the effect of human platelet-rich plasma-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>PRP</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-exos)on the proliferation of Schwann cell(SC)cultured</t>
+    </r>
   </si>
   <si>
     <t>37109070</t>
   </si>
   <si>
     <t>The Composition of Small Extracellular Vesicles (sEVs) in the Blood Plasma of Colorectal Cancer Patients Reflects the Presence of Metabolic Syndrome and Correlates with Angiogenesis and the Effectiveness of Thermoradiation Therapy.</t>
   </si>
   <si>
-    <t>The aim of the work was to study the levels of matrix metalloproteinases (MMPs) and heat shock proteins (HSPs) on the surface of blood plasma CD9-positive and FABP4-positive small extracellular vesicles (sEVs) from CRCPs depending on metabolic status and tumor angiogenesis, as well as to evaluate the sEVs markers as predictors of the effectiveness of thermoradiotherapy.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The aim of the work was to study the levels of matrix metalloproteinases (MMPs) and heat shock proteins (HSPs) on the surface of blood plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive and FABP4-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>sEVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) from CRCPs depending on metabolic status and tumor angiogenesis, as well as to evaluate the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>sEVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers as predictors of the effectiveness of thermoradiotherapy.</t>
+    </r>
   </si>
   <si>
     <t>37124929</t>
   </si>
   <si>
     <t>Exploring Purification Methods of Exosomes from Different Biological Samples.</t>
   </si>
   <si>
-    <t>Western blot results showed that CD9 and TSG101 on the exosomes were expressed to varying degrees based on the exosome source.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Western blot results showed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and TSG101 on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were expressed to varying degrees based on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> source.</t>
+    </r>
   </si>
   <si>
     <t>37125533</t>
   </si>
   <si>
     <t>Transmission electron microscopy assessment of a novel method for isolating pure exosomes from serum.</t>
   </si>
   <si>
-    <t>Flow cytometry revealed expression of exosome markers, CD63, CA81 and CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Flow cytometry revealed expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, CD63, CA81 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>37198427</t>
   </si>
   <si>
     <t>Lack of involvement of CD63 and CD9 tetraspanins in the extracellular vesicle content delivery process.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Lack of involvement of CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> tetraspanins in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> content delivery process.</t>
+    </r>
+  </si>
+  <si>
     <t>37307147</t>
   </si>
   <si>
     <t>Parallel SPR and QCM-D Quantitative Analysis of CD9, CD63, and CD81 Tetraspanins: A Simple and Sensitive Way to Determine the Concentration of Extracellular Vesicles Isolated from Human Lung Cancer Cells.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Parallel SPR and QCM-D Quantitative Analysis of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and CD81 Tetraspanins: A Simple and Sensitive Way to Determine the Concentration of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Isolated from Human Lung Cancer Cells.</t>
+    </r>
+  </si>
+  <si>
     <t>37345178</t>
   </si>
   <si>
     <t>Effects of Co-Culture EBV-miR-BART1-3p on Proliferation and Invasion of Gastric Cancer Cells Based on Exosomes.</t>
   </si>
   <si>
-    <t>Small RNA sequencing showed that exosomes expressed some human miRNAs, among which hsa-miR-23b-3p, hsa-miR-320a-3p, and hsa-miR-4521 were highly expressed in AGS-exo; hsa-miR-21-5p, hsa-miR-148a-3p, and hsa-miR-7-5p were highly expressed in SNU-719-exo.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Small RNA sequencing showed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressed some human miRNAs, among which hsa-miR-23b-3p, hsa-miR-320a-3p, and hsa-miR-4521 were highly expressed in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>AGS</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-exo; hsa-miR-21-5p, hsa-miR-148a-3p, and hsa-miR-7-5p were highly expressed in SNU-719-exo.</t>
+    </r>
   </si>
   <si>
     <t>37357556</t>
   </si>
   <si>
     <t>Milk Exosomes from Gestational Diabetes Mellitus (GDM) and Healthy Parturient Exhibit Differential miRNAs Profiles and Distinct Regulatory Bioactivity on Hepatocyte Proliferation.</t>
   </si>
   <si>
-    <t>As compared to NOR-EXO, GDM-EXO has similar morphology, size, concentration, and exosome-specific markers (CD9 and TSG101) expression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">As compared to NOR-EXO, GDM-EXO has similar morphology, size, concentration, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-specific markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and TSG101) expression.</t>
+    </r>
   </si>
   <si>
     <t>37386835</t>
   </si>
   <si>
     <t>Rectal cancer-derived exosomes activate the nuclear factor kappa B pathway and lung fibroblasts by delivering integrin beta-1.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Rectal cancer-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> activate the nuclear factor kappa B pathway and lung fibroblasts by delivering </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>integrin beta-1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
     <t>37445655</t>
   </si>
   <si>
     <t>Lyophilization Based Isolation of Exosomes.</t>
   </si>
   <si>
-    <t>The expression of MUC1 protein on the exosomes isolated from MCF-7 cells also indicated that their potential diagnostic properties were intact.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MUC1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from MCF-7 cells also indicated that their potential diagnostic properties were intact.</t>
+    </r>
   </si>
   <si>
     <t>37479071</t>
   </si>
   <si>
     <t>Plasma exosomes proteome profiling discovers protein markers associated with the therapeutic effect of Chaihu-Longgu-Muli decoction on temporal lobe epilepsy.</t>
   </si>
   <si>
-    <t>Among them, RPL6, NCL, and LDHA protein levels were downregulated and APOA1 protein level was upregulated in the plasma exosomes of TLE patients.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Among them, RPL6, NCL, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>LDHA</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein levels were downregulated and APOA1 protein level was upregulated in the plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of TLE patients.</t>
+    </r>
   </si>
   <si>
     <t>37536457</t>
   </si>
   <si>
     <t>Blood exosome marker miRNA-30d-5p: Role and regulation mechanism in cell stemness and gemcitabine resistance of hepatocellular carcinoma.</t>
   </si>
   <si>
-    <t>Blood exosome-derived miRNA-30d-5p promoted the stemness and gemcitabine resistance of HCC cells by repressing SOCS3 expression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Blood </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> miRNA-30d-5p promoted the stemness and gemcitabine resistance of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>HCC</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> cells by repressing SOCS3 expression.</t>
+    </r>
   </si>
   <si>
     <t>37948136</t>
   </si>
   <si>
     <t>Study on tumour cell-derived hybrid exosomes as dasatinib nanocarriers for pancreatic cancer therapy.</t>
   </si>
   <si>
-    <t>Major protein analysis from western blot techniques reveal the presence of exosome marker proteins CD9 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Major protein analysis from western blot techniques reveal the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD81.</t>
+    </r>
   </si>
   <si>
     <t>37968711</t>
   </si>
   <si>
     <t>Human umbilical cord mesenchymal stem cell-derived exosomes promote microcirculation in aged diabetic mice by TGF-β1 signaling pathway.</t>
   </si>
   <si>
-    <t xml:space="preserve">The mechanism may be associated with exosomes rich in TGF-β1, which is likely to promote endothelial cell proliferation and improve permeability through binding to the endothelial CD105/TβR-II receptor complex, while promoting angiogenesis and protecting skeletal muscle cells from apoptosis.
-[...2 lines deleted...]
-Western blot showed positive expression of specific proteins CD9, CD81 and TSG101 on exosomes.2.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Human umbilical cord mesenchymal stem cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> promote microcirculation in aged diabetic mice by TGF-\xce\xb21 signaling pathway.
+The mechanism may be associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> rich in TGF-\xce\xb21, which is likely to promote endothelial cell proliferation and improve permeability through binding to the endothelial CD105/T\xce\xb2R-II receptor complex, while promoting angiogenesis and protecting skeletal muscle cells from apoptosis.
+Therefore, this study verified the changes of CD105 in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> group, and it was used as the mechanism study of this study.
+Western blot analysis showed that the expression of CD105 protein in lower limb muscle tissue of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> group was significantly increased compared with that of PBS group.
+Western blot showed positive expression of specific proteins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD81 and TSG101 on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.2.</t>
+    </r>
   </si>
   <si>
     <t>38069981</t>
   </si>
   <si>
     <t>Influence of the isolation method on characteristics and functional activity of mesenchymal stromal cell-derived extracellular vesicles.</t>
   </si>
   <si>
-    <t>MSC-EVs isolated from IEX and UF were positive for the exosome markers CD9, CD63 and CD81 and showed a comparable surface marker expression pattern.</t>
+    <r>
+      <rPr/>
+      <t>MSC-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from IEX and UF were positive for the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 and CD81 and showed a comparable surface marker expression pattern.</t>
+    </r>
   </si>
   <si>
     <t>38072191</t>
   </si>
   <si>
     <t>Rab11 suppresses head and neck carcinoma by regulating EGFR and EpCAM exosome secretion.</t>
   </si>
   <si>
-    <t xml:space="preserve">Rab11(Rab11a and Rab11b) localizes primarily along recycling endosomes in cells and is involved in various intracellular trafficking processes, including membrane receptor recycling and secretion of exosomes or small extracellular vesicles (EVs).
-The knockdown of Rab11a or Rab11b increased EpCAM/CD9 exosome secretion in addition to the migratory and invasive potential of HNSCC cells.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Rab11 suppresses head and neck carcinoma by regulating EGFR and EpCAM </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secretion.
+Rab11(Rab11a and Rab11b) localizes primarily along recycling endosomes in cells and is involved in various intracellular trafficking processes, including membrane receptor recycling and secretion of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">).
+The knockdown of Rab11a or Rab11b increased EpCAM/CD9exosome secretion in addition to the migratory and invasive potential of HNSCC cells.</t>
+    </r>
   </si>
   <si>
     <t>38072803</t>
   </si>
   <si>
     <t>Metabolic labelling of a subpopulation of small extracellular vesicles using a fluorescent palmitic acid analogue.</t>
   </si>
   <si>
-    <t>The characterization of Bodipy-labelled exosomes reveals their enrichment in tetraspanin markers, particularly CD63 and CD81, and in minor proportion CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The characterization of Bodipy-labelled </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> reveals their enrichment in tetraspanin markers, particularly CD63 and CD81, and in minor proportion </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>38095642</t>
   </si>
   <si>
     <t>Specific knockout of notch-1 attenuates non-alcoholic fatty liver disease by promoting SHP2 phosphorylation.</t>
   </si>
   <si>
-    <t>Western blotting was performed to detect the expressions of SREBP1C, SREBP2, LXR, IL-1β, IL-18, NLRP3, Notch-1, NOX2, NOX4, p-PI3K and p-SHP2 in macrophages, and the expressions of ALIX, CD9, IL-1β and SREBP1C in exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Western blotting was performed to detect the expressions of SREBP1C, SREBP2, LXR, IL-1\xce\xb2, IL-18, NLRP3, Notch-1, NOX2, NOX4, p-PI3K and p-SHP2 in macrophages, and the expressions of ALIX, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, IL-1\xce\xb2 and SREBP1C in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>38151158</t>
   </si>
   <si>
     <t>A comprehensive proteomic profiling of urinary exosomes and the identification of early non-invasive biomarker in patients with coronary artery disease.</t>
   </si>
   <si>
-    <t>Further, uEV samples were characterized by western blotting exosome markers (Flotillin, TSG, CD63, and CD9), nano tracking analysis, and transmission and scanning electron microscopy.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Further, uEV samples were characterized by western blotting </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (Flotillin, TSG, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>), nano tracking analysis, and transmission and scanning electron microscopy.</t>
+    </r>
   </si>
   <si>
     <t>38159254</t>
   </si>
   <si>
     <t>M-CSF secreted by gastric cancer cells exacerbates the progression of gastric cancer by increasing the expression of SHP2 in tumor-associated macrophages.</t>
   </si>
   <si>
-    <t>The results of Western blotting revealed that overexpression of SHP2 could increase the expressions of p-STAT3, s-PD-1, p-Src, p-Lyn, p-PI3K, p-AKT, Arginase-1, MMP1 and MMP3 but decrease the expressions of TBK1 and SOCS1 in TAMs, and also increase the expressions of CD9, TSG101 and s-PD-1 in exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The results of Western blotting revealed that overexpression of SHP2 could increase the expressions of p-STAT3, s-PD-1, p-Src, p-Lyn, p-PI3K, p-AKT, Arginase-1, MMP1 and MMP3 but decrease the expressions of TBK1 and SOCS1 in TAMs, and also increase the expressions of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, TSG101 and s-PD-1 in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>38199177</t>
   </si>
   <si>
     <t>BeWo exomeres are enriched for bioactive extracellular placenta-specific C19MC miRNAs.</t>
   </si>
   <si>
-    <t>Exomeres were positive for AGO2 but negative for exosome markers (CD63, CD9, CD81, FLOT1, and TSG101).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exomeres</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were positive for AGO2 but negative for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD81, FLOT1, and TSG101).</t>
+    </r>
   </si>
   <si>
     <t>38282606</t>
   </si>
   <si>
     <t>Effects of Ureaplasma parvum infection in the exosome biogenesis-related proteins in ectocervical epithelial cells.</t>
   </si>
   <si>
-    <t>Ectocervical epithelial (ECTO) cells were infected with U. parvum, and immunocytochemical staining was performed using U. parvum-specific marker multiple banded antigen (mba) and exosome marker CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Ectocervical epithelial (ECTO) cells were infected with U. parvum, and immunocytochemical staining was performed using U. parvum-specific marker multiple banded antigen (mba) and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>38341004</t>
   </si>
   <si>
     <t>Exosomal lncRNA DUXAP8 affecting CHPF2 in the pathogenesis of intracranial aneurysms.</t>
   </si>
   <si>
-    <t>DUXAP8 expression within exosomes was associated with increased CD9, CD63, ALIX and CHPF2 levels during IA development and inflammatory stress.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">DUXAP8 expression within </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was associated with increased </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, ALIX and CHPF2 levels during IA development and inflammatory stress.</t>
+    </r>
   </si>
   <si>
     <t>38384937</t>
   </si>
   <si>
     <t>Assessment of acetylcholinesterase activity in CD9-positive exosomes from patients with Parkinson's disease.</t>
   </si>
   <si>
-    <t>We enrolled 37 patients with PD and 44 healthy controls (HC) to investigate acetylcholinesterase (AChE) activity in CD9-positive and L1CAM-positive exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Assessment of acetylcholinesterase activity in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from patients with Parkinson's disease.
+We enrolled 37 patients with PD and 44 healthy controls (HC) to investigate acetylcholinesterase (AChE) activity in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive and L1CAM-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>38430799</t>
   </si>
   <si>
     <t>Exosomes from porcine serum as endogenous additive maintain function of boar sperm during liquid preservation at 17 °C in vitro.</t>
   </si>
   <si>
-    <t>Scanning electron microscopy (SEM) confirmed that serum-derived exosomes from both castrated boars (cbsExos) and sows (ssExos) exhibited typical nanostructural morphology and expressed CD63, CD9, and Alix, as shown by Western blotting.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Scanning electron microscopy (SEM) confirmed that serum-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from both castrated boars (cbsExos) and sows (ssExos) exhibited typical nanostructural morphology and expressed CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and Alix, as shown by Western blotting.</t>
+    </r>
   </si>
   <si>
     <t>38439112</t>
   </si>
   <si>
     <t>Docosahexaenoic acid (DHA) impairs hypoxia-induced cellular and exosomal overexpression of immune-checkpoints and immunomodulatory molecules in different subtypes of breast cancer cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">MDA-MB-231 and BT-474 cells were treated with 100 µM DHA under hypoxic and normoxic conditions for 24 h. Exosomes were isolated by ultracentrifuge and confirmed by electron microscope and anti-CD9, -CD63, -CD81 immunoblotting.
-Total RNA from cells and exosomes were extracted and expression of CD39, CD73, CD47, CD80, PD-L1, B7-H3, B7-H4 genes and their related miRs were evaluated by quantitative Real-time PCR.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">MDA-MB-231 and BT-474 cells were treated with 100 \xc2\xb5M DHA under hypoxic and normoxic conditions for 24\xc2\xa0h. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated by ultracentrifuge and confirmed by electron microscope and anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, -CD63, -CD81 immunoblotting.
+Total RNA from cells and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were extracted and expression of CD39, CD73, CD47, CD80, PD-L1, B7-H3, B7-H4 genes and their related miRs were evaluated by quantitative Real-time PCR.</t>
+    </r>
   </si>
   <si>
     <t>38440154</t>
   </si>
   <si>
     <t>Serum exosomal microRNA pathway activation in placenta accreta spectrum: pathophysiology and detection.</t>
   </si>
   <si>
-    <t>Protein expression of exosomes was positive for intracellular adhesion molecule 1, flotilin, annexin, and CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Protein expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was positive for intracellular adhesion molecule 1, flotilin, annexin, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>38502973</t>
   </si>
   <si>
     <t>Mitochondrial DNA deletions in the cerebrospinal fluid of patients with idiopathic REM sleep behaviour disorder.</t>
   </si>
   <si>
-    <t>In addition, we investigated whether CD9-positive extracellular vesicles (CD9-EVs) from CSF and serum samples contained cf-mtDNA.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In addition, we investigated whether </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) from CSF and serum samples contained cf-mtDNA.</t>
+    </r>
   </si>
   <si>
     <t>38624007</t>
   </si>
   <si>
     <t>Label-Free Multiplex Profiling of Exosomal Proteins with a Deep Learning-Driven 3D Surround-Enhancing SERS Platform for Early Cancer Diagnosis.</t>
   </si>
   <si>
-    <t>Combining this 3D se-SERS with a deep learning model, we successfully quantitatively profiled seven proteins including CD63, CD81, CD9, CD151, CD171, TSPAN8, and PD-L1 on the surface of plasma exosomes from patients, which can predict the occurrence and advancement of lung cancer.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Combining this 3D se-SERS with a deep learning model, we successfully quantitatively profiled seven proteins including CD63, CD81, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD151, CD171, TSPAN8, and PD-L1 on the surface of plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from patients, which can predict the occurrence and advancement of lung cancer.</t>
+    </r>
   </si>
   <si>
     <t>38630028</t>
   </si>
   <si>
     <t>Storage of plasma-derived exosomes: evaluation of anticoagulant use and preserving temperatures.</t>
   </si>
   <si>
-    <t>Exosome features including morphological characteristics, pariticles size diameter, and surface protein profiles (TSG101, CD63, CD81, CD9, CALNEXIN) were assessed by transmission electron microscopy, Nanoparticle Tracking Analysis, and Western Blotting, respectively.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> features including morphological characteristics, pariticles size diameter, and surface protein profiles (TSG101, CD63, CD81, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CALNEXIN) were assessed by transmission electron microscopy, Nanoparticle Tracking Analysis, and Western Blotting, respectively.</t>
+    </r>
   </si>
   <si>
     <t>38684330</t>
   </si>
   <si>
     <t>Bone marrow mesenchymal stem cell-derived extracellular vesicles promote corneal epithelial repair and suppress apoptosis via modulation of Caspase-3 in vitro.</t>
   </si>
   <si>
-    <t>The isolated extracellular vesicles were spherical, &lt; 150 nm in diameter, and characterized as CD9 © 2024 The Authors.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were spherical, &lt;\xe2\x80\x89150\xe2\x80\x89nm in diameter, and characterized as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> \xc2\xa9 2024 The Authors.</t>
+    </r>
   </si>
   <si>
     <t>38699039</t>
   </si>
   <si>
     <t>Glioma-derived exosome Lncrna Agap2-As1 promotes glioma proliferation and metastasis by mediating Tgf-β1 secretion of myeloid-derived suppressor cells.</t>
   </si>
   <si>
     <t>38718108</t>
   </si>
   <si>
     <t>Endocytosis blocks the vesicular secretion of exosome marker proteins.</t>
   </si>
   <si>
-    <t xml:space="preserve">Furthermore, we show that syntenin, a previously described exosome biogenesis factor, drives the vesicular secretion of CD63 by blocking CD63 endocytosis and that other endocytosis inhibitors also induce the plasma membrane accumulation and vesicular secretion of CD63.
-To better understand how cells release these vesicles, we examined the biogenesis of the most highly enriched human exosome marker proteins, the exosomal tetraspanins CD81, CD9, and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Furthermore, we show that syntenin, a previously described </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biogenesis factor, drives the vesicular secretion of CD63 by blocking CD63 endocytosis and that other endocytosis inhibitors also induce the plasma membrane accumulation and vesicular secretion of CD63.
+To better understand how cells release these vesicles, we examined the biogenesis of the most highly enriched human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins, the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> tetraspanins CD81, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD63.</t>
+    </r>
   </si>
   <si>
     <t>38783745</t>
   </si>
   <si>
     <t>Detection of micro-plasma-induced exosomes secretion in a fibroblast-melanoma co-culture model.</t>
   </si>
   <si>
-    <t xml:space="preserve">In this study, label-free surface-enhanced Raman spectroscopy (SERS) method with size-matched selectivity was used to detect membrane proteins in exosomes released from a stimulated environment of fibroblasts (L929) co-cultured with melanoma cells (B16-F10).
-[...1 lines deleted...]
-Third, for SERS signals related to membrane protein biomarkers, exosome markers CD9, CD63, and CD81 can be assigned to significant Raman shifts in the range of 943-1030 and 1304-1561 cm-1, while the characteristics SERS peaks of L929 and B16-F10 cells are most likely located at 1394/1404, 1271 and 1592 cm-1 respectively.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, label-free surface-enhanced Raman spectroscopy (SERS) method with size-matched selectivity was used to detect membrane proteins in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> released from a stimulated environment of fibroblasts (L929) co-cultured with melanoma cells (B16-F10).
+Secondly, the particle size of secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from the culture medium of L929, B16-F10, and co-cultured cells with different micro-plasma treatment time did not increase significantly under single-cell conditions at short treatment time but might be changed under co-culture condition or longer treatment time.
+Third, for SERS signals related to membrane protein biomarkers, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81 can be assigned to significant Raman shifts in the range of 943-1030 and 1304-1561 cm-1, while the characteristics SERS peaks of L929 and B16-F10\xc2\xa0cells are most likely located at 1394/1404, 1271 and 1592 cm-1 respectively.</t>
+    </r>
   </si>
   <si>
     <t>38842768</t>
   </si>
   <si>
     <t>Improving Granulosa Cell Function in Premature Ovarian Failure with Umbilical Cord Mesenchymal Stromal Cell Exosome-Derived hsa_circ_0002021.</t>
   </si>
   <si>
-    <t>These exosomes were characterized by transmission electron microscopy (TEM) and Western blotting to confirm exosomal markers CD9 and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">These </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were characterized by transmission electron microscopy (TEM) and Western blotting to confirm </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.</t>
+    </r>
   </si>
   <si>
     <t>38852279</t>
   </si>
   <si>
     <t>Exosomal mRNA Cargo are biomarkers of tumor and immune cell populations in pediatric osteosarcoma.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosome isolation was verified by CD9 immunoblot and characterized on electron microscopy.
-Peripheral blood exosomes of osteosarcoma patients at diagnosis were significantly smaller than those of controls and overexpressed extracellular matrix protein gene THBS1 and B cell markers MS4A1 and TCL1A.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolation was verified by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> immunoblot and characterized on electron microscopy.
+Peripheral blood </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of osteosarcoma patients at diagnosis were significantly smaller than those of controls and overexpressed extracellular matrix protein gene THBS1 and B cell markers MS4A1 and TCL1A.</t>
+    </r>
   </si>
   <si>
     <t>38874800</t>
   </si>
   <si>
     <t>The impact of exosomes derived from B-cell acute lymphoblastic leukemia as a growth factor on bone marrow mesenchymal stromal cells.</t>
   </si>
   <si>
-    <t>The results indicated that exosome-specific pan markers like CD9, CD63, and CD81 were present.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The results indicated that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-specific pan markers like </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63, and CD81 were present.</t>
+    </r>
   </si>
   <si>
     <t>38922971</t>
   </si>
   <si>
     <t>PLA2G2D promotes immune escape in non-small cell lung cancer by regulating T cell immune function through PD-L1-expressing extracellular vesicles.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">PLA2G2D promotes immune escape in non-small cell lung cancer by regulating T cell immune function through </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>PD-L1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
     <t>39002259</t>
   </si>
   <si>
     <t>Exosomal membrane proteins analysis using a silicon nanowire field effect transistor biosensor.</t>
   </si>
   <si>
-    <t xml:space="preserve">A Si-NW Bio-FET modified with specific antibody CD81 on the nanowire was fabricated then used for detection of cell line-derived exosomes, which achieved a low limit of detection (LOD) of 1078 particles/mL in 0.01 × PBS.
-Furthermore, the Si-NW Bio-FETs modified with specific antibody CD9, CD81 and CD63 respectively, were employed to distinguish exosomes derived from human promyelocytic leukemia (HL-60) cell line in three different states (control group, lipopolysaccharide (LPS) inflammation group, and LPS + Romidepsin (FK228) drug treatment group), which was consistent with nano-flow cytometry.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A Si-NW Bio-FET modified with specific antibody CD81 on the nanowire was fabricated then used for detection of cell line-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which achieved a low limit of detection (LOD) of 1078 particles/mL in 0.01\xc2\xa0\xc3\x97\xc2\xa0PBS.
+Furthermore, the Si-NW Bio-FETs modified with specific antibody </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD81 and CD63 respectively, were employed to distinguish </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from human promyelocytic leukemia (HL-60) cell line in three different states (control group, lipopolysaccharide (LPS) inflammation group, and LPS\xc2\xa0+\xc2\xa0Romidepsin (FK228) drug treatment group), which was consistent with nano-flow cytometry.</t>
+    </r>
   </si>
   <si>
     <t>39034117</t>
   </si>
   <si>
     <t>Effect of primary osteoblast-derived extracellular vesicles on osteoclast differentiation.</t>
   </si>
   <si>
-    <t>Vesicle morphology was observed by transmission electron microscopy, and the characteristic markers of tumor susceptibility gene 101 (TSG101), ALG-2 interacting protein X (Alix) and cluster of differentiation 9 (CD9) on the surface of extracellular vesicles were identified by Western blotting.</t>
+    <r>
+      <rPr/>
+      <t>Vesicle morphology was observed by transmission electron microscopy, and the characteristic markers of tumor susceptibility gene 101 (TSG101), ALG-2 interacting protein X (Alix) and cluster of differentiation 9 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) on the surface of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were identified by Western blotting.</t>
+    </r>
   </si>
   <si>
     <t>39147191</t>
   </si>
   <si>
     <t>Research on the role of exosomes secreted by immortalized adipose-derived mesenchymal stem cells differentiated into pericytes in the repair of high glucose-induced retinal vascular endothelial cell damage.</t>
   </si>
   <si>
-    <t xml:space="preserve">At the molecular level, qRT-PCR analysis showed that exosome treatment modulated the expression of critical genes involved in angiogenesis (VEGF-A, ANG2, MMP9), inflammation (IL-1β, TNF-α), gap junction communication (CX43), and cytoskeletal regulation (ROCK1), with the most prominent effects seen with exosomes from pericyte-like immortalized adipose-mesenchymal stem cells.
-Exosomes were isolated from the culture supernatant of immortalized adipose-mesenchymal stem cells using ultracentrifugation and characterized through Western blot for exosomal markers (CD9, CD81, and TSG101), transmission electron microscopy, and nanoparticle tracking analysis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">At the molecular level, qRT-PCR analysis showed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> treatment modulated the expression of critical genes involved in angiogenesis (VEGF-A, ANG2, MMP9), inflammation (IL-1\xce\xb2, TNF-\xce\xb1), gap junction communication (CX43), and cytoskeletal regulation (ROCK1), with the most prominent effects seen with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from pericyte-like immortalized adipose-mesenchymal stem cells.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated from the culture supernatant of immortalized adipose-mesenchymal stem cells using ultracentrifugation and characterized through Western blot for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD81, and TSG101), transmission electron microscopy, and nanoparticle tracking analysis.</t>
+    </r>
   </si>
   <si>
     <t>39147261</t>
   </si>
   <si>
     <t>Vascular smooth muscle cell-derived exosomes promote osteoblast-to-osteocyte transition via β-catenin signaling.</t>
   </si>
   <si>
-    <t xml:space="preserve">In contrast, endothelial cell-derived exosomes facilitated mature osteoblast differentiation by reprogramming the TGFB1 gene family and osteogenic transcription factors osterix (SP7) and RUNX2.
-[...1 lines deleted...]
-Our study demonstrates that vascular smooth muscle cells (VSMCs), but not endothelial cells, are sufficient to drive bone marrow mesenchymal stromal cell-derived osteoblast-to-osteocyte transition via β-catenin signaling and exosome-mediated communication.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In contrast, endothelial cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> facilitated mature osteoblast differentiation by reprogramming the TGFB1 gene family and osteogenic transcription factors osterix (SP7) and RUNX2.
+Notably, VSMCs express significant levels of tetraspanins (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and CD81) and drive the intracellular trafficking of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with a lower membrane zeta potential than those from other cells.
+Our study demonstrates that vascular smooth muscle cells (VSMCs), but not endothelial cells, are sufficient to drive bone marrow mesenchymal stromal cell-derived osteoblast-to-osteocyte transition via \xce\xb2-catenin signaling and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-mediated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> communication.
+Vascular smooth muscle cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> promote osteoblast-to-osteocyte transition via \xce\xb2-catenin signaling.</t>
+    </r>
   </si>
   <si>
     <t>39174921</t>
   </si>
   <si>
     <t>VEGFA contributes to tumor property of glioblastoma cells by promoting differentiation of myeloid-derived suppressor cells.</t>
   </si>
   <si>
     <t xml:space="preserve">VEGFA expression was upregulated in GBM tissues, GBM cells, and exosomes from GBM patients and GBM cells.
 VEGFA promoted MDSC differentiation and TGF-β1 secretion by MDSCs by being packaged into exosomes.</t>
   </si>
   <si>
     <t>39222871</t>
   </si>
   <si>
     <t>IL-1β-induced mesenchymal stem cell-derived exosomes inhibit neuronal ferroptosis in intracerebral hemorrhage through the HSPA5/GPX4 axis.</t>
   </si>
   <si>
     <t>The objective of this investigation was to investigate the molecular mechanism of IL-1β-induced mesenchymal stem cell-derived exosomes (IL-1β-Exo) in mitigating ICH injury.</t>
   </si>
   <si>
     <t>39230197</t>
   </si>
   <si>
     <t>Isolation and analysis of the exosomal membrane proteins in bullous pemphigoid.</t>
   </si>
   <si>
-    <t>The BP180 ICD and CD63 on exosomes could potentially be novel biomarkers for monitoring disease activity.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>BP180</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> ICD and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD63</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could potentially be novel biomarkers for monitoring disease activity.</t>
+    </r>
   </si>
   <si>
     <t>39299675</t>
   </si>
   <si>
     <t>Corneal epithelial-stromal constructs to study differences associated with diabetes mellitus.</t>
   </si>
   <si>
-    <t xml:space="preserve">Both T1DM and T2DM stromal constructs expressed lower expression of thrombospondin-1 in isolated extracellular vesicles (EVs) compared to controls with no significant difference observed in the presence of epithelial cells, suggesting that reduced provisional matrix secretion in the corneal stroma may be a factor that promotes delayed corneal wound healing in diabetes.
-The tetraspanins are established extracellular vesicle (EV) markers and include CD63, CD81, and CD9, and were highly expressed by EVs in all three cell types.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Both T1DM and T2DM stromal constructs expressed lower expression of thrombospondin-1 in isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) compared to controls with no significant difference observed in the presence of epithelial cells, suggesting that reduced provisional matrix secretion in the corneal stroma may be a factor that promotes delayed corneal wound healing in diabetes.
+The tetraspanins are established </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) markers and include CD63, CD81, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and were highly expressed by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in all three cell types.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4347,51 +18620,51 @@
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O2">
         <v>0.875</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
@@ -4403,51 +18676,51 @@
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O3">
         <v>0.875</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
@@ -4459,51 +18732,51 @@
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O4">
         <v>0.875</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
@@ -4515,51 +18788,51 @@
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O5">
         <v>0.875</v>
       </c>
       <c r="P5" t="s">
         <v>38</v>
       </c>
       <c r="Q5" t="s">
         <v>39</v>
       </c>
       <c r="R5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
@@ -4571,51 +18844,51 @@
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O6">
         <v>0.875</v>
       </c>
       <c r="P6" t="s">
         <v>41</v>
       </c>
       <c r="Q6" t="s">
         <v>42</v>
       </c>
       <c r="R6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
@@ -4627,51 +18900,51 @@
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="N7">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O7">
         <v>0.875</v>
       </c>
       <c r="P7" t="s">
         <v>44</v>
       </c>
       <c r="Q7" t="s">
         <v>45</v>
       </c>
       <c r="R7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
@@ -4683,51 +18956,51 @@
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8" t="s">
         <v>28</v>
       </c>
       <c r="N8">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O8">
         <v>0.875</v>
       </c>
       <c r="P8" t="s">
         <v>47</v>
       </c>
       <c r="Q8" t="s">
         <v>48</v>
       </c>
       <c r="R8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
@@ -4739,51 +19012,51 @@
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9" t="s">
         <v>28</v>
       </c>
       <c r="N9">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O9">
         <v>0.875</v>
       </c>
       <c r="P9" t="s">
         <v>50</v>
       </c>
       <c r="Q9" t="s">
         <v>51</v>
       </c>
       <c r="R9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
@@ -4795,51 +19068,51 @@
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10" t="s">
         <v>28</v>
       </c>
       <c r="N10">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O10">
         <v>0.875</v>
       </c>
       <c r="P10" t="s">
         <v>53</v>
       </c>
       <c r="Q10" t="s">
         <v>54</v>
       </c>
       <c r="R10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
@@ -4851,51 +19124,51 @@
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11" t="s">
         <v>28</v>
       </c>
       <c r="N11">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O11">
         <v>0.875</v>
       </c>
       <c r="P11" t="s">
         <v>56</v>
       </c>
       <c r="Q11" t="s">
         <v>57</v>
       </c>
       <c r="R11" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
@@ -4907,51 +19180,51 @@
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>18</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12" t="s">
         <v>28</v>
       </c>
       <c r="N12">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O12">
         <v>0.875</v>
       </c>
       <c r="P12" t="s">
         <v>59</v>
       </c>
       <c r="Q12" t="s">
         <v>60</v>
       </c>
       <c r="R12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
@@ -4963,51 +19236,51 @@
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>18</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13" t="s">
         <v>28</v>
       </c>
       <c r="N13">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O13">
         <v>0.875</v>
       </c>
       <c r="P13" t="s">
         <v>62</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
@@ -5019,51 +19292,51 @@
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14" t="s">
         <v>28</v>
       </c>
       <c r="N14">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O14">
         <v>0.875</v>
       </c>
       <c r="P14" t="s">
         <v>65</v>
       </c>
       <c r="Q14" t="s">
         <v>66</v>
       </c>
       <c r="R14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
@@ -5075,51 +19348,51 @@
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15" t="s">
         <v>28</v>
       </c>
       <c r="N15">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O15">
         <v>0.875</v>
       </c>
       <c r="P15" t="s">
         <v>68</v>
       </c>
       <c r="Q15" t="s">
         <v>69</v>
       </c>
       <c r="R15" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>18</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" t="s">
@@ -5131,51 +19404,51 @@
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>18</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16" t="s">
         <v>28</v>
       </c>
       <c r="N16">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O16">
         <v>0.875</v>
       </c>
       <c r="P16" t="s">
         <v>71</v>
       </c>
       <c r="Q16" t="s">
         <v>72</v>
       </c>
       <c r="R16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
@@ -5187,51 +19460,51 @@
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>18</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17" t="s">
         <v>28</v>
       </c>
       <c r="N17">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O17">
         <v>0.875</v>
       </c>
       <c r="P17" t="s">
         <v>74</v>
       </c>
       <c r="Q17" t="s">
         <v>75</v>
       </c>
       <c r="R17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
@@ -5243,51 +19516,51 @@
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>18</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18" t="s">
         <v>28</v>
       </c>
       <c r="N18">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O18">
         <v>0.875</v>
       </c>
       <c r="P18" t="s">
         <v>77</v>
       </c>
       <c r="Q18" t="s">
         <v>78</v>
       </c>
       <c r="R18" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
@@ -5299,51 +19572,51 @@
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19" t="s">
         <v>28</v>
       </c>
       <c r="N19">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O19">
         <v>0.875</v>
       </c>
       <c r="P19" t="s">
         <v>80</v>
       </c>
       <c r="Q19" t="s">
         <v>81</v>
       </c>
       <c r="R19" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20" t="s">
@@ -5355,51 +19628,51 @@
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20" t="s">
         <v>28</v>
       </c>
       <c r="N20">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O20">
         <v>0.875</v>
       </c>
       <c r="P20" t="s">
         <v>83</v>
       </c>
       <c r="Q20" t="s">
         <v>84</v>
       </c>
       <c r="R20" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21" t="s">
@@ -5411,51 +19684,51 @@
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21" t="s">
         <v>28</v>
       </c>
       <c r="N21">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O21">
         <v>0.875</v>
       </c>
       <c r="P21" t="s">
         <v>86</v>
       </c>
       <c r="Q21" t="s">
         <v>87</v>
       </c>
       <c r="R21" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>18</v>
       </c>
       <c r="B22" t="s">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
@@ -5467,51 +19740,51 @@
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22" t="s">
         <v>28</v>
       </c>
       <c r="N22">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O22">
         <v>0.875</v>
       </c>
       <c r="P22" t="s">
         <v>89</v>
       </c>
       <c r="Q22" t="s">
         <v>90</v>
       </c>
       <c r="R22" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
@@ -5523,51 +19796,51 @@
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>18</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23" t="s">
         <v>28</v>
       </c>
       <c r="N23">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O23">
         <v>0.875</v>
       </c>
       <c r="P23" t="s">
         <v>92</v>
       </c>
       <c r="Q23" t="s">
         <v>93</v>
       </c>
       <c r="R23" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>18</v>
       </c>
       <c r="B24" t="s">
         <v>19</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24" t="s">
@@ -5579,51 +19852,51 @@
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>18</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24" t="s">
         <v>28</v>
       </c>
       <c r="N24">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O24">
         <v>0.875</v>
       </c>
       <c r="P24" t="s">
         <v>95</v>
       </c>
       <c r="Q24" t="s">
         <v>96</v>
       </c>
       <c r="R24" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>18</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>20</v>
       </c>
       <c r="D25" t="s">
@@ -5635,51 +19908,51 @@
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>18</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25" t="s">
         <v>28</v>
       </c>
       <c r="N25">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O25">
         <v>0.875</v>
       </c>
       <c r="P25" t="s">
         <v>98</v>
       </c>
       <c r="Q25" t="s">
         <v>99</v>
       </c>
       <c r="R25" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>18</v>
       </c>
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26" t="s">
         <v>20</v>
       </c>
       <c r="D26" t="s">
@@ -5691,51 +19964,51 @@
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>18</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26" t="s">
         <v>28</v>
       </c>
       <c r="N26">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O26">
         <v>0.875</v>
       </c>
       <c r="P26" t="s">
         <v>101</v>
       </c>
       <c r="Q26" t="s">
         <v>102</v>
       </c>
       <c r="R26" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>18</v>
       </c>
       <c r="B27" t="s">
         <v>19</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27" t="s">
@@ -5747,51 +20020,51 @@
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>18</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27" t="s">
         <v>28</v>
       </c>
       <c r="N27">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O27">
         <v>0.875</v>
       </c>
       <c r="P27" t="s">
         <v>104</v>
       </c>
       <c r="Q27" t="s">
         <v>105</v>
       </c>
       <c r="R27" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>18</v>
       </c>
       <c r="B28" t="s">
         <v>19</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28" t="s">
@@ -5803,51 +20076,51 @@
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>18</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28" t="s">
         <v>28</v>
       </c>
       <c r="N28">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O28">
         <v>0.875</v>
       </c>
       <c r="P28" t="s">
         <v>107</v>
       </c>
       <c r="Q28" t="s">
         <v>108</v>
       </c>
       <c r="R28" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>18</v>
       </c>
       <c r="B29" t="s">
         <v>19</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29" t="s">
@@ -5859,51 +20132,51 @@
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>24</v>
       </c>
       <c r="I29" t="s">
         <v>18</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29" t="s">
         <v>28</v>
       </c>
       <c r="N29">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O29">
         <v>0.875</v>
       </c>
       <c r="P29" t="s">
         <v>110</v>
       </c>
       <c r="Q29" t="s">
         <v>111</v>
       </c>
       <c r="R29" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>18</v>
       </c>
       <c r="B30" t="s">
         <v>19</v>
       </c>
       <c r="C30" t="s">
         <v>20</v>
       </c>
       <c r="D30" t="s">
@@ -5915,51 +20188,51 @@
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>24</v>
       </c>
       <c r="I30" t="s">
         <v>18</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30" t="s">
         <v>28</v>
       </c>
       <c r="N30">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O30">
         <v>0.875</v>
       </c>
       <c r="P30" t="s">
         <v>113</v>
       </c>
       <c r="Q30" t="s">
         <v>114</v>
       </c>
       <c r="R30" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>18</v>
       </c>
       <c r="B31" t="s">
         <v>19</v>
       </c>
       <c r="C31" t="s">
         <v>20</v>
       </c>
       <c r="D31" t="s">
@@ -5971,51 +20244,51 @@
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>24</v>
       </c>
       <c r="I31" t="s">
         <v>18</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31" t="s">
         <v>28</v>
       </c>
       <c r="N31">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O31">
         <v>0.875</v>
       </c>
       <c r="P31" t="s">
         <v>116</v>
       </c>
       <c r="Q31" t="s">
         <v>117</v>
       </c>
       <c r="R31" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>18</v>
       </c>
       <c r="B32" t="s">
         <v>19</v>
       </c>
       <c r="C32" t="s">
         <v>20</v>
       </c>
       <c r="D32" t="s">
@@ -6027,51 +20300,51 @@
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
         <v>18</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32" t="s">
         <v>28</v>
       </c>
       <c r="N32">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O32">
         <v>0.875</v>
       </c>
       <c r="P32" t="s">
         <v>119</v>
       </c>
       <c r="Q32" t="s">
         <v>120</v>
       </c>
       <c r="R32" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>18</v>
       </c>
       <c r="B33" t="s">
         <v>19</v>
       </c>
       <c r="C33" t="s">
         <v>20</v>
       </c>
       <c r="D33" t="s">
@@ -6083,51 +20356,51 @@
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>24</v>
       </c>
       <c r="I33" t="s">
         <v>18</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33" t="s">
         <v>28</v>
       </c>
       <c r="N33">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O33">
         <v>0.875</v>
       </c>
       <c r="P33" t="s">
         <v>122</v>
       </c>
       <c r="Q33" t="s">
         <v>123</v>
       </c>
       <c r="R33" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>18</v>
       </c>
       <c r="B34" t="s">
         <v>19</v>
       </c>
       <c r="C34" t="s">
         <v>20</v>
       </c>
       <c r="D34" t="s">
@@ -6139,51 +20412,51 @@
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34" t="s">
         <v>24</v>
       </c>
       <c r="I34" t="s">
         <v>18</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34" t="s">
         <v>28</v>
       </c>
       <c r="N34">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O34">
         <v>0.875</v>
       </c>
       <c r="P34" t="s">
         <v>125</v>
       </c>
       <c r="Q34" t="s">
         <v>126</v>
       </c>
       <c r="R34" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>18</v>
       </c>
       <c r="B35" t="s">
         <v>19</v>
       </c>
       <c r="C35" t="s">
         <v>20</v>
       </c>
       <c r="D35" t="s">
@@ -6195,51 +20468,51 @@
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="H35" t="s">
         <v>24</v>
       </c>
       <c r="I35" t="s">
         <v>18</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35" t="s">
         <v>28</v>
       </c>
       <c r="N35">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O35">
         <v>0.875</v>
       </c>
       <c r="P35" t="s">
         <v>128</v>
       </c>
       <c r="Q35" t="s">
         <v>129</v>
       </c>
       <c r="R35" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>18</v>
       </c>
       <c r="B36" t="s">
         <v>19</v>
       </c>
       <c r="C36" t="s">
         <v>20</v>
       </c>
       <c r="D36" t="s">
@@ -6251,51 +20524,51 @@
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="H36" t="s">
         <v>24</v>
       </c>
       <c r="I36" t="s">
         <v>18</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36" t="s">
         <v>28</v>
       </c>
       <c r="N36">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O36">
         <v>0.875</v>
       </c>
       <c r="P36" t="s">
         <v>131</v>
       </c>
       <c r="Q36" t="s">
         <v>132</v>
       </c>
       <c r="R36" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="37" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>18</v>
       </c>
       <c r="B37" t="s">
         <v>19</v>
       </c>
       <c r="C37" t="s">
         <v>20</v>
       </c>
       <c r="D37" t="s">
@@ -6307,51 +20580,51 @@
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="H37" t="s">
         <v>24</v>
       </c>
       <c r="I37" t="s">
         <v>18</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37" t="s">
         <v>28</v>
       </c>
       <c r="N37">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O37">
         <v>0.875</v>
       </c>
       <c r="P37" t="s">
         <v>134</v>
       </c>
       <c r="Q37" t="s">
         <v>135</v>
       </c>
       <c r="R37" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" t="s">
         <v>19</v>
       </c>
       <c r="C38" t="s">
         <v>20</v>
       </c>
       <c r="D38" t="s">
@@ -6363,51 +20636,51 @@
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="H38" t="s">
         <v>24</v>
       </c>
       <c r="I38" t="s">
         <v>18</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38" t="s">
         <v>28</v>
       </c>
       <c r="N38">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O38">
         <v>0.875</v>
       </c>
       <c r="P38" t="s">
         <v>137</v>
       </c>
       <c r="Q38" t="s">
         <v>138</v>
       </c>
       <c r="R38" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>18</v>
       </c>
       <c r="B39" t="s">
         <v>19</v>
       </c>
       <c r="C39" t="s">
         <v>20</v>
       </c>
       <c r="D39" t="s">
@@ -6419,51 +20692,51 @@
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="H39" t="s">
         <v>24</v>
       </c>
       <c r="I39" t="s">
         <v>18</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39" t="s">
         <v>28</v>
       </c>
       <c r="N39">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O39">
         <v>0.875</v>
       </c>
       <c r="P39" t="s">
         <v>140</v>
       </c>
       <c r="Q39" t="s">
         <v>141</v>
       </c>
       <c r="R39" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>18</v>
       </c>
       <c r="B40" t="s">
         <v>19</v>
       </c>
       <c r="C40" t="s">
         <v>20</v>
       </c>
       <c r="D40" t="s">
@@ -6475,51 +20748,51 @@
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="H40" t="s">
         <v>24</v>
       </c>
       <c r="I40" t="s">
         <v>18</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40" t="s">
         <v>28</v>
       </c>
       <c r="N40">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O40">
         <v>0.875</v>
       </c>
       <c r="P40" t="s">
         <v>143</v>
       </c>
       <c r="Q40" t="s">
         <v>144</v>
       </c>
       <c r="R40" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>18</v>
       </c>
       <c r="B41" t="s">
         <v>19</v>
       </c>
       <c r="C41" t="s">
         <v>20</v>
       </c>
       <c r="D41" t="s">
@@ -6531,51 +20804,51 @@
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="H41" t="s">
         <v>24</v>
       </c>
       <c r="I41" t="s">
         <v>18</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41" t="s">
         <v>28</v>
       </c>
       <c r="N41">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O41">
         <v>0.875</v>
       </c>
       <c r="P41" t="s">
         <v>146</v>
       </c>
       <c r="Q41" t="s">
         <v>147</v>
       </c>
       <c r="R41" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>18</v>
       </c>
       <c r="B42" t="s">
         <v>19</v>
       </c>
       <c r="C42" t="s">
         <v>20</v>
       </c>
       <c r="D42" t="s">
@@ -6587,51 +20860,51 @@
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="H42" t="s">
         <v>24</v>
       </c>
       <c r="I42" t="s">
         <v>18</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42" t="s">
         <v>28</v>
       </c>
       <c r="N42">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O42">
         <v>0.875</v>
       </c>
       <c r="P42" t="s">
         <v>149</v>
       </c>
       <c r="Q42" t="s">
         <v>150</v>
       </c>
       <c r="R42" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="43" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>18</v>
       </c>
       <c r="B43" t="s">
         <v>19</v>
       </c>
       <c r="C43" t="s">
         <v>20</v>
       </c>
       <c r="D43" t="s">
@@ -6643,51 +20916,51 @@
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="H43" t="s">
         <v>24</v>
       </c>
       <c r="I43" t="s">
         <v>18</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43" t="s">
         <v>28</v>
       </c>
       <c r="N43">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O43">
         <v>0.875</v>
       </c>
       <c r="P43" t="s">
         <v>152</v>
       </c>
       <c r="Q43" t="s">
         <v>153</v>
       </c>
       <c r="R43" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="44" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>18</v>
       </c>
       <c r="B44" t="s">
         <v>19</v>
       </c>
       <c r="C44" t="s">
         <v>20</v>
       </c>
       <c r="D44" t="s">
@@ -6699,51 +20972,51 @@
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="H44" t="s">
         <v>24</v>
       </c>
       <c r="I44" t="s">
         <v>18</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44" t="s">
         <v>28</v>
       </c>
       <c r="N44">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O44">
         <v>0.875</v>
       </c>
       <c r="P44" t="s">
         <v>155</v>
       </c>
       <c r="Q44" t="s">
         <v>156</v>
       </c>
       <c r="R44" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="45" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>18</v>
       </c>
       <c r="B45" t="s">
         <v>19</v>
       </c>
       <c r="C45" t="s">
         <v>20</v>
       </c>
       <c r="D45" t="s">
@@ -6755,51 +21028,51 @@
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="H45" t="s">
         <v>24</v>
       </c>
       <c r="I45" t="s">
         <v>18</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45" t="s">
         <v>28</v>
       </c>
       <c r="N45">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O45">
         <v>0.875</v>
       </c>
       <c r="P45" t="s">
         <v>158</v>
       </c>
       <c r="Q45" t="s">
         <v>159</v>
       </c>
       <c r="R45" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>18</v>
       </c>
       <c r="B46" t="s">
         <v>19</v>
       </c>
       <c r="C46" t="s">
         <v>20</v>
       </c>
       <c r="D46" t="s">
@@ -6811,51 +21084,51 @@
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="H46" t="s">
         <v>24</v>
       </c>
       <c r="I46" t="s">
         <v>18</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46" t="s">
         <v>28</v>
       </c>
       <c r="N46">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O46">
         <v>0.875</v>
       </c>
       <c r="P46" t="s">
         <v>161</v>
       </c>
       <c r="Q46" t="s">
         <v>162</v>
       </c>
       <c r="R46" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="47" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>18</v>
       </c>
       <c r="B47" t="s">
         <v>19</v>
       </c>
       <c r="C47" t="s">
         <v>20</v>
       </c>
       <c r="D47" t="s">
@@ -6867,51 +21140,51 @@
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="H47" t="s">
         <v>24</v>
       </c>
       <c r="I47" t="s">
         <v>18</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47" t="s">
         <v>28</v>
       </c>
       <c r="N47">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O47">
         <v>0.875</v>
       </c>
       <c r="P47" t="s">
         <v>164</v>
       </c>
       <c r="Q47" t="s">
         <v>165</v>
       </c>
       <c r="R47" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="48" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>18</v>
       </c>
       <c r="B48" t="s">
         <v>19</v>
       </c>
       <c r="C48" t="s">
         <v>20</v>
       </c>
       <c r="D48" t="s">
@@ -6923,51 +21196,51 @@
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="H48" t="s">
         <v>24</v>
       </c>
       <c r="I48" t="s">
         <v>18</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48" t="s">
         <v>28</v>
       </c>
       <c r="N48">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O48">
         <v>0.875</v>
       </c>
       <c r="P48" t="s">
         <v>167</v>
       </c>
       <c r="Q48" t="s">
         <v>168</v>
       </c>
       <c r="R48" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>18</v>
       </c>
       <c r="B49" t="s">
         <v>19</v>
       </c>
       <c r="C49" t="s">
         <v>20</v>
       </c>
       <c r="D49" t="s">
@@ -6979,51 +21252,51 @@
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="H49" t="s">
         <v>24</v>
       </c>
       <c r="I49" t="s">
         <v>18</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49" t="s">
         <v>28</v>
       </c>
       <c r="N49">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O49">
         <v>0.875</v>
       </c>
       <c r="P49" t="s">
         <v>170</v>
       </c>
       <c r="Q49" t="s">
         <v>171</v>
       </c>
       <c r="R49" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>18</v>
       </c>
       <c r="B50" t="s">
         <v>19</v>
       </c>
       <c r="C50" t="s">
         <v>20</v>
       </c>
       <c r="D50" t="s">
@@ -7035,51 +21308,51 @@
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="H50" t="s">
         <v>24</v>
       </c>
       <c r="I50" t="s">
         <v>18</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50" t="s">
         <v>28</v>
       </c>
       <c r="N50">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O50">
         <v>0.875</v>
       </c>
       <c r="P50" t="s">
         <v>173</v>
       </c>
       <c r="Q50" t="s">
         <v>174</v>
       </c>
       <c r="R50" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>18</v>
       </c>
       <c r="B51" t="s">
         <v>19</v>
       </c>
       <c r="C51" t="s">
         <v>20</v>
       </c>
       <c r="D51" t="s">
@@ -7091,51 +21364,51 @@
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51" t="s">
         <v>24</v>
       </c>
       <c r="I51" t="s">
         <v>18</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51" t="s">
         <v>28</v>
       </c>
       <c r="N51">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O51">
         <v>0.875</v>
       </c>
       <c r="P51" t="s">
         <v>176</v>
       </c>
       <c r="Q51" t="s">
         <v>177</v>
       </c>
       <c r="R51" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>18</v>
       </c>
       <c r="B52" t="s">
         <v>19</v>
       </c>
       <c r="C52" t="s">
         <v>20</v>
       </c>
       <c r="D52" t="s">
@@ -7147,51 +21420,51 @@
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="H52" t="s">
         <v>24</v>
       </c>
       <c r="I52" t="s">
         <v>18</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52" t="s">
         <v>28</v>
       </c>
       <c r="N52">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O52">
         <v>0.875</v>
       </c>
       <c r="P52" t="s">
         <v>179</v>
       </c>
       <c r="Q52" t="s">
         <v>180</v>
       </c>
       <c r="R52" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>18</v>
       </c>
       <c r="B53" t="s">
         <v>19</v>
       </c>
       <c r="C53" t="s">
         <v>20</v>
       </c>
       <c r="D53" t="s">
@@ -7203,51 +21476,51 @@
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="H53" t="s">
         <v>24</v>
       </c>
       <c r="I53" t="s">
         <v>18</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53" t="s">
         <v>28</v>
       </c>
       <c r="N53">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O53">
         <v>0.875</v>
       </c>
       <c r="P53" t="s">
         <v>182</v>
       </c>
       <c r="Q53" t="s">
         <v>183</v>
       </c>
       <c r="R53" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="54" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>18</v>
       </c>
       <c r="B54" t="s">
         <v>19</v>
       </c>
       <c r="C54" t="s">
         <v>20</v>
       </c>
       <c r="D54" t="s">
@@ -7259,51 +21532,51 @@
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54" t="s">
         <v>24</v>
       </c>
       <c r="I54" t="s">
         <v>18</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54" t="s">
         <v>28</v>
       </c>
       <c r="N54">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O54">
         <v>0.875</v>
       </c>
       <c r="P54" t="s">
         <v>185</v>
       </c>
       <c r="Q54" t="s">
         <v>186</v>
       </c>
       <c r="R54" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>18</v>
       </c>
       <c r="B55" t="s">
         <v>19</v>
       </c>
       <c r="C55" t="s">
         <v>20</v>
       </c>
       <c r="D55" t="s">
@@ -7315,51 +21588,51 @@
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="H55" t="s">
         <v>24</v>
       </c>
       <c r="I55" t="s">
         <v>18</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55" t="s">
         <v>28</v>
       </c>
       <c r="N55">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O55">
         <v>0.875</v>
       </c>
       <c r="P55" t="s">
         <v>188</v>
       </c>
       <c r="Q55" t="s">
         <v>189</v>
       </c>
       <c r="R55" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>18</v>
       </c>
       <c r="B56" t="s">
         <v>19</v>
       </c>
       <c r="C56" t="s">
         <v>20</v>
       </c>
       <c r="D56" t="s">
@@ -7371,51 +21644,51 @@
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="H56" t="s">
         <v>24</v>
       </c>
       <c r="I56" t="s">
         <v>18</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56" t="s">
         <v>28</v>
       </c>
       <c r="N56">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O56">
         <v>0.875</v>
       </c>
       <c r="P56" t="s">
         <v>191</v>
       </c>
       <c r="Q56" t="s">
         <v>192</v>
       </c>
       <c r="R56" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="57" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>18</v>
       </c>
       <c r="B57" t="s">
         <v>19</v>
       </c>
       <c r="C57" t="s">
         <v>20</v>
       </c>
       <c r="D57" t="s">
@@ -7427,51 +21700,51 @@
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="H57" t="s">
         <v>24</v>
       </c>
       <c r="I57" t="s">
         <v>18</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57" t="s">
         <v>28</v>
       </c>
       <c r="N57">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O57">
         <v>0.875</v>
       </c>
       <c r="P57" t="s">
         <v>194</v>
       </c>
       <c r="Q57" t="s">
         <v>195</v>
       </c>
       <c r="R57" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="58" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>18</v>
       </c>
       <c r="B58" t="s">
         <v>19</v>
       </c>
       <c r="C58" t="s">
         <v>20</v>
       </c>
       <c r="D58" t="s">
@@ -7483,51 +21756,51 @@
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="H58" t="s">
         <v>24</v>
       </c>
       <c r="I58" t="s">
         <v>18</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58" t="s">
         <v>28</v>
       </c>
       <c r="N58">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O58">
         <v>0.875</v>
       </c>
       <c r="P58" t="s">
         <v>197</v>
       </c>
       <c r="Q58" t="s">
         <v>198</v>
       </c>
       <c r="R58" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>18</v>
       </c>
       <c r="B59" t="s">
         <v>19</v>
       </c>
       <c r="C59" t="s">
         <v>20</v>
       </c>
       <c r="D59" t="s">
@@ -7539,51 +21812,51 @@
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59" t="s">
         <v>24</v>
       </c>
       <c r="I59" t="s">
         <v>18</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59" t="s">
         <v>28</v>
       </c>
       <c r="N59">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O59">
         <v>0.875</v>
       </c>
       <c r="P59" t="s">
         <v>200</v>
       </c>
       <c r="Q59" t="s">
         <v>201</v>
       </c>
       <c r="R59" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>18</v>
       </c>
       <c r="B60" t="s">
         <v>19</v>
       </c>
       <c r="C60" t="s">
         <v>20</v>
       </c>
       <c r="D60" t="s">
@@ -7595,51 +21868,51 @@
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60" t="s">
         <v>24</v>
       </c>
       <c r="I60" t="s">
         <v>18</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60" t="s">
         <v>28</v>
       </c>
       <c r="N60">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O60">
         <v>0.875</v>
       </c>
       <c r="P60" t="s">
         <v>203</v>
       </c>
       <c r="Q60" t="s">
         <v>204</v>
       </c>
       <c r="R60" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>18</v>
       </c>
       <c r="B61" t="s">
         <v>19</v>
       </c>
       <c r="C61" t="s">
         <v>20</v>
       </c>
       <c r="D61" t="s">
@@ -7651,51 +21924,51 @@
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="H61" t="s">
         <v>24</v>
       </c>
       <c r="I61" t="s">
         <v>18</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61" t="s">
         <v>28</v>
       </c>
       <c r="N61">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O61">
         <v>0.875</v>
       </c>
       <c r="P61" t="s">
         <v>206</v>
       </c>
       <c r="Q61" t="s">
         <v>207</v>
       </c>
       <c r="R61" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>18</v>
       </c>
       <c r="B62" t="s">
         <v>19</v>
       </c>
       <c r="C62" t="s">
         <v>20</v>
       </c>
       <c r="D62" t="s">
@@ -7707,51 +21980,51 @@
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="H62" t="s">
         <v>24</v>
       </c>
       <c r="I62" t="s">
         <v>18</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62" t="s">
         <v>28</v>
       </c>
       <c r="N62">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O62">
         <v>0.875</v>
       </c>
       <c r="P62" t="s">
         <v>209</v>
       </c>
       <c r="Q62" t="s">
         <v>210</v>
       </c>
       <c r="R62" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="63" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>18</v>
       </c>
       <c r="B63" t="s">
         <v>19</v>
       </c>
       <c r="C63" t="s">
         <v>20</v>
       </c>
       <c r="D63" t="s">
@@ -7763,51 +22036,51 @@
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="H63" t="s">
         <v>24</v>
       </c>
       <c r="I63" t="s">
         <v>18</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63" t="s">
         <v>28</v>
       </c>
       <c r="N63">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O63">
         <v>0.875</v>
       </c>
       <c r="P63" t="s">
         <v>212</v>
       </c>
       <c r="Q63" t="s">
         <v>213</v>
       </c>
       <c r="R63" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>18</v>
       </c>
       <c r="B64" t="s">
         <v>19</v>
       </c>
       <c r="C64" t="s">
         <v>20</v>
       </c>
       <c r="D64" t="s">
@@ -7819,51 +22092,51 @@
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="H64" t="s">
         <v>24</v>
       </c>
       <c r="I64" t="s">
         <v>18</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64" t="s">
         <v>28</v>
       </c>
       <c r="N64">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O64">
         <v>0.875</v>
       </c>
       <c r="P64" t="s">
         <v>215</v>
       </c>
       <c r="Q64" t="s">
         <v>216</v>
       </c>
       <c r="R64" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="65" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>18</v>
       </c>
       <c r="B65" t="s">
         <v>19</v>
       </c>
       <c r="C65" t="s">
         <v>20</v>
       </c>
       <c r="D65" t="s">
@@ -7875,51 +22148,51 @@
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="H65" t="s">
         <v>24</v>
       </c>
       <c r="I65" t="s">
         <v>18</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65" t="s">
         <v>28</v>
       </c>
       <c r="N65">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O65">
         <v>0.875</v>
       </c>
       <c r="P65" t="s">
         <v>218</v>
       </c>
       <c r="Q65" t="s">
         <v>219</v>
       </c>
       <c r="R65" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>18</v>
       </c>
       <c r="B66" t="s">
         <v>19</v>
       </c>
       <c r="C66" t="s">
         <v>20</v>
       </c>
       <c r="D66" t="s">
@@ -7931,51 +22204,51 @@
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="H66" t="s">
         <v>24</v>
       </c>
       <c r="I66" t="s">
         <v>18</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66" t="s">
         <v>28</v>
       </c>
       <c r="N66">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O66">
         <v>0.875</v>
       </c>
       <c r="P66" t="s">
         <v>221</v>
       </c>
       <c r="Q66" t="s">
         <v>222</v>
       </c>
       <c r="R66" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="67" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>18</v>
       </c>
       <c r="B67" t="s">
         <v>19</v>
       </c>
       <c r="C67" t="s">
         <v>20</v>
       </c>
       <c r="D67" t="s">
@@ -7987,51 +22260,51 @@
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="H67" t="s">
         <v>24</v>
       </c>
       <c r="I67" t="s">
         <v>18</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67" t="s">
         <v>28</v>
       </c>
       <c r="N67">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O67">
         <v>0.875</v>
       </c>
       <c r="P67" t="s">
         <v>224</v>
       </c>
       <c r="Q67" t="s">
         <v>225</v>
       </c>
       <c r="R67" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="68" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>18</v>
       </c>
       <c r="B68" t="s">
         <v>19</v>
       </c>
       <c r="C68" t="s">
         <v>20</v>
       </c>
       <c r="D68" t="s">
@@ -8043,51 +22316,51 @@
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="H68" t="s">
         <v>24</v>
       </c>
       <c r="I68" t="s">
         <v>18</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68" t="s">
         <v>28</v>
       </c>
       <c r="N68">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O68">
         <v>0.875</v>
       </c>
       <c r="P68" t="s">
         <v>227</v>
       </c>
       <c r="Q68" t="s">
         <v>228</v>
       </c>
       <c r="R68" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="69" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>18</v>
       </c>
       <c r="B69" t="s">
         <v>19</v>
       </c>
       <c r="C69" t="s">
         <v>20</v>
       </c>
       <c r="D69" t="s">
@@ -8099,51 +22372,51 @@
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="H69" t="s">
         <v>24</v>
       </c>
       <c r="I69" t="s">
         <v>18</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69" t="s">
         <v>28</v>
       </c>
       <c r="N69">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O69">
         <v>0.875</v>
       </c>
       <c r="P69" t="s">
         <v>230</v>
       </c>
       <c r="Q69" t="s">
         <v>231</v>
       </c>
       <c r="R69" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="70" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>18</v>
       </c>
       <c r="B70" t="s">
         <v>19</v>
       </c>
       <c r="C70" t="s">
         <v>20</v>
       </c>
       <c r="D70" t="s">
@@ -8155,51 +22428,51 @@
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="H70" t="s">
         <v>24</v>
       </c>
       <c r="I70" t="s">
         <v>18</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70" t="s">
         <v>28</v>
       </c>
       <c r="N70">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O70">
         <v>0.875</v>
       </c>
       <c r="P70" t="s">
         <v>233</v>
       </c>
       <c r="Q70" t="s">
         <v>234</v>
       </c>
       <c r="R70" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="71" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>18</v>
       </c>
       <c r="B71" t="s">
         <v>19</v>
       </c>
       <c r="C71" t="s">
         <v>20</v>
       </c>
       <c r="D71" t="s">
@@ -8211,51 +22484,51 @@
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="H71" t="s">
         <v>24</v>
       </c>
       <c r="I71" t="s">
         <v>18</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71" t="s">
         <v>28</v>
       </c>
       <c r="N71">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O71">
         <v>0.875</v>
       </c>
       <c r="P71" t="s">
         <v>236</v>
       </c>
       <c r="Q71" t="s">
         <v>237</v>
       </c>
       <c r="R71" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="72" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>18</v>
       </c>
       <c r="B72" t="s">
         <v>19</v>
       </c>
       <c r="C72" t="s">
         <v>20</v>
       </c>
       <c r="D72" t="s">
@@ -8267,51 +22540,51 @@
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="H72" t="s">
         <v>24</v>
       </c>
       <c r="I72" t="s">
         <v>18</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
         <v>26</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
       <c r="M72" t="s">
         <v>28</v>
       </c>
       <c r="N72">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O72">
         <v>0.875</v>
       </c>
       <c r="P72" t="s">
         <v>239</v>
       </c>
       <c r="Q72" t="s">
         <v>240</v>
       </c>
       <c r="R72" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="73" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>18</v>
       </c>
       <c r="B73" t="s">
         <v>19</v>
       </c>
       <c r="C73" t="s">
         <v>20</v>
       </c>
       <c r="D73" t="s">
@@ -8323,51 +22596,51 @@
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="H73" t="s">
         <v>24</v>
       </c>
       <c r="I73" t="s">
         <v>18</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
       <c r="M73" t="s">
         <v>28</v>
       </c>
       <c r="N73">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O73">
         <v>0.875</v>
       </c>
       <c r="P73" t="s">
         <v>242</v>
       </c>
       <c r="Q73" t="s">
         <v>243</v>
       </c>
       <c r="R73" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="74" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>18</v>
       </c>
       <c r="B74" t="s">
         <v>19</v>
       </c>
       <c r="C74" t="s">
         <v>20</v>
       </c>
       <c r="D74" t="s">
@@ -8379,51 +22652,51 @@
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="H74" t="s">
         <v>24</v>
       </c>
       <c r="I74" t="s">
         <v>18</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74" t="s">
         <v>28</v>
       </c>
       <c r="N74">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O74">
         <v>0.875</v>
       </c>
       <c r="P74" t="s">
         <v>245</v>
       </c>
       <c r="Q74" t="s">
         <v>246</v>
       </c>
       <c r="R74" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="75" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>18</v>
       </c>
       <c r="B75" t="s">
         <v>19</v>
       </c>
       <c r="C75" t="s">
         <v>20</v>
       </c>
       <c r="D75" t="s">
@@ -8435,51 +22708,51 @@
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="H75" t="s">
         <v>24</v>
       </c>
       <c r="I75" t="s">
         <v>18</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75" t="s">
         <v>26</v>
       </c>
       <c r="L75" t="s">
         <v>27</v>
       </c>
       <c r="M75" t="s">
         <v>28</v>
       </c>
       <c r="N75">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O75">
         <v>0.875</v>
       </c>
       <c r="P75" t="s">
         <v>248</v>
       </c>
       <c r="Q75" t="s">
         <v>249</v>
       </c>
       <c r="R75" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>18</v>
       </c>
       <c r="B76" t="s">
         <v>19</v>
       </c>
       <c r="C76" t="s">
         <v>20</v>
       </c>
       <c r="D76" t="s">
@@ -8491,51 +22764,51 @@
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="H76" t="s">
         <v>24</v>
       </c>
       <c r="I76" t="s">
         <v>18</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76" t="s">
         <v>28</v>
       </c>
       <c r="N76">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O76">
         <v>0.875</v>
       </c>
       <c r="P76" t="s">
         <v>251</v>
       </c>
       <c r="Q76" t="s">
         <v>252</v>
       </c>
       <c r="R76" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="77" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>18</v>
       </c>
       <c r="B77" t="s">
         <v>19</v>
       </c>
       <c r="C77" t="s">
         <v>20</v>
       </c>
       <c r="D77" t="s">
@@ -8547,51 +22820,51 @@
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="H77" t="s">
         <v>24</v>
       </c>
       <c r="I77" t="s">
         <v>18</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77" t="s">
         <v>28</v>
       </c>
       <c r="N77">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O77">
         <v>0.875</v>
       </c>
       <c r="P77" t="s">
         <v>254</v>
       </c>
       <c r="Q77" t="s">
         <v>255</v>
       </c>
       <c r="R77" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="78" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>18</v>
       </c>
       <c r="B78" t="s">
         <v>19</v>
       </c>
       <c r="C78" t="s">
         <v>20</v>
       </c>
       <c r="D78" t="s">
@@ -8603,51 +22876,51 @@
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="H78" t="s">
         <v>24</v>
       </c>
       <c r="I78" t="s">
         <v>18</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78" t="s">
         <v>28</v>
       </c>
       <c r="N78">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O78">
         <v>0.875</v>
       </c>
       <c r="P78" t="s">
         <v>257</v>
       </c>
       <c r="Q78" t="s">
         <v>258</v>
       </c>
       <c r="R78" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="79" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>18</v>
       </c>
       <c r="B79" t="s">
         <v>19</v>
       </c>
       <c r="C79" t="s">
         <v>20</v>
       </c>
       <c r="D79" t="s">
@@ -8659,51 +22932,51 @@
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="H79" t="s">
         <v>24</v>
       </c>
       <c r="I79" t="s">
         <v>18</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79" t="s">
         <v>28</v>
       </c>
       <c r="N79">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O79">
         <v>0.875</v>
       </c>
       <c r="P79" t="s">
         <v>260</v>
       </c>
       <c r="Q79" t="s">
         <v>261</v>
       </c>
       <c r="R79" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="80" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>18</v>
       </c>
       <c r="B80" t="s">
         <v>19</v>
       </c>
       <c r="C80" t="s">
         <v>20</v>
       </c>
       <c r="D80" t="s">
@@ -8715,51 +22988,51 @@
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="H80" t="s">
         <v>24</v>
       </c>
       <c r="I80" t="s">
         <v>18</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80" t="s">
         <v>27</v>
       </c>
       <c r="M80" t="s">
         <v>28</v>
       </c>
       <c r="N80">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O80">
         <v>0.875</v>
       </c>
       <c r="P80" t="s">
         <v>263</v>
       </c>
       <c r="Q80" t="s">
         <v>264</v>
       </c>
       <c r="R80" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="81" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>18</v>
       </c>
       <c r="B81" t="s">
         <v>19</v>
       </c>
       <c r="C81" t="s">
         <v>20</v>
       </c>
       <c r="D81" t="s">
@@ -8771,51 +23044,51 @@
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="H81" t="s">
         <v>24</v>
       </c>
       <c r="I81" t="s">
         <v>18</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81" t="s">
         <v>28</v>
       </c>
       <c r="N81">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O81">
         <v>0.875</v>
       </c>
       <c r="P81" t="s">
         <v>266</v>
       </c>
       <c r="Q81" t="s">
         <v>267</v>
       </c>
       <c r="R81" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="82" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>18</v>
       </c>
       <c r="B82" t="s">
         <v>19</v>
       </c>
       <c r="C82" t="s">
         <v>20</v>
       </c>
       <c r="D82" t="s">
@@ -8827,51 +23100,51 @@
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="H82" t="s">
         <v>24</v>
       </c>
       <c r="I82" t="s">
         <v>18</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82" t="s">
         <v>28</v>
       </c>
       <c r="N82">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O82">
         <v>0.875</v>
       </c>
       <c r="P82" t="s">
         <v>269</v>
       </c>
       <c r="Q82" t="s">
         <v>270</v>
       </c>
       <c r="R82" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="83" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>18</v>
       </c>
       <c r="B83" t="s">
         <v>19</v>
       </c>
       <c r="C83" t="s">
         <v>20</v>
       </c>
       <c r="D83" t="s">
@@ -8883,51 +23156,51 @@
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="H83" t="s">
         <v>24</v>
       </c>
       <c r="I83" t="s">
         <v>18</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83" t="s">
         <v>28</v>
       </c>
       <c r="N83">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O83">
         <v>0.875</v>
       </c>
       <c r="P83" t="s">
         <v>272</v>
       </c>
       <c r="Q83" t="s">
         <v>273</v>
       </c>
       <c r="R83" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="84" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>18</v>
       </c>
       <c r="B84" t="s">
         <v>19</v>
       </c>
       <c r="C84" t="s">
         <v>20</v>
       </c>
       <c r="D84" t="s">
@@ -8939,51 +23212,51 @@
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="H84" t="s">
         <v>24</v>
       </c>
       <c r="I84" t="s">
         <v>18</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84" t="s">
         <v>28</v>
       </c>
       <c r="N84">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O84">
         <v>0.875</v>
       </c>
       <c r="P84" t="s">
         <v>275</v>
       </c>
       <c r="Q84" t="s">
         <v>276</v>
       </c>
       <c r="R84" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="85" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>18</v>
       </c>
       <c r="B85" t="s">
         <v>19</v>
       </c>
       <c r="C85" t="s">
         <v>20</v>
       </c>
       <c r="D85" t="s">
@@ -8995,51 +23268,51 @@
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="H85" t="s">
         <v>24</v>
       </c>
       <c r="I85" t="s">
         <v>18</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85" t="s">
         <v>28</v>
       </c>
       <c r="N85">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O85">
         <v>0.875</v>
       </c>
       <c r="P85" t="s">
         <v>278</v>
       </c>
       <c r="Q85" t="s">
         <v>279</v>
       </c>
       <c r="R85" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="86" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>18</v>
       </c>
       <c r="B86" t="s">
         <v>19</v>
       </c>
       <c r="C86" t="s">
         <v>20</v>
       </c>
       <c r="D86" t="s">
@@ -9051,51 +23324,51 @@
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="H86" t="s">
         <v>24</v>
       </c>
       <c r="I86" t="s">
         <v>18</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86" t="s">
         <v>28</v>
       </c>
       <c r="N86">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O86">
         <v>0.875</v>
       </c>
       <c r="P86" t="s">
         <v>281</v>
       </c>
       <c r="Q86" t="s">
         <v>282</v>
       </c>
       <c r="R86" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="87" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>18</v>
       </c>
       <c r="B87" t="s">
         <v>19</v>
       </c>
       <c r="C87" t="s">
         <v>20</v>
       </c>
       <c r="D87" t="s">
@@ -9107,51 +23380,51 @@
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87" t="s">
         <v>23</v>
       </c>
       <c r="H87" t="s">
         <v>24</v>
       </c>
       <c r="I87" t="s">
         <v>18</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
         <v>26</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87" t="s">
         <v>28</v>
       </c>
       <c r="N87">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O87">
         <v>0.875</v>
       </c>
       <c r="P87" t="s">
         <v>284</v>
       </c>
       <c r="Q87" t="s">
         <v>285</v>
       </c>
       <c r="R87" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="88" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>18</v>
       </c>
       <c r="B88" t="s">
         <v>19</v>
       </c>
       <c r="C88" t="s">
         <v>20</v>
       </c>
       <c r="D88" t="s">
@@ -9163,51 +23436,51 @@
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="H88" t="s">
         <v>24</v>
       </c>
       <c r="I88" t="s">
         <v>18</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88" t="s">
         <v>28</v>
       </c>
       <c r="N88">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O88">
         <v>0.875</v>
       </c>
       <c r="P88" t="s">
         <v>287</v>
       </c>
       <c r="Q88" t="s">
         <v>288</v>
       </c>
       <c r="R88" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="89" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>18</v>
       </c>
       <c r="B89" t="s">
         <v>19</v>
       </c>
       <c r="C89" t="s">
         <v>20</v>
       </c>
       <c r="D89" t="s">
@@ -9219,51 +23492,51 @@
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="H89" t="s">
         <v>24</v>
       </c>
       <c r="I89" t="s">
         <v>18</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
         <v>26</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89" t="s">
         <v>28</v>
       </c>
       <c r="N89">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O89">
         <v>0.875</v>
       </c>
       <c r="P89" t="s">
         <v>290</v>
       </c>
       <c r="Q89" t="s">
         <v>291</v>
       </c>
       <c r="R89" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="90" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>18</v>
       </c>
       <c r="B90" t="s">
         <v>19</v>
       </c>
       <c r="C90" t="s">
         <v>20</v>
       </c>
       <c r="D90" t="s">
@@ -9275,51 +23548,51 @@
       <c r="F90" t="s">
         <v>22</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="H90" t="s">
         <v>24</v>
       </c>
       <c r="I90" t="s">
         <v>18</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
         <v>26</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90" t="s">
         <v>28</v>
       </c>
       <c r="N90">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O90">
         <v>0.875</v>
       </c>
       <c r="P90" t="s">
         <v>293</v>
       </c>
       <c r="Q90" t="s">
         <v>294</v>
       </c>
       <c r="R90" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="91" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>18</v>
       </c>
       <c r="B91" t="s">
         <v>19</v>
       </c>
       <c r="C91" t="s">
         <v>20</v>
       </c>
       <c r="D91" t="s">
@@ -9331,51 +23604,51 @@
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="H91" t="s">
         <v>24</v>
       </c>
       <c r="I91" t="s">
         <v>18</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>26</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91" t="s">
         <v>28</v>
       </c>
       <c r="N91">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O91">
         <v>0.875</v>
       </c>
       <c r="P91" t="s">
         <v>296</v>
       </c>
       <c r="Q91" t="s">
         <v>297</v>
       </c>
       <c r="R91" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="92" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>18</v>
       </c>
       <c r="B92" t="s">
         <v>19</v>
       </c>
       <c r="C92" t="s">
         <v>20</v>
       </c>
       <c r="D92" t="s">
@@ -9387,51 +23660,51 @@
       <c r="F92" t="s">
         <v>22</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="H92" t="s">
         <v>24</v>
       </c>
       <c r="I92" t="s">
         <v>18</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92" t="s">
         <v>28</v>
       </c>
       <c r="N92">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O92">
         <v>0.875</v>
       </c>
       <c r="P92" t="s">
         <v>299</v>
       </c>
       <c r="Q92" t="s">
         <v>300</v>
       </c>
       <c r="R92" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="93" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>18</v>
       </c>
       <c r="B93" t="s">
         <v>19</v>
       </c>
       <c r="C93" t="s">
         <v>20</v>
       </c>
       <c r="D93" t="s">
@@ -9443,51 +23716,51 @@
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="H93" t="s">
         <v>24</v>
       </c>
       <c r="I93" t="s">
         <v>18</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
         <v>26</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93" t="s">
         <v>28</v>
       </c>
       <c r="N93">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O93">
         <v>0.875</v>
       </c>
       <c r="P93" t="s">
         <v>302</v>
       </c>
       <c r="Q93" t="s">
         <v>303</v>
       </c>
       <c r="R93" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="94" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>18</v>
       </c>
       <c r="B94" t="s">
         <v>19</v>
       </c>
       <c r="C94" t="s">
         <v>20</v>
       </c>
       <c r="D94" t="s">
@@ -9499,51 +23772,51 @@
       <c r="F94" t="s">
         <v>22</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="H94" t="s">
         <v>24</v>
       </c>
       <c r="I94" t="s">
         <v>18</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
         <v>26</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94" t="s">
         <v>28</v>
       </c>
       <c r="N94">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O94">
         <v>0.875</v>
       </c>
       <c r="P94" t="s">
         <v>305</v>
       </c>
       <c r="Q94" t="s">
         <v>306</v>
       </c>
       <c r="R94" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="95" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>18</v>
       </c>
       <c r="B95" t="s">
         <v>19</v>
       </c>
       <c r="C95" t="s">
         <v>20</v>
       </c>
       <c r="D95" t="s">
@@ -9555,51 +23828,51 @@
       <c r="F95" t="s">
         <v>22</v>
       </c>
       <c r="G95" t="s">
         <v>23</v>
       </c>
       <c r="H95" t="s">
         <v>24</v>
       </c>
       <c r="I95" t="s">
         <v>18</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95" t="s">
         <v>26</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95" t="s">
         <v>28</v>
       </c>
       <c r="N95">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O95">
         <v>0.875</v>
       </c>
       <c r="P95" t="s">
         <v>308</v>
       </c>
       <c r="Q95" t="s">
         <v>309</v>
       </c>
       <c r="R95" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="96" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>18</v>
       </c>
       <c r="B96" t="s">
         <v>19</v>
       </c>
       <c r="C96" t="s">
         <v>20</v>
       </c>
       <c r="D96" t="s">
@@ -9611,51 +23884,51 @@
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="H96" t="s">
         <v>24</v>
       </c>
       <c r="I96" t="s">
         <v>18</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96" t="s">
         <v>26</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
       <c r="M96" t="s">
         <v>28</v>
       </c>
       <c r="N96">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O96">
         <v>0.875</v>
       </c>
       <c r="P96" t="s">
         <v>311</v>
       </c>
       <c r="Q96" t="s">
         <v>312</v>
       </c>
       <c r="R96" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="97" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>18</v>
       </c>
       <c r="B97" t="s">
         <v>19</v>
       </c>
       <c r="C97" t="s">
         <v>20</v>
       </c>
       <c r="D97" t="s">
@@ -9667,51 +23940,51 @@
       <c r="F97" t="s">
         <v>22</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="H97" t="s">
         <v>24</v>
       </c>
       <c r="I97" t="s">
         <v>18</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
         <v>26</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97" t="s">
         <v>28</v>
       </c>
       <c r="N97">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O97">
         <v>0.875</v>
       </c>
       <c r="P97" t="s">
         <v>314</v>
       </c>
       <c r="Q97" t="s">
         <v>315</v>
       </c>
       <c r="R97" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="98" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>18</v>
       </c>
       <c r="B98" t="s">
         <v>19</v>
       </c>
       <c r="C98" t="s">
         <v>20</v>
       </c>
       <c r="D98" t="s">
@@ -9723,51 +23996,51 @@
       <c r="F98" t="s">
         <v>22</v>
       </c>
       <c r="G98" t="s">
         <v>23</v>
       </c>
       <c r="H98" t="s">
         <v>24</v>
       </c>
       <c r="I98" t="s">
         <v>18</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
         <v>26</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
       <c r="M98" t="s">
         <v>28</v>
       </c>
       <c r="N98">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O98">
         <v>0.875</v>
       </c>
       <c r="P98" t="s">
         <v>317</v>
       </c>
       <c r="Q98" t="s">
         <v>318</v>
       </c>
       <c r="R98" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="99" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>18</v>
       </c>
       <c r="B99" t="s">
         <v>19</v>
       </c>
       <c r="C99" t="s">
         <v>20</v>
       </c>
       <c r="D99" t="s">
@@ -9779,51 +24052,51 @@
       <c r="F99" t="s">
         <v>22</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="H99" t="s">
         <v>24</v>
       </c>
       <c r="I99" t="s">
         <v>18</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99" t="s">
         <v>26</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99" t="s">
         <v>28</v>
       </c>
       <c r="N99">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O99">
         <v>0.875</v>
       </c>
       <c r="P99" t="s">
         <v>320</v>
       </c>
       <c r="Q99" t="s">
         <v>321</v>
       </c>
       <c r="R99" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="100" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>18</v>
       </c>
       <c r="B100" t="s">
         <v>19</v>
       </c>
       <c r="C100" t="s">
         <v>20</v>
       </c>
       <c r="D100" t="s">
@@ -9835,51 +24108,51 @@
       <c r="F100" t="s">
         <v>22</v>
       </c>
       <c r="G100" t="s">
         <v>23</v>
       </c>
       <c r="H100" t="s">
         <v>24</v>
       </c>
       <c r="I100" t="s">
         <v>18</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
         <v>26</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100" t="s">
         <v>28</v>
       </c>
       <c r="N100">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O100">
         <v>0.875</v>
       </c>
       <c r="P100" t="s">
         <v>323</v>
       </c>
       <c r="Q100" t="s">
         <v>324</v>
       </c>
       <c r="R100" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="101" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>18</v>
       </c>
       <c r="B101" t="s">
         <v>19</v>
       </c>
       <c r="C101" t="s">
         <v>20</v>
       </c>
       <c r="D101" t="s">
@@ -9891,51 +24164,51 @@
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="H101" t="s">
         <v>24</v>
       </c>
       <c r="I101" t="s">
         <v>18</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101" t="s">
         <v>26</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101" t="s">
         <v>28</v>
       </c>
       <c r="N101">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O101">
         <v>0.875</v>
       </c>
       <c r="P101" t="s">
         <v>326</v>
       </c>
       <c r="Q101" t="s">
         <v>327</v>
       </c>
       <c r="R101" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="102" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>18</v>
       </c>
       <c r="B102" t="s">
         <v>19</v>
       </c>
       <c r="C102" t="s">
         <v>20</v>
       </c>
       <c r="D102" t="s">
@@ -9947,51 +24220,51 @@
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>23</v>
       </c>
       <c r="H102" t="s">
         <v>24</v>
       </c>
       <c r="I102" t="s">
         <v>18</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
         <v>26</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102" t="s">
         <v>28</v>
       </c>
       <c r="N102">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O102">
         <v>0.875</v>
       </c>
       <c r="P102" t="s">
         <v>329</v>
       </c>
       <c r="Q102" t="s">
         <v>330</v>
       </c>
       <c r="R102" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="103" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>18</v>
       </c>
       <c r="B103" t="s">
         <v>19</v>
       </c>
       <c r="C103" t="s">
         <v>20</v>
       </c>
       <c r="D103" t="s">
@@ -10003,51 +24276,51 @@
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103" t="s">
         <v>23</v>
       </c>
       <c r="H103" t="s">
         <v>24</v>
       </c>
       <c r="I103" t="s">
         <v>18</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
         <v>26</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103" t="s">
         <v>28</v>
       </c>
       <c r="N103">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O103">
         <v>0.875</v>
       </c>
       <c r="P103" t="s">
         <v>332</v>
       </c>
       <c r="Q103" t="s">
         <v>333</v>
       </c>
       <c r="R103" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="104" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>18</v>
       </c>
       <c r="B104" t="s">
         <v>19</v>
       </c>
       <c r="C104" t="s">
         <v>20</v>
       </c>
       <c r="D104" t="s">
@@ -10059,51 +24332,51 @@
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="H104" t="s">
         <v>24</v>
       </c>
       <c r="I104" t="s">
         <v>18</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104" t="s">
         <v>28</v>
       </c>
       <c r="N104">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O104">
         <v>0.875</v>
       </c>
       <c r="P104" t="s">
         <v>335</v>
       </c>
       <c r="Q104" t="s">
         <v>336</v>
       </c>
       <c r="R104" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="105" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>18</v>
       </c>
       <c r="B105" t="s">
         <v>19</v>
       </c>
       <c r="C105" t="s">
         <v>20</v>
       </c>
       <c r="D105" t="s">
@@ -10115,51 +24388,51 @@
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105" t="s">
         <v>23</v>
       </c>
       <c r="H105" t="s">
         <v>24</v>
       </c>
       <c r="I105" t="s">
         <v>18</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105" t="s">
         <v>26</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105" t="s">
         <v>28</v>
       </c>
       <c r="N105">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O105">
         <v>0.875</v>
       </c>
       <c r="P105" t="s">
         <v>338</v>
       </c>
       <c r="Q105" t="s">
         <v>339</v>
       </c>
       <c r="R105" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="106" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>18</v>
       </c>
       <c r="B106" t="s">
         <v>19</v>
       </c>
       <c r="C106" t="s">
         <v>20</v>
       </c>
       <c r="D106" t="s">
@@ -10171,51 +24444,51 @@
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106" t="s">
         <v>23</v>
       </c>
       <c r="H106" t="s">
         <v>24</v>
       </c>
       <c r="I106" t="s">
         <v>18</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
         <v>26</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
       <c r="M106" t="s">
         <v>28</v>
       </c>
       <c r="N106">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O106">
         <v>0.875</v>
       </c>
       <c r="P106" t="s">
         <v>341</v>
       </c>
       <c r="Q106" t="s">
         <v>342</v>
       </c>
       <c r="R106" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="107" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>18</v>
       </c>
       <c r="B107" t="s">
         <v>19</v>
       </c>
       <c r="C107" t="s">
         <v>20</v>
       </c>
       <c r="D107" t="s">
@@ -10227,51 +24500,51 @@
       <c r="F107" t="s">
         <v>22</v>
       </c>
       <c r="G107" t="s">
         <v>23</v>
       </c>
       <c r="H107" t="s">
         <v>24</v>
       </c>
       <c r="I107" t="s">
         <v>18</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107" t="s">
         <v>26</v>
       </c>
       <c r="L107" t="s">
         <v>27</v>
       </c>
       <c r="M107" t="s">
         <v>28</v>
       </c>
       <c r="N107">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O107">
         <v>0.875</v>
       </c>
       <c r="P107" t="s">
         <v>344</v>
       </c>
       <c r="Q107" t="s">
         <v>345</v>
       </c>
       <c r="R107" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="108" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>18</v>
       </c>
       <c r="B108" t="s">
         <v>19</v>
       </c>
       <c r="C108" t="s">
         <v>20</v>
       </c>
       <c r="D108" t="s">
@@ -10283,51 +24556,51 @@
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108" t="s">
         <v>23</v>
       </c>
       <c r="H108" t="s">
         <v>24</v>
       </c>
       <c r="I108" t="s">
         <v>18</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108" t="s">
         <v>28</v>
       </c>
       <c r="N108">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O108">
         <v>0.875</v>
       </c>
       <c r="P108" t="s">
         <v>347</v>
       </c>
       <c r="Q108" t="s">
         <v>348</v>
       </c>
       <c r="R108" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="109" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>18</v>
       </c>
       <c r="B109" t="s">
         <v>19</v>
       </c>
       <c r="C109" t="s">
         <v>20</v>
       </c>
       <c r="D109" t="s">
@@ -10339,51 +24612,51 @@
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109" t="s">
         <v>23</v>
       </c>
       <c r="H109" t="s">
         <v>24</v>
       </c>
       <c r="I109" t="s">
         <v>18</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>26</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109" t="s">
         <v>28</v>
       </c>
       <c r="N109">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O109">
         <v>0.875</v>
       </c>
       <c r="P109" t="s">
         <v>350</v>
       </c>
       <c r="Q109" t="s">
         <v>351</v>
       </c>
       <c r="R109" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="110" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>18</v>
       </c>
       <c r="B110" t="s">
         <v>19</v>
       </c>
       <c r="C110" t="s">
         <v>20</v>
       </c>
       <c r="D110" t="s">
@@ -10395,51 +24668,51 @@
       <c r="F110" t="s">
         <v>22</v>
       </c>
       <c r="G110" t="s">
         <v>23</v>
       </c>
       <c r="H110" t="s">
         <v>24</v>
       </c>
       <c r="I110" t="s">
         <v>18</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
         <v>26</v>
       </c>
       <c r="L110" t="s">
         <v>27</v>
       </c>
       <c r="M110" t="s">
         <v>28</v>
       </c>
       <c r="N110">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O110">
         <v>0.875</v>
       </c>
       <c r="P110" t="s">
         <v>353</v>
       </c>
       <c r="Q110" t="s">
         <v>354</v>
       </c>
       <c r="R110" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="111" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>18</v>
       </c>
       <c r="B111" t="s">
         <v>19</v>
       </c>
       <c r="C111" t="s">
         <v>20</v>
       </c>
       <c r="D111" t="s">
@@ -10451,51 +24724,51 @@
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111" t="s">
         <v>23</v>
       </c>
       <c r="H111" t="s">
         <v>24</v>
       </c>
       <c r="I111" t="s">
         <v>18</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
         <v>26</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111" t="s">
         <v>28</v>
       </c>
       <c r="N111">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O111">
         <v>0.875</v>
       </c>
       <c r="P111" t="s">
         <v>356</v>
       </c>
       <c r="Q111" t="s">
         <v>357</v>
       </c>
       <c r="R111" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="112" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>18</v>
       </c>
       <c r="B112" t="s">
         <v>19</v>
       </c>
       <c r="C112" t="s">
         <v>20</v>
       </c>
       <c r="D112" t="s">
@@ -10507,51 +24780,51 @@
       <c r="F112" t="s">
         <v>22</v>
       </c>
       <c r="G112" t="s">
         <v>23</v>
       </c>
       <c r="H112" t="s">
         <v>24</v>
       </c>
       <c r="I112" t="s">
         <v>18</v>
       </c>
       <c r="J112" t="s">
         <v>25</v>
       </c>
       <c r="K112" t="s">
         <v>26</v>
       </c>
       <c r="L112" t="s">
         <v>27</v>
       </c>
       <c r="M112" t="s">
         <v>28</v>
       </c>
       <c r="N112">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O112">
         <v>0.875</v>
       </c>
       <c r="P112" t="s">
         <v>359</v>
       </c>
       <c r="Q112" t="s">
         <v>360</v>
       </c>
       <c r="R112" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="113" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>18</v>
       </c>
       <c r="B113" t="s">
         <v>19</v>
       </c>
       <c r="C113" t="s">
         <v>20</v>
       </c>
       <c r="D113" t="s">
@@ -10563,51 +24836,51 @@
       <c r="F113" t="s">
         <v>22</v>
       </c>
       <c r="G113" t="s">
         <v>23</v>
       </c>
       <c r="H113" t="s">
         <v>24</v>
       </c>
       <c r="I113" t="s">
         <v>18</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113" t="s">
         <v>26</v>
       </c>
       <c r="L113" t="s">
         <v>27</v>
       </c>
       <c r="M113" t="s">
         <v>28</v>
       </c>
       <c r="N113">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O113">
         <v>0.875</v>
       </c>
       <c r="P113" t="s">
         <v>362</v>
       </c>
       <c r="Q113" t="s">
         <v>363</v>
       </c>
       <c r="R113" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="114" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>18</v>
       </c>
       <c r="B114" t="s">
         <v>19</v>
       </c>
       <c r="C114" t="s">
         <v>20</v>
       </c>
       <c r="D114" t="s">
@@ -10619,51 +24892,51 @@
       <c r="F114" t="s">
         <v>22</v>
       </c>
       <c r="G114" t="s">
         <v>23</v>
       </c>
       <c r="H114" t="s">
         <v>24</v>
       </c>
       <c r="I114" t="s">
         <v>18</v>
       </c>
       <c r="J114" t="s">
         <v>25</v>
       </c>
       <c r="K114" t="s">
         <v>26</v>
       </c>
       <c r="L114" t="s">
         <v>27</v>
       </c>
       <c r="M114" t="s">
         <v>28</v>
       </c>
       <c r="N114">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O114">
         <v>0.875</v>
       </c>
       <c r="P114" t="s">
         <v>365</v>
       </c>
       <c r="Q114" t="s">
         <v>366</v>
       </c>
       <c r="R114" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="115" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>18</v>
       </c>
       <c r="B115" t="s">
         <v>19</v>
       </c>
       <c r="C115" t="s">
         <v>20</v>
       </c>
       <c r="D115" t="s">
@@ -10675,51 +24948,51 @@
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115" t="s">
         <v>23</v>
       </c>
       <c r="H115" t="s">
         <v>24</v>
       </c>
       <c r="I115" t="s">
         <v>18</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115" t="s">
         <v>26</v>
       </c>
       <c r="L115" t="s">
         <v>27</v>
       </c>
       <c r="M115" t="s">
         <v>28</v>
       </c>
       <c r="N115">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O115">
         <v>0.875</v>
       </c>
       <c r="P115" t="s">
         <v>368</v>
       </c>
       <c r="Q115" t="s">
         <v>369</v>
       </c>
       <c r="R115" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="116" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>18</v>
       </c>
       <c r="B116" t="s">
         <v>19</v>
       </c>
       <c r="C116" t="s">
         <v>20</v>
       </c>
       <c r="D116" t="s">
@@ -10731,16527 +25004,16527 @@
       <c r="F116" t="s">
         <v>22</v>
       </c>
       <c r="G116" t="s">
         <v>23</v>
       </c>
       <c r="H116" t="s">
         <v>24</v>
       </c>
       <c r="I116" t="s">
         <v>18</v>
       </c>
       <c r="J116" t="s">
         <v>25</v>
       </c>
       <c r="K116" t="s">
         <v>26</v>
       </c>
       <c r="L116" t="s">
         <v>27</v>
       </c>
       <c r="M116" t="s">
         <v>28</v>
       </c>
       <c r="N116">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O116">
         <v>0.875</v>
       </c>
       <c r="P116" t="s">
         <v>371</v>
       </c>
       <c r="Q116" t="s">
         <v>372</v>
       </c>
       <c r="R116" t="s">
-        <v>286</v>
+        <v>373</v>
       </c>
     </row>
     <row r="117" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>18</v>
       </c>
       <c r="B117" t="s">
         <v>19</v>
       </c>
       <c r="C117" t="s">
         <v>20</v>
       </c>
       <c r="D117" t="s">
         <v>21</v>
       </c>
       <c r="E117">
         <v>4</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="H117" t="s">
         <v>24</v>
       </c>
       <c r="I117" t="s">
         <v>18</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117" t="s">
         <v>28</v>
       </c>
       <c r="N117">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O117">
         <v>0.875</v>
       </c>
       <c r="P117" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="Q117" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="R117" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="118" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>18</v>
       </c>
       <c r="B118" t="s">
         <v>19</v>
       </c>
       <c r="C118" t="s">
         <v>20</v>
       </c>
       <c r="D118" t="s">
         <v>21</v>
       </c>
       <c r="E118">
         <v>4</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118" t="s">
         <v>23</v>
       </c>
       <c r="H118" t="s">
         <v>24</v>
       </c>
       <c r="I118" t="s">
         <v>18</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
         <v>26</v>
       </c>
       <c r="L118" t="s">
         <v>27</v>
       </c>
       <c r="M118" t="s">
         <v>28</v>
       </c>
       <c r="N118">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O118">
         <v>0.875</v>
       </c>
       <c r="P118" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="Q118" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="R118" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="119" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>18</v>
       </c>
       <c r="B119" t="s">
         <v>19</v>
       </c>
       <c r="C119" t="s">
         <v>20</v>
       </c>
       <c r="D119" t="s">
         <v>21</v>
       </c>
       <c r="E119">
         <v>4</v>
       </c>
       <c r="F119" t="s">
         <v>22</v>
       </c>
       <c r="G119" t="s">
         <v>23</v>
       </c>
       <c r="H119" t="s">
         <v>24</v>
       </c>
       <c r="I119" t="s">
         <v>18</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>26</v>
       </c>
       <c r="L119" t="s">
         <v>27</v>
       </c>
       <c r="M119" t="s">
         <v>28</v>
       </c>
       <c r="N119">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O119">
         <v>0.875</v>
       </c>
       <c r="P119" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="Q119" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="R119" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="120" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>18</v>
       </c>
       <c r="B120" t="s">
         <v>19</v>
       </c>
       <c r="C120" t="s">
         <v>20</v>
       </c>
       <c r="D120" t="s">
         <v>21</v>
       </c>
       <c r="E120">
         <v>4</v>
       </c>
       <c r="F120" t="s">
         <v>22</v>
       </c>
       <c r="G120" t="s">
         <v>23</v>
       </c>
       <c r="H120" t="s">
         <v>24</v>
       </c>
       <c r="I120" t="s">
         <v>18</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
         <v>26</v>
       </c>
       <c r="L120" t="s">
         <v>27</v>
       </c>
       <c r="M120" t="s">
         <v>28</v>
       </c>
       <c r="N120">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O120">
         <v>0.875</v>
       </c>
       <c r="P120" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="Q120" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="R120" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="121" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>18</v>
       </c>
       <c r="B121" t="s">
         <v>19</v>
       </c>
       <c r="C121" t="s">
         <v>20</v>
       </c>
       <c r="D121" t="s">
         <v>21</v>
       </c>
       <c r="E121">
         <v>4</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121" t="s">
         <v>23</v>
       </c>
       <c r="H121" t="s">
         <v>24</v>
       </c>
       <c r="I121" t="s">
         <v>18</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121" t="s">
         <v>26</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121" t="s">
         <v>28</v>
       </c>
       <c r="N121">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O121">
         <v>0.875</v>
       </c>
       <c r="P121" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="Q121" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="R121" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="122" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>18</v>
       </c>
       <c r="B122" t="s">
         <v>19</v>
       </c>
       <c r="C122" t="s">
         <v>20</v>
       </c>
       <c r="D122" t="s">
         <v>21</v>
       </c>
       <c r="E122">
         <v>4</v>
       </c>
       <c r="F122" t="s">
         <v>22</v>
       </c>
       <c r="G122" t="s">
         <v>23</v>
       </c>
       <c r="H122" t="s">
         <v>24</v>
       </c>
       <c r="I122" t="s">
         <v>18</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122" t="s">
         <v>26</v>
       </c>
       <c r="L122" t="s">
         <v>27</v>
       </c>
       <c r="M122" t="s">
         <v>28</v>
       </c>
       <c r="N122">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O122">
         <v>0.875</v>
       </c>
       <c r="P122" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="Q122" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="R122" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="123" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>18</v>
       </c>
       <c r="B123" t="s">
         <v>19</v>
       </c>
       <c r="C123" t="s">
         <v>20</v>
       </c>
       <c r="D123" t="s">
         <v>21</v>
       </c>
       <c r="E123">
         <v>4</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123" t="s">
         <v>23</v>
       </c>
       <c r="H123" t="s">
         <v>24</v>
       </c>
       <c r="I123" t="s">
         <v>18</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123" t="s">
         <v>28</v>
       </c>
       <c r="N123">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O123">
         <v>0.875</v>
       </c>
       <c r="P123" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="Q123" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="R123" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="124" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>18</v>
       </c>
       <c r="B124" t="s">
         <v>19</v>
       </c>
       <c r="C124" t="s">
         <v>20</v>
       </c>
       <c r="D124" t="s">
         <v>21</v>
       </c>
       <c r="E124">
         <v>4</v>
       </c>
       <c r="F124" t="s">
         <v>22</v>
       </c>
       <c r="G124" t="s">
         <v>23</v>
       </c>
       <c r="H124" t="s">
         <v>24</v>
       </c>
       <c r="I124" t="s">
         <v>18</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
         <v>26</v>
       </c>
       <c r="L124" t="s">
         <v>27</v>
       </c>
       <c r="M124" t="s">
         <v>28</v>
       </c>
       <c r="N124">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O124">
         <v>0.875</v>
       </c>
       <c r="P124" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="Q124" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="R124" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="125" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>18</v>
       </c>
       <c r="B125" t="s">
         <v>19</v>
       </c>
       <c r="C125" t="s">
         <v>20</v>
       </c>
       <c r="D125" t="s">
         <v>21</v>
       </c>
       <c r="E125">
         <v>4</v>
       </c>
       <c r="F125" t="s">
         <v>22</v>
       </c>
       <c r="G125" t="s">
         <v>23</v>
       </c>
       <c r="H125" t="s">
         <v>24</v>
       </c>
       <c r="I125" t="s">
         <v>18</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125" t="s">
         <v>26</v>
       </c>
       <c r="L125" t="s">
         <v>27</v>
       </c>
       <c r="M125" t="s">
         <v>28</v>
       </c>
       <c r="N125">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O125">
         <v>0.875</v>
       </c>
       <c r="P125" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="Q125" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="R125" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="126" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>18</v>
       </c>
       <c r="B126" t="s">
         <v>19</v>
       </c>
       <c r="C126" t="s">
         <v>20</v>
       </c>
       <c r="D126" t="s">
         <v>21</v>
       </c>
       <c r="E126">
         <v>4</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126" t="s">
         <v>23</v>
       </c>
       <c r="H126" t="s">
         <v>24</v>
       </c>
       <c r="I126" t="s">
         <v>18</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
         <v>26</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126" t="s">
         <v>28</v>
       </c>
       <c r="N126">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O126">
         <v>0.875</v>
       </c>
       <c r="P126" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="Q126" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="R126" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="127" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>18</v>
       </c>
       <c r="B127" t="s">
         <v>19</v>
       </c>
       <c r="C127" t="s">
         <v>20</v>
       </c>
       <c r="D127" t="s">
         <v>21</v>
       </c>
       <c r="E127">
         <v>4</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127" t="s">
         <v>23</v>
       </c>
       <c r="H127" t="s">
         <v>24</v>
       </c>
       <c r="I127" t="s">
         <v>18</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
         <v>26</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127" t="s">
         <v>28</v>
       </c>
       <c r="N127">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O127">
         <v>0.875</v>
       </c>
       <c r="P127" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="Q127" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="R127" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="128" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>18</v>
       </c>
       <c r="B128" t="s">
         <v>19</v>
       </c>
       <c r="C128" t="s">
         <v>20</v>
       </c>
       <c r="D128" t="s">
         <v>21</v>
       </c>
       <c r="E128">
         <v>4</v>
       </c>
       <c r="F128" t="s">
         <v>22</v>
       </c>
       <c r="G128" t="s">
         <v>23</v>
       </c>
       <c r="H128" t="s">
         <v>24</v>
       </c>
       <c r="I128" t="s">
         <v>18</v>
       </c>
       <c r="J128" t="s">
         <v>25</v>
       </c>
       <c r="K128" t="s">
         <v>26</v>
       </c>
       <c r="L128" t="s">
         <v>27</v>
       </c>
       <c r="M128" t="s">
         <v>28</v>
       </c>
       <c r="N128">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O128">
         <v>0.875</v>
       </c>
       <c r="P128" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="Q128" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="R128" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="129" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>18</v>
       </c>
       <c r="B129" t="s">
         <v>19</v>
       </c>
       <c r="C129" t="s">
         <v>20</v>
       </c>
       <c r="D129" t="s">
         <v>21</v>
       </c>
       <c r="E129">
         <v>4</v>
       </c>
       <c r="F129" t="s">
         <v>22</v>
       </c>
       <c r="G129" t="s">
         <v>23</v>
       </c>
       <c r="H129" t="s">
         <v>24</v>
       </c>
       <c r="I129" t="s">
         <v>18</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129" t="s">
         <v>26</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129" t="s">
         <v>28</v>
       </c>
       <c r="N129">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O129">
         <v>0.875</v>
       </c>
       <c r="P129" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="Q129" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="R129" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="130" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>18</v>
       </c>
       <c r="B130" t="s">
         <v>19</v>
       </c>
       <c r="C130" t="s">
         <v>20</v>
       </c>
       <c r="D130" t="s">
         <v>21</v>
       </c>
       <c r="E130">
         <v>4</v>
       </c>
       <c r="F130" t="s">
         <v>22</v>
       </c>
       <c r="G130" t="s">
         <v>23</v>
       </c>
       <c r="H130" t="s">
         <v>24</v>
       </c>
       <c r="I130" t="s">
         <v>18</v>
       </c>
       <c r="J130" t="s">
         <v>25</v>
       </c>
       <c r="K130" t="s">
         <v>26</v>
       </c>
       <c r="L130" t="s">
         <v>27</v>
       </c>
       <c r="M130" t="s">
         <v>28</v>
       </c>
       <c r="N130">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O130">
         <v>0.875</v>
       </c>
       <c r="P130" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Q130" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="R130" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="131" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>18</v>
       </c>
       <c r="B131" t="s">
         <v>19</v>
       </c>
       <c r="C131" t="s">
         <v>20</v>
       </c>
       <c r="D131" t="s">
         <v>21</v>
       </c>
       <c r="E131">
         <v>4</v>
       </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131" t="s">
         <v>23</v>
       </c>
       <c r="H131" t="s">
         <v>24</v>
       </c>
       <c r="I131" t="s">
         <v>18</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131" t="s">
         <v>28</v>
       </c>
       <c r="N131">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O131">
         <v>0.875</v>
       </c>
       <c r="P131" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="Q131" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="R131" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="132" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>18</v>
       </c>
       <c r="B132" t="s">
         <v>19</v>
       </c>
       <c r="C132" t="s">
         <v>20</v>
       </c>
       <c r="D132" t="s">
         <v>21</v>
       </c>
       <c r="E132">
         <v>4</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132" t="s">
         <v>23</v>
       </c>
       <c r="H132" t="s">
         <v>24</v>
       </c>
       <c r="I132" t="s">
         <v>18</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
         <v>26</v>
       </c>
       <c r="L132" t="s">
         <v>27</v>
       </c>
       <c r="M132" t="s">
         <v>28</v>
       </c>
       <c r="N132">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O132">
         <v>0.875</v>
       </c>
       <c r="P132" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="Q132" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="R132" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="133" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>18</v>
       </c>
       <c r="B133" t="s">
         <v>19</v>
       </c>
       <c r="C133" t="s">
         <v>20</v>
       </c>
       <c r="D133" t="s">
         <v>21</v>
       </c>
       <c r="E133">
         <v>4</v>
       </c>
       <c r="F133" t="s">
         <v>22</v>
       </c>
       <c r="G133" t="s">
         <v>23</v>
       </c>
       <c r="H133" t="s">
         <v>24</v>
       </c>
       <c r="I133" t="s">
         <v>18</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133" t="s">
         <v>26</v>
       </c>
       <c r="L133" t="s">
         <v>27</v>
       </c>
       <c r="M133" t="s">
         <v>28</v>
       </c>
       <c r="N133">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O133">
         <v>0.875</v>
       </c>
       <c r="P133" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="Q133" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="R133" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="134" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>18</v>
       </c>
       <c r="B134" t="s">
         <v>19</v>
       </c>
       <c r="C134" t="s">
         <v>20</v>
       </c>
       <c r="D134" t="s">
         <v>21</v>
       </c>
       <c r="E134">
         <v>4</v>
       </c>
       <c r="F134" t="s">
         <v>22</v>
       </c>
       <c r="G134" t="s">
         <v>23</v>
       </c>
       <c r="H134" t="s">
         <v>24</v>
       </c>
       <c r="I134" t="s">
         <v>18</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134" t="s">
         <v>26</v>
       </c>
       <c r="L134" t="s">
         <v>27</v>
       </c>
       <c r="M134" t="s">
         <v>28</v>
       </c>
       <c r="N134">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O134">
         <v>0.875</v>
       </c>
       <c r="P134" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="Q134" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="R134" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="135" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>18</v>
       </c>
       <c r="B135" t="s">
         <v>19</v>
       </c>
       <c r="C135" t="s">
         <v>20</v>
       </c>
       <c r="D135" t="s">
         <v>21</v>
       </c>
       <c r="E135">
         <v>4</v>
       </c>
       <c r="F135" t="s">
         <v>22</v>
       </c>
       <c r="G135" t="s">
         <v>23</v>
       </c>
       <c r="H135" t="s">
         <v>24</v>
       </c>
       <c r="I135" t="s">
         <v>18</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135" t="s">
         <v>28</v>
       </c>
       <c r="N135">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O135">
         <v>0.875</v>
       </c>
       <c r="P135" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="Q135" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="R135" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="136" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>18</v>
       </c>
       <c r="B136" t="s">
         <v>19</v>
       </c>
       <c r="C136" t="s">
         <v>20</v>
       </c>
       <c r="D136" t="s">
         <v>21</v>
       </c>
       <c r="E136">
         <v>4</v>
       </c>
       <c r="F136" t="s">
         <v>22</v>
       </c>
       <c r="G136" t="s">
         <v>23</v>
       </c>
       <c r="H136" t="s">
         <v>24</v>
       </c>
       <c r="I136" t="s">
         <v>18</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136" t="s">
         <v>26</v>
       </c>
       <c r="L136" t="s">
         <v>27</v>
       </c>
       <c r="M136" t="s">
         <v>28</v>
       </c>
       <c r="N136">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O136">
         <v>0.875</v>
       </c>
       <c r="P136" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="Q136" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="R136" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="137" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>18</v>
       </c>
       <c r="B137" t="s">
         <v>19</v>
       </c>
       <c r="C137" t="s">
         <v>20</v>
       </c>
       <c r="D137" t="s">
         <v>21</v>
       </c>
       <c r="E137">
         <v>4</v>
       </c>
       <c r="F137" t="s">
         <v>22</v>
       </c>
       <c r="G137" t="s">
         <v>23</v>
       </c>
       <c r="H137" t="s">
         <v>24</v>
       </c>
       <c r="I137" t="s">
         <v>18</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137" t="s">
         <v>27</v>
       </c>
       <c r="M137" t="s">
         <v>28</v>
       </c>
       <c r="N137">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O137">
         <v>0.875</v>
       </c>
       <c r="P137" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="Q137" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="R137" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="138" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>18</v>
       </c>
       <c r="B138" t="s">
         <v>19</v>
       </c>
       <c r="C138" t="s">
         <v>20</v>
       </c>
       <c r="D138" t="s">
         <v>21</v>
       </c>
       <c r="E138">
         <v>4</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
       <c r="G138" t="s">
         <v>23</v>
       </c>
       <c r="H138" t="s">
         <v>24</v>
       </c>
       <c r="I138" t="s">
         <v>18</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
         <v>26</v>
       </c>
       <c r="L138" t="s">
         <v>27</v>
       </c>
       <c r="M138" t="s">
         <v>28</v>
       </c>
       <c r="N138">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O138">
         <v>0.875</v>
       </c>
       <c r="P138" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="Q138" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="R138" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="139" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>18</v>
       </c>
       <c r="B139" t="s">
         <v>19</v>
       </c>
       <c r="C139" t="s">
         <v>20</v>
       </c>
       <c r="D139" t="s">
         <v>21</v>
       </c>
       <c r="E139">
         <v>4</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
       <c r="G139" t="s">
         <v>23</v>
       </c>
       <c r="H139" t="s">
         <v>24</v>
       </c>
       <c r="I139" t="s">
         <v>18</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
         <v>26</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139" t="s">
         <v>28</v>
       </c>
       <c r="N139">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O139">
         <v>0.875</v>
       </c>
       <c r="P139" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="Q139" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="R139" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="140" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>18</v>
       </c>
       <c r="B140" t="s">
         <v>19</v>
       </c>
       <c r="C140" t="s">
         <v>20</v>
       </c>
       <c r="D140" t="s">
         <v>21</v>
       </c>
       <c r="E140">
         <v>4</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
       <c r="G140" t="s">
         <v>23</v>
       </c>
       <c r="H140" t="s">
         <v>24</v>
       </c>
       <c r="I140" t="s">
         <v>18</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140" t="s">
         <v>26</v>
       </c>
       <c r="L140" t="s">
         <v>27</v>
       </c>
       <c r="M140" t="s">
         <v>28</v>
       </c>
       <c r="N140">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O140">
         <v>0.875</v>
       </c>
       <c r="P140" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="Q140" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="R140" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="141" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>18</v>
       </c>
       <c r="B141" t="s">
         <v>19</v>
       </c>
       <c r="C141" t="s">
         <v>20</v>
       </c>
       <c r="D141" t="s">
         <v>21</v>
       </c>
       <c r="E141">
         <v>4</v>
       </c>
       <c r="F141" t="s">
         <v>22</v>
       </c>
       <c r="G141" t="s">
         <v>23</v>
       </c>
       <c r="H141" t="s">
         <v>24</v>
       </c>
       <c r="I141" t="s">
         <v>18</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141" t="s">
         <v>26</v>
       </c>
       <c r="L141" t="s">
         <v>27</v>
       </c>
       <c r="M141" t="s">
         <v>28</v>
       </c>
       <c r="N141">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O141">
         <v>0.875</v>
       </c>
       <c r="P141" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="Q141" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="R141" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="142" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>18</v>
       </c>
       <c r="B142" t="s">
         <v>19</v>
       </c>
       <c r="C142" t="s">
         <v>20</v>
       </c>
       <c r="D142" t="s">
         <v>21</v>
       </c>
       <c r="E142">
         <v>4</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142" t="s">
         <v>23</v>
       </c>
       <c r="H142" t="s">
         <v>24</v>
       </c>
       <c r="I142" t="s">
         <v>18</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
         <v>26</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142" t="s">
         <v>28</v>
       </c>
       <c r="N142">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O142">
         <v>0.875</v>
       </c>
       <c r="P142" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="Q142" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="R142" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="143" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>18</v>
       </c>
       <c r="B143" t="s">
         <v>19</v>
       </c>
       <c r="C143" t="s">
         <v>20</v>
       </c>
       <c r="D143" t="s">
         <v>21</v>
       </c>
       <c r="E143">
         <v>4</v>
       </c>
       <c r="F143" t="s">
         <v>22</v>
       </c>
       <c r="G143" t="s">
         <v>23</v>
       </c>
       <c r="H143" t="s">
         <v>24</v>
       </c>
       <c r="I143" t="s">
         <v>18</v>
       </c>
       <c r="J143" t="s">
         <v>25</v>
       </c>
       <c r="K143" t="s">
         <v>26</v>
       </c>
       <c r="L143" t="s">
         <v>27</v>
       </c>
       <c r="M143" t="s">
         <v>28</v>
       </c>
       <c r="N143">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O143">
         <v>0.875</v>
       </c>
       <c r="P143" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="Q143" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="R143" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="144" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>18</v>
       </c>
       <c r="B144" t="s">
         <v>19</v>
       </c>
       <c r="C144" t="s">
         <v>20</v>
       </c>
       <c r="D144" t="s">
         <v>21</v>
       </c>
       <c r="E144">
         <v>4</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
       <c r="G144" t="s">
         <v>23</v>
       </c>
       <c r="H144" t="s">
         <v>24</v>
       </c>
       <c r="I144" t="s">
         <v>18</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144" t="s">
         <v>26</v>
       </c>
       <c r="L144" t="s">
         <v>27</v>
       </c>
       <c r="M144" t="s">
         <v>28</v>
       </c>
       <c r="N144">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O144">
         <v>0.875</v>
       </c>
       <c r="P144" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="Q144" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="R144" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="145" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>18</v>
       </c>
       <c r="B145" t="s">
         <v>19</v>
       </c>
       <c r="C145" t="s">
         <v>20</v>
       </c>
       <c r="D145" t="s">
         <v>21</v>
       </c>
       <c r="E145">
         <v>4</v>
       </c>
       <c r="F145" t="s">
         <v>22</v>
       </c>
       <c r="G145" t="s">
         <v>23</v>
       </c>
       <c r="H145" t="s">
         <v>24</v>
       </c>
       <c r="I145" t="s">
         <v>18</v>
       </c>
       <c r="J145" t="s">
         <v>25</v>
       </c>
       <c r="K145" t="s">
         <v>26</v>
       </c>
       <c r="L145" t="s">
         <v>27</v>
       </c>
       <c r="M145" t="s">
         <v>28</v>
       </c>
       <c r="N145">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O145">
         <v>0.875</v>
       </c>
       <c r="P145" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="Q145" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="R145" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="146" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>18</v>
       </c>
       <c r="B146" t="s">
         <v>19</v>
       </c>
       <c r="C146" t="s">
         <v>20</v>
       </c>
       <c r="D146" t="s">
         <v>21</v>
       </c>
       <c r="E146">
         <v>4</v>
       </c>
       <c r="F146" t="s">
         <v>22</v>
       </c>
       <c r="G146" t="s">
         <v>23</v>
       </c>
       <c r="H146" t="s">
         <v>24</v>
       </c>
       <c r="I146" t="s">
         <v>18</v>
       </c>
       <c r="J146" t="s">
         <v>25</v>
       </c>
       <c r="K146" t="s">
         <v>26</v>
       </c>
       <c r="L146" t="s">
         <v>27</v>
       </c>
       <c r="M146" t="s">
         <v>28</v>
       </c>
       <c r="N146">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O146">
         <v>0.875</v>
       </c>
       <c r="P146" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="Q146" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="R146" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="147" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>18</v>
       </c>
       <c r="B147" t="s">
         <v>19</v>
       </c>
       <c r="C147" t="s">
         <v>20</v>
       </c>
       <c r="D147" t="s">
         <v>21</v>
       </c>
       <c r="E147">
         <v>4</v>
       </c>
       <c r="F147" t="s">
         <v>22</v>
       </c>
       <c r="G147" t="s">
         <v>23</v>
       </c>
       <c r="H147" t="s">
         <v>24</v>
       </c>
       <c r="I147" t="s">
         <v>18</v>
       </c>
       <c r="J147" t="s">
         <v>25</v>
       </c>
       <c r="K147" t="s">
         <v>26</v>
       </c>
       <c r="L147" t="s">
         <v>27</v>
       </c>
       <c r="M147" t="s">
         <v>28</v>
       </c>
       <c r="N147">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O147">
         <v>0.875</v>
       </c>
       <c r="P147" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="Q147" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="R147" t="s">
-        <v>286</v>
+        <v>466</v>
       </c>
     </row>
     <row r="148" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>18</v>
       </c>
       <c r="B148" t="s">
         <v>19</v>
       </c>
       <c r="C148" t="s">
         <v>20</v>
       </c>
       <c r="D148" t="s">
         <v>21</v>
       </c>
       <c r="E148">
         <v>4</v>
       </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
       <c r="G148" t="s">
         <v>23</v>
       </c>
       <c r="H148" t="s">
         <v>24</v>
       </c>
       <c r="I148" t="s">
         <v>18</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
         <v>26</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148" t="s">
         <v>28</v>
       </c>
       <c r="N148">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O148">
         <v>0.875</v>
       </c>
       <c r="P148" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="Q148" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="R148" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="149" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>18</v>
       </c>
       <c r="B149" t="s">
         <v>19</v>
       </c>
       <c r="C149" t="s">
         <v>20</v>
       </c>
       <c r="D149" t="s">
         <v>21</v>
       </c>
       <c r="E149">
         <v>4</v>
       </c>
       <c r="F149" t="s">
         <v>22</v>
       </c>
       <c r="G149" t="s">
         <v>23</v>
       </c>
       <c r="H149" t="s">
         <v>24</v>
       </c>
       <c r="I149" t="s">
         <v>18</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149" t="s">
         <v>26</v>
       </c>
       <c r="L149" t="s">
         <v>27</v>
       </c>
       <c r="M149" t="s">
         <v>28</v>
       </c>
       <c r="N149">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O149">
         <v>0.875</v>
       </c>
       <c r="P149" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="Q149" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="R149" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="150" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>18</v>
       </c>
       <c r="B150" t="s">
         <v>19</v>
       </c>
       <c r="C150" t="s">
         <v>20</v>
       </c>
       <c r="D150" t="s">
         <v>21</v>
       </c>
       <c r="E150">
         <v>4</v>
       </c>
       <c r="F150" t="s">
         <v>22</v>
       </c>
       <c r="G150" t="s">
         <v>23</v>
       </c>
       <c r="H150" t="s">
         <v>24</v>
       </c>
       <c r="I150" t="s">
         <v>18</v>
       </c>
       <c r="J150" t="s">
         <v>25</v>
       </c>
       <c r="K150" t="s">
         <v>26</v>
       </c>
       <c r="L150" t="s">
         <v>27</v>
       </c>
       <c r="M150" t="s">
         <v>28</v>
       </c>
       <c r="N150">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O150">
         <v>0.875</v>
       </c>
       <c r="P150" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="Q150" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="R150" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="151" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>18</v>
       </c>
       <c r="B151" t="s">
         <v>19</v>
       </c>
       <c r="C151" t="s">
         <v>20</v>
       </c>
       <c r="D151" t="s">
         <v>21</v>
       </c>
       <c r="E151">
         <v>4</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151" t="s">
         <v>23</v>
       </c>
       <c r="H151" t="s">
         <v>24</v>
       </c>
       <c r="I151" t="s">
         <v>18</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
         <v>26</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151" t="s">
         <v>28</v>
       </c>
       <c r="N151">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O151">
         <v>0.875</v>
       </c>
       <c r="P151" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="Q151" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="R151" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="152" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>18</v>
       </c>
       <c r="B152" t="s">
         <v>19</v>
       </c>
       <c r="C152" t="s">
         <v>20</v>
       </c>
       <c r="D152" t="s">
         <v>21</v>
       </c>
       <c r="E152">
         <v>4</v>
       </c>
       <c r="F152" t="s">
         <v>22</v>
       </c>
       <c r="G152" t="s">
         <v>23</v>
       </c>
       <c r="H152" t="s">
         <v>24</v>
       </c>
       <c r="I152" t="s">
         <v>18</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152" t="s">
         <v>26</v>
       </c>
       <c r="L152" t="s">
         <v>27</v>
       </c>
       <c r="M152" t="s">
         <v>28</v>
       </c>
       <c r="N152">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O152">
         <v>0.875</v>
       </c>
       <c r="P152" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="Q152" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="R152" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="153" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>18</v>
       </c>
       <c r="B153" t="s">
         <v>19</v>
       </c>
       <c r="C153" t="s">
         <v>20</v>
       </c>
       <c r="D153" t="s">
         <v>21</v>
       </c>
       <c r="E153">
         <v>4</v>
       </c>
       <c r="F153" t="s">
         <v>22</v>
       </c>
       <c r="G153" t="s">
         <v>23</v>
       </c>
       <c r="H153" t="s">
         <v>24</v>
       </c>
       <c r="I153" t="s">
         <v>18</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153" t="s">
         <v>26</v>
       </c>
       <c r="L153" t="s">
         <v>27</v>
       </c>
       <c r="M153" t="s">
         <v>28</v>
       </c>
       <c r="N153">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O153">
         <v>0.875</v>
       </c>
       <c r="P153" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="Q153" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="R153" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="154" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>18</v>
       </c>
       <c r="B154" t="s">
         <v>19</v>
       </c>
       <c r="C154" t="s">
         <v>20</v>
       </c>
       <c r="D154" t="s">
         <v>21</v>
       </c>
       <c r="E154">
         <v>4</v>
       </c>
       <c r="F154" t="s">
         <v>22</v>
       </c>
       <c r="G154" t="s">
         <v>23</v>
       </c>
       <c r="H154" t="s">
         <v>24</v>
       </c>
       <c r="I154" t="s">
         <v>18</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154" t="s">
         <v>26</v>
       </c>
       <c r="L154" t="s">
         <v>27</v>
       </c>
       <c r="M154" t="s">
         <v>28</v>
       </c>
       <c r="N154">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O154">
         <v>0.875</v>
       </c>
       <c r="P154" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="Q154" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="R154" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="155" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>18</v>
       </c>
       <c r="B155" t="s">
         <v>19</v>
       </c>
       <c r="C155" t="s">
         <v>20</v>
       </c>
       <c r="D155" t="s">
         <v>21</v>
       </c>
       <c r="E155">
         <v>4</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
       <c r="G155" t="s">
         <v>23</v>
       </c>
       <c r="H155" t="s">
         <v>24</v>
       </c>
       <c r="I155" t="s">
         <v>18</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155" t="s">
         <v>26</v>
       </c>
       <c r="L155" t="s">
         <v>27</v>
       </c>
       <c r="M155" t="s">
         <v>28</v>
       </c>
       <c r="N155">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O155">
         <v>0.875</v>
       </c>
       <c r="P155" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="Q155" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="R155" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="156" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>18</v>
       </c>
       <c r="B156" t="s">
         <v>19</v>
       </c>
       <c r="C156" t="s">
         <v>20</v>
       </c>
       <c r="D156" t="s">
         <v>21</v>
       </c>
       <c r="E156">
         <v>4</v>
       </c>
       <c r="F156" t="s">
         <v>22</v>
       </c>
       <c r="G156" t="s">
         <v>23</v>
       </c>
       <c r="H156" t="s">
         <v>24</v>
       </c>
       <c r="I156" t="s">
         <v>18</v>
       </c>
       <c r="J156" t="s">
         <v>25</v>
       </c>
       <c r="K156" t="s">
         <v>26</v>
       </c>
       <c r="L156" t="s">
         <v>27</v>
       </c>
       <c r="M156" t="s">
         <v>28</v>
       </c>
       <c r="N156">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O156">
         <v>0.875</v>
       </c>
       <c r="P156" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="Q156" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="R156" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="157" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>18</v>
       </c>
       <c r="B157" t="s">
         <v>19</v>
       </c>
       <c r="C157" t="s">
         <v>20</v>
       </c>
       <c r="D157" t="s">
         <v>21</v>
       </c>
       <c r="E157">
         <v>4</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="H157" t="s">
         <v>24</v>
       </c>
       <c r="I157" t="s">
         <v>18</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
         <v>26</v>
       </c>
       <c r="L157" t="s">
         <v>27</v>
       </c>
       <c r="M157" t="s">
         <v>28</v>
       </c>
       <c r="N157">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O157">
         <v>0.875</v>
       </c>
       <c r="P157" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="Q157" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="R157" t="s">
-        <v>286</v>
+        <v>496</v>
       </c>
     </row>
     <row r="158" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>18</v>
       </c>
       <c r="B158" t="s">
         <v>19</v>
       </c>
       <c r="C158" t="s">
         <v>20</v>
       </c>
       <c r="D158" t="s">
         <v>21</v>
       </c>
       <c r="E158">
         <v>4</v>
       </c>
       <c r="F158" t="s">
         <v>22</v>
       </c>
       <c r="G158" t="s">
         <v>23</v>
       </c>
       <c r="H158" t="s">
         <v>24</v>
       </c>
       <c r="I158" t="s">
         <v>18</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158" t="s">
         <v>26</v>
       </c>
       <c r="L158" t="s">
         <v>27</v>
       </c>
       <c r="M158" t="s">
         <v>28</v>
       </c>
       <c r="N158">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O158">
         <v>0.875</v>
       </c>
       <c r="P158" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="Q158" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="R158" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="159" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>18</v>
       </c>
       <c r="B159" t="s">
         <v>19</v>
       </c>
       <c r="C159" t="s">
         <v>20</v>
       </c>
       <c r="D159" t="s">
         <v>21</v>
       </c>
       <c r="E159">
         <v>4</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159" t="s">
         <v>23</v>
       </c>
       <c r="H159" t="s">
         <v>24</v>
       </c>
       <c r="I159" t="s">
         <v>18</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159" t="s">
         <v>26</v>
       </c>
       <c r="L159" t="s">
         <v>27</v>
       </c>
       <c r="M159" t="s">
         <v>28</v>
       </c>
       <c r="N159">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O159">
         <v>0.875</v>
       </c>
       <c r="P159" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="Q159" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="R159" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
     </row>
     <row r="160" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>18</v>
       </c>
       <c r="B160" t="s">
         <v>19</v>
       </c>
       <c r="C160" t="s">
         <v>20</v>
       </c>
       <c r="D160" t="s">
         <v>21</v>
       </c>
       <c r="E160">
         <v>4</v>
       </c>
       <c r="F160" t="s">
         <v>22</v>
       </c>
       <c r="G160" t="s">
         <v>23</v>
       </c>
       <c r="H160" t="s">
         <v>24</v>
       </c>
       <c r="I160" t="s">
         <v>18</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160" t="s">
         <v>26</v>
       </c>
       <c r="L160" t="s">
         <v>27</v>
       </c>
       <c r="M160" t="s">
         <v>28</v>
       </c>
       <c r="N160">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O160">
         <v>0.875</v>
       </c>
       <c r="P160" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="Q160" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="R160" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
     </row>
     <row r="161" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>18</v>
       </c>
       <c r="B161" t="s">
         <v>19</v>
       </c>
       <c r="C161" t="s">
         <v>20</v>
       </c>
       <c r="D161" t="s">
         <v>21</v>
       </c>
       <c r="E161">
         <v>4</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
       <c r="G161" t="s">
         <v>23</v>
       </c>
       <c r="H161" t="s">
         <v>24</v>
       </c>
       <c r="I161" t="s">
         <v>18</v>
       </c>
       <c r="J161" t="s">
         <v>25</v>
       </c>
       <c r="K161" t="s">
         <v>26</v>
       </c>
       <c r="L161" t="s">
         <v>27</v>
       </c>
       <c r="M161" t="s">
         <v>28</v>
       </c>
       <c r="N161">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O161">
         <v>0.875</v>
       </c>
       <c r="P161" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="Q161" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="R161" t="s">
-        <v>286</v>
+        <v>508</v>
       </c>
     </row>
     <row r="162" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>18</v>
       </c>
       <c r="B162" t="s">
         <v>19</v>
       </c>
       <c r="C162" t="s">
         <v>20</v>
       </c>
       <c r="D162" t="s">
         <v>21</v>
       </c>
       <c r="E162">
         <v>4</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
       <c r="G162" t="s">
         <v>23</v>
       </c>
       <c r="H162" t="s">
         <v>24</v>
       </c>
       <c r="I162" t="s">
         <v>18</v>
       </c>
       <c r="J162" t="s">
         <v>25</v>
       </c>
       <c r="K162" t="s">
         <v>26</v>
       </c>
       <c r="L162" t="s">
         <v>27</v>
       </c>
       <c r="M162" t="s">
         <v>28</v>
       </c>
       <c r="N162">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O162">
         <v>0.875</v>
       </c>
       <c r="P162" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="Q162" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="R162" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
     </row>
     <row r="163" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>18</v>
       </c>
       <c r="B163" t="s">
         <v>19</v>
       </c>
       <c r="C163" t="s">
         <v>20</v>
       </c>
       <c r="D163" t="s">
         <v>21</v>
       </c>
       <c r="E163">
         <v>4</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
       <c r="G163" t="s">
         <v>23</v>
       </c>
       <c r="H163" t="s">
         <v>24</v>
       </c>
       <c r="I163" t="s">
         <v>18</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163" t="s">
         <v>26</v>
       </c>
       <c r="L163" t="s">
         <v>27</v>
       </c>
       <c r="M163" t="s">
         <v>28</v>
       </c>
       <c r="N163">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O163">
         <v>0.875</v>
       </c>
       <c r="P163" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="Q163" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="R163" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
     </row>
     <row r="164" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>18</v>
       </c>
       <c r="B164" t="s">
         <v>19</v>
       </c>
       <c r="C164" t="s">
         <v>20</v>
       </c>
       <c r="D164" t="s">
         <v>21</v>
       </c>
       <c r="E164">
         <v>4</v>
       </c>
       <c r="F164" t="s">
         <v>22</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="H164" t="s">
         <v>24</v>
       </c>
       <c r="I164" t="s">
         <v>18</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164" t="s">
         <v>26</v>
       </c>
       <c r="L164" t="s">
         <v>27</v>
       </c>
       <c r="M164" t="s">
         <v>28</v>
       </c>
       <c r="N164">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O164">
         <v>0.875</v>
       </c>
       <c r="P164" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="Q164" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="R164" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
     </row>
     <row r="165" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>18</v>
       </c>
       <c r="B165" t="s">
         <v>19</v>
       </c>
       <c r="C165" t="s">
         <v>20</v>
       </c>
       <c r="D165" t="s">
         <v>21</v>
       </c>
       <c r="E165">
         <v>4</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165" t="s">
         <v>23</v>
       </c>
       <c r="H165" t="s">
         <v>24</v>
       </c>
       <c r="I165" t="s">
         <v>18</v>
       </c>
       <c r="J165" t="s">
         <v>25</v>
       </c>
       <c r="K165" t="s">
         <v>26</v>
       </c>
       <c r="L165" t="s">
         <v>27</v>
       </c>
       <c r="M165" t="s">
         <v>28</v>
       </c>
       <c r="N165">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O165">
         <v>0.875</v>
       </c>
       <c r="P165" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="Q165" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="R165" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
     </row>
     <row r="166" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>18</v>
       </c>
       <c r="B166" t="s">
         <v>19</v>
       </c>
       <c r="C166" t="s">
         <v>20</v>
       </c>
       <c r="D166" t="s">
         <v>21</v>
       </c>
       <c r="E166">
         <v>4</v>
       </c>
       <c r="F166" t="s">
         <v>22</v>
       </c>
       <c r="G166" t="s">
         <v>23</v>
       </c>
       <c r="H166" t="s">
         <v>24</v>
       </c>
       <c r="I166" t="s">
         <v>18</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166" t="s">
         <v>26</v>
       </c>
       <c r="L166" t="s">
         <v>27</v>
       </c>
       <c r="M166" t="s">
         <v>28</v>
       </c>
       <c r="N166">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O166">
         <v>0.875</v>
       </c>
       <c r="P166" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="Q166" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="R166" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
     </row>
     <row r="167" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>18</v>
       </c>
       <c r="B167" t="s">
         <v>19</v>
       </c>
       <c r="C167" t="s">
         <v>20</v>
       </c>
       <c r="D167" t="s">
         <v>21</v>
       </c>
       <c r="E167">
         <v>4</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
         <v>23</v>
       </c>
       <c r="H167" t="s">
         <v>24</v>
       </c>
       <c r="I167" t="s">
         <v>18</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167" t="s">
         <v>26</v>
       </c>
       <c r="L167" t="s">
         <v>27</v>
       </c>
       <c r="M167" t="s">
         <v>28</v>
       </c>
       <c r="N167">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O167">
         <v>0.875</v>
       </c>
       <c r="P167" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="Q167" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="R167" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
     </row>
     <row r="168" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>18</v>
       </c>
       <c r="B168" t="s">
         <v>19</v>
       </c>
       <c r="C168" t="s">
         <v>20</v>
       </c>
       <c r="D168" t="s">
         <v>21</v>
       </c>
       <c r="E168">
         <v>4</v>
       </c>
       <c r="F168" t="s">
         <v>22</v>
       </c>
       <c r="G168" t="s">
         <v>23</v>
       </c>
       <c r="H168" t="s">
         <v>24</v>
       </c>
       <c r="I168" t="s">
         <v>18</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168" t="s">
         <v>26</v>
       </c>
       <c r="L168" t="s">
         <v>27</v>
       </c>
       <c r="M168" t="s">
         <v>28</v>
       </c>
       <c r="N168">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O168">
         <v>0.875</v>
       </c>
       <c r="P168" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="Q168" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="R168" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
     </row>
     <row r="169" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>18</v>
       </c>
       <c r="B169" t="s">
         <v>19</v>
       </c>
       <c r="C169" t="s">
         <v>20</v>
       </c>
       <c r="D169" t="s">
         <v>21</v>
       </c>
       <c r="E169">
         <v>4</v>
       </c>
       <c r="F169" t="s">
         <v>22</v>
       </c>
       <c r="G169" t="s">
         <v>23</v>
       </c>
       <c r="H169" t="s">
         <v>24</v>
       </c>
       <c r="I169" t="s">
         <v>18</v>
       </c>
       <c r="J169" t="s">
         <v>25</v>
       </c>
       <c r="K169" t="s">
         <v>26</v>
       </c>
       <c r="L169" t="s">
         <v>27</v>
       </c>
       <c r="M169" t="s">
         <v>28</v>
       </c>
       <c r="N169">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O169">
         <v>0.875</v>
       </c>
       <c r="P169" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="Q169" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="R169" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="170" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>18</v>
       </c>
       <c r="B170" t="s">
         <v>19</v>
       </c>
       <c r="C170" t="s">
         <v>20</v>
       </c>
       <c r="D170" t="s">
         <v>21</v>
       </c>
       <c r="E170">
         <v>4</v>
       </c>
       <c r="F170" t="s">
         <v>22</v>
       </c>
       <c r="G170" t="s">
         <v>23</v>
       </c>
       <c r="H170" t="s">
         <v>24</v>
       </c>
       <c r="I170" t="s">
         <v>18</v>
       </c>
       <c r="J170" t="s">
         <v>25</v>
       </c>
       <c r="K170" t="s">
         <v>26</v>
       </c>
       <c r="L170" t="s">
         <v>27</v>
       </c>
       <c r="M170" t="s">
         <v>28</v>
       </c>
       <c r="N170">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O170">
         <v>0.875</v>
       </c>
       <c r="P170" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="Q170" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="R170" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="171" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>18</v>
       </c>
       <c r="B171" t="s">
         <v>19</v>
       </c>
       <c r="C171" t="s">
         <v>20</v>
       </c>
       <c r="D171" t="s">
         <v>21</v>
       </c>
       <c r="E171">
         <v>4</v>
       </c>
       <c r="F171" t="s">
         <v>22</v>
       </c>
       <c r="G171" t="s">
         <v>23</v>
       </c>
       <c r="H171" t="s">
         <v>24</v>
       </c>
       <c r="I171" t="s">
         <v>18</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171" t="s">
         <v>26</v>
       </c>
       <c r="L171" t="s">
         <v>27</v>
       </c>
       <c r="M171" t="s">
         <v>28</v>
       </c>
       <c r="N171">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O171">
         <v>0.875</v>
       </c>
       <c r="P171" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="Q171" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="R171" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="172" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>18</v>
       </c>
       <c r="B172" t="s">
         <v>19</v>
       </c>
       <c r="C172" t="s">
         <v>20</v>
       </c>
       <c r="D172" t="s">
         <v>21</v>
       </c>
       <c r="E172">
         <v>4</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="H172" t="s">
         <v>24</v>
       </c>
       <c r="I172" t="s">
         <v>18</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
         <v>26</v>
       </c>
       <c r="L172" t="s">
         <v>27</v>
       </c>
       <c r="M172" t="s">
         <v>28</v>
       </c>
       <c r="N172">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O172">
         <v>0.875</v>
       </c>
       <c r="P172" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="Q172" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="R172" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="173" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>18</v>
       </c>
       <c r="B173" t="s">
         <v>19</v>
       </c>
       <c r="C173" t="s">
         <v>20</v>
       </c>
       <c r="D173" t="s">
         <v>21</v>
       </c>
       <c r="E173">
         <v>4</v>
       </c>
       <c r="F173" t="s">
         <v>22</v>
       </c>
       <c r="G173" t="s">
         <v>23</v>
       </c>
       <c r="H173" t="s">
         <v>24</v>
       </c>
       <c r="I173" t="s">
         <v>18</v>
       </c>
       <c r="J173" t="s">
         <v>25</v>
       </c>
       <c r="K173" t="s">
         <v>26</v>
       </c>
       <c r="L173" t="s">
         <v>27</v>
       </c>
       <c r="M173" t="s">
         <v>28</v>
       </c>
       <c r="N173">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O173">
         <v>0.875</v>
       </c>
       <c r="P173" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="Q173" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="R173" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
     </row>
     <row r="174" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>18</v>
       </c>
       <c r="B174" t="s">
         <v>19</v>
       </c>
       <c r="C174" t="s">
         <v>20</v>
       </c>
       <c r="D174" t="s">
         <v>21</v>
       </c>
       <c r="E174">
         <v>4</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
       <c r="G174" t="s">
         <v>23</v>
       </c>
       <c r="H174" t="s">
         <v>24</v>
       </c>
       <c r="I174" t="s">
         <v>18</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174" t="s">
         <v>26</v>
       </c>
       <c r="L174" t="s">
         <v>27</v>
       </c>
       <c r="M174" t="s">
         <v>28</v>
       </c>
       <c r="N174">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O174">
         <v>0.875</v>
       </c>
       <c r="P174" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="Q174" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="R174" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="175" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>18</v>
       </c>
       <c r="B175" t="s">
         <v>19</v>
       </c>
       <c r="C175" t="s">
         <v>20</v>
       </c>
       <c r="D175" t="s">
         <v>21</v>
       </c>
       <c r="E175">
         <v>4</v>
       </c>
       <c r="F175" t="s">
         <v>22</v>
       </c>
       <c r="G175" t="s">
         <v>23</v>
       </c>
       <c r="H175" t="s">
         <v>24</v>
       </c>
       <c r="I175" t="s">
         <v>18</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175" t="s">
         <v>26</v>
       </c>
       <c r="L175" t="s">
         <v>27</v>
       </c>
       <c r="M175" t="s">
         <v>28</v>
       </c>
       <c r="N175">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O175">
         <v>0.875</v>
       </c>
       <c r="P175" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="Q175" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="R175" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="176" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>18</v>
       </c>
       <c r="B176" t="s">
         <v>19</v>
       </c>
       <c r="C176" t="s">
         <v>20</v>
       </c>
       <c r="D176" t="s">
         <v>21</v>
       </c>
       <c r="E176">
         <v>4</v>
       </c>
       <c r="F176" t="s">
         <v>22</v>
       </c>
       <c r="G176" t="s">
         <v>23</v>
       </c>
       <c r="H176" t="s">
         <v>24</v>
       </c>
       <c r="I176" t="s">
         <v>18</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176" t="s">
         <v>26</v>
       </c>
       <c r="L176" t="s">
         <v>27</v>
       </c>
       <c r="M176" t="s">
         <v>28</v>
       </c>
       <c r="N176">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O176">
         <v>0.875</v>
       </c>
       <c r="P176" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="Q176" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="R176" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
     </row>
     <row r="177" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>18</v>
       </c>
       <c r="B177" t="s">
         <v>19</v>
       </c>
       <c r="C177" t="s">
         <v>20</v>
       </c>
       <c r="D177" t="s">
         <v>21</v>
       </c>
       <c r="E177">
         <v>4</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="H177" t="s">
         <v>24</v>
       </c>
       <c r="I177" t="s">
         <v>18</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177" t="s">
         <v>26</v>
       </c>
       <c r="L177" t="s">
         <v>27</v>
       </c>
       <c r="M177" t="s">
         <v>28</v>
       </c>
       <c r="N177">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O177">
         <v>0.875</v>
       </c>
       <c r="P177" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="Q177" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="R177" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
     </row>
     <row r="178" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>18</v>
       </c>
       <c r="B178" t="s">
         <v>19</v>
       </c>
       <c r="C178" t="s">
         <v>20</v>
       </c>
       <c r="D178" t="s">
         <v>21</v>
       </c>
       <c r="E178">
         <v>4</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
       <c r="G178" t="s">
         <v>23</v>
       </c>
       <c r="H178" t="s">
         <v>24</v>
       </c>
       <c r="I178" t="s">
         <v>18</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178" t="s">
         <v>26</v>
       </c>
       <c r="L178" t="s">
         <v>27</v>
       </c>
       <c r="M178" t="s">
         <v>28</v>
       </c>
       <c r="N178">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O178">
         <v>0.875</v>
       </c>
       <c r="P178" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="Q178" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="R178" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
     </row>
     <row r="179" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>18</v>
       </c>
       <c r="B179" t="s">
         <v>19</v>
       </c>
       <c r="C179" t="s">
         <v>20</v>
       </c>
       <c r="D179" t="s">
         <v>21</v>
       </c>
       <c r="E179">
         <v>4</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179" t="s">
         <v>23</v>
       </c>
       <c r="H179" t="s">
         <v>24</v>
       </c>
       <c r="I179" t="s">
         <v>18</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
         <v>26</v>
       </c>
       <c r="L179" t="s">
         <v>27</v>
       </c>
       <c r="M179" t="s">
         <v>28</v>
       </c>
       <c r="N179">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O179">
         <v>0.875</v>
       </c>
       <c r="P179" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="Q179" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="R179" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
     </row>
     <row r="180" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>18</v>
       </c>
       <c r="B180" t="s">
         <v>19</v>
       </c>
       <c r="C180" t="s">
         <v>20</v>
       </c>
       <c r="D180" t="s">
         <v>21</v>
       </c>
       <c r="E180">
         <v>4</v>
       </c>
       <c r="F180" t="s">
         <v>22</v>
       </c>
       <c r="G180" t="s">
         <v>23</v>
       </c>
       <c r="H180" t="s">
         <v>24</v>
       </c>
       <c r="I180" t="s">
         <v>18</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180" t="s">
         <v>26</v>
       </c>
       <c r="L180" t="s">
         <v>27</v>
       </c>
       <c r="M180" t="s">
         <v>28</v>
       </c>
       <c r="N180">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O180">
         <v>0.875</v>
       </c>
       <c r="P180" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="Q180" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="R180" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
     </row>
     <row r="181" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>18</v>
       </c>
       <c r="B181" t="s">
         <v>19</v>
       </c>
       <c r="C181" t="s">
         <v>20</v>
       </c>
       <c r="D181" t="s">
         <v>21</v>
       </c>
       <c r="E181">
         <v>4</v>
       </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181" t="s">
         <v>23</v>
       </c>
       <c r="H181" t="s">
         <v>24</v>
       </c>
       <c r="I181" t="s">
         <v>18</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181" t="s">
         <v>27</v>
       </c>
       <c r="M181" t="s">
         <v>28</v>
       </c>
       <c r="N181">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O181">
         <v>0.875</v>
       </c>
       <c r="P181" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="Q181" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="R181" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
     </row>
     <row r="182" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>18</v>
       </c>
       <c r="B182" t="s">
         <v>19</v>
       </c>
       <c r="C182" t="s">
         <v>20</v>
       </c>
       <c r="D182" t="s">
         <v>21</v>
       </c>
       <c r="E182">
         <v>4</v>
       </c>
       <c r="F182" t="s">
         <v>22</v>
       </c>
       <c r="G182" t="s">
         <v>23</v>
       </c>
       <c r="H182" t="s">
         <v>24</v>
       </c>
       <c r="I182" t="s">
         <v>18</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
         <v>26</v>
       </c>
       <c r="L182" t="s">
         <v>27</v>
       </c>
       <c r="M182" t="s">
         <v>28</v>
       </c>
       <c r="N182">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O182">
         <v>0.875</v>
       </c>
       <c r="P182" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="Q182" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="R182" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
     </row>
     <row r="183" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>18</v>
       </c>
       <c r="B183" t="s">
         <v>19</v>
       </c>
       <c r="C183" t="s">
         <v>20</v>
       </c>
       <c r="D183" t="s">
         <v>21</v>
       </c>
       <c r="E183">
         <v>4</v>
       </c>
       <c r="F183" t="s">
         <v>22</v>
       </c>
       <c r="G183" t="s">
         <v>23</v>
       </c>
       <c r="H183" t="s">
         <v>24</v>
       </c>
       <c r="I183" t="s">
         <v>18</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183" t="s">
         <v>27</v>
       </c>
       <c r="M183" t="s">
         <v>28</v>
       </c>
       <c r="N183">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O183">
         <v>0.875</v>
       </c>
       <c r="P183" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="Q183" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="R183" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
     </row>
     <row r="184" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
         <v>18</v>
       </c>
       <c r="B184" t="s">
         <v>19</v>
       </c>
       <c r="C184" t="s">
         <v>20</v>
       </c>
       <c r="D184" t="s">
         <v>21</v>
       </c>
       <c r="E184">
         <v>4</v>
       </c>
       <c r="F184" t="s">
         <v>22</v>
       </c>
       <c r="G184" t="s">
         <v>23</v>
       </c>
       <c r="H184" t="s">
         <v>24</v>
       </c>
       <c r="I184" t="s">
         <v>18</v>
       </c>
       <c r="J184" t="s">
         <v>25</v>
       </c>
       <c r="K184" t="s">
         <v>26</v>
       </c>
       <c r="L184" t="s">
         <v>27</v>
       </c>
       <c r="M184" t="s">
         <v>28</v>
       </c>
       <c r="N184">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O184">
         <v>0.875</v>
       </c>
       <c r="P184" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="Q184" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="R184" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
     </row>
     <row r="185" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>18</v>
       </c>
       <c r="B185" t="s">
         <v>19</v>
       </c>
       <c r="C185" t="s">
         <v>20</v>
       </c>
       <c r="D185" t="s">
         <v>21</v>
       </c>
       <c r="E185">
         <v>4</v>
       </c>
       <c r="F185" t="s">
         <v>22</v>
       </c>
       <c r="G185" t="s">
         <v>23</v>
       </c>
       <c r="H185" t="s">
         <v>24</v>
       </c>
       <c r="I185" t="s">
         <v>18</v>
       </c>
       <c r="J185" t="s">
         <v>25</v>
       </c>
       <c r="K185" t="s">
         <v>26</v>
       </c>
       <c r="L185" t="s">
         <v>27</v>
       </c>
       <c r="M185" t="s">
         <v>28</v>
       </c>
       <c r="N185">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O185">
         <v>0.875</v>
       </c>
       <c r="P185" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="Q185" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="R185" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="186" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>18</v>
       </c>
       <c r="B186" t="s">
         <v>19</v>
       </c>
       <c r="C186" t="s">
         <v>20</v>
       </c>
       <c r="D186" t="s">
         <v>21</v>
       </c>
       <c r="E186">
         <v>4</v>
       </c>
       <c r="F186" t="s">
         <v>22</v>
       </c>
       <c r="G186" t="s">
         <v>23</v>
       </c>
       <c r="H186" t="s">
         <v>24</v>
       </c>
       <c r="I186" t="s">
         <v>18</v>
       </c>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186" t="s">
         <v>26</v>
       </c>
       <c r="L186" t="s">
         <v>27</v>
       </c>
       <c r="M186" t="s">
         <v>28</v>
       </c>
       <c r="N186">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O186">
         <v>0.875</v>
       </c>
       <c r="P186" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="Q186" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="R186" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
     </row>
     <row r="187" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>18</v>
       </c>
       <c r="B187" t="s">
         <v>19</v>
       </c>
       <c r="C187" t="s">
         <v>20</v>
       </c>
       <c r="D187" t="s">
         <v>21</v>
       </c>
       <c r="E187">
         <v>4</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187" t="s">
         <v>23</v>
       </c>
       <c r="H187" t="s">
         <v>24</v>
       </c>
       <c r="I187" t="s">
         <v>18</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
         <v>26</v>
       </c>
       <c r="L187" t="s">
         <v>27</v>
       </c>
       <c r="M187" t="s">
         <v>28</v>
       </c>
       <c r="N187">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O187">
         <v>0.875</v>
       </c>
       <c r="P187" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="Q187" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="R187" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
     </row>
     <row r="188" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>18</v>
       </c>
       <c r="B188" t="s">
         <v>19</v>
       </c>
       <c r="C188" t="s">
         <v>20</v>
       </c>
       <c r="D188" t="s">
         <v>21</v>
       </c>
       <c r="E188">
         <v>4</v>
       </c>
       <c r="F188" t="s">
         <v>22</v>
       </c>
       <c r="G188" t="s">
         <v>23</v>
       </c>
       <c r="H188" t="s">
         <v>24</v>
       </c>
       <c r="I188" t="s">
         <v>18</v>
       </c>
       <c r="J188" t="s">
         <v>25</v>
       </c>
       <c r="K188" t="s">
         <v>26</v>
       </c>
       <c r="L188" t="s">
         <v>27</v>
       </c>
       <c r="M188" t="s">
         <v>28</v>
       </c>
       <c r="N188">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O188">
         <v>0.875</v>
       </c>
       <c r="P188" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="Q188" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="R188" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
     </row>
     <row r="189" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>18</v>
       </c>
       <c r="B189" t="s">
         <v>19</v>
       </c>
       <c r="C189" t="s">
         <v>20</v>
       </c>
       <c r="D189" t="s">
         <v>21</v>
       </c>
       <c r="E189">
         <v>4</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189" t="s">
         <v>23</v>
       </c>
       <c r="H189" t="s">
         <v>24</v>
       </c>
       <c r="I189" t="s">
         <v>18</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>26</v>
       </c>
       <c r="L189" t="s">
         <v>27</v>
       </c>
       <c r="M189" t="s">
         <v>28</v>
       </c>
       <c r="N189">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O189">
         <v>0.875</v>
       </c>
       <c r="P189" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="Q189" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="R189" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="190" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>18</v>
       </c>
       <c r="B190" t="s">
         <v>19</v>
       </c>
       <c r="C190" t="s">
         <v>20</v>
       </c>
       <c r="D190" t="s">
         <v>21</v>
       </c>
       <c r="E190">
         <v>4</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190" t="s">
         <v>23</v>
       </c>
       <c r="H190" t="s">
         <v>24</v>
       </c>
       <c r="I190" t="s">
         <v>18</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
         <v>26</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
       <c r="M190" t="s">
         <v>28</v>
       </c>
       <c r="N190">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O190">
         <v>0.875</v>
       </c>
       <c r="P190" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="Q190" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="R190" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
     </row>
     <row r="191" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
         <v>18</v>
       </c>
       <c r="B191" t="s">
         <v>19</v>
       </c>
       <c r="C191" t="s">
         <v>20</v>
       </c>
       <c r="D191" t="s">
         <v>21</v>
       </c>
       <c r="E191">
         <v>4</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
       <c r="G191" t="s">
         <v>23</v>
       </c>
       <c r="H191" t="s">
         <v>24</v>
       </c>
       <c r="I191" t="s">
         <v>18</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191" t="s">
         <v>26</v>
       </c>
       <c r="L191" t="s">
         <v>27</v>
       </c>
       <c r="M191" t="s">
         <v>28</v>
       </c>
       <c r="N191">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O191">
         <v>0.875</v>
       </c>
       <c r="P191" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="Q191" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="R191" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
     </row>
     <row r="192" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
         <v>18</v>
       </c>
       <c r="B192" t="s">
         <v>19</v>
       </c>
       <c r="C192" t="s">
         <v>20</v>
       </c>
       <c r="D192" t="s">
         <v>21</v>
       </c>
       <c r="E192">
         <v>4</v>
       </c>
       <c r="F192" t="s">
         <v>22</v>
       </c>
       <c r="G192" t="s">
         <v>23</v>
       </c>
       <c r="H192" t="s">
         <v>24</v>
       </c>
       <c r="I192" t="s">
         <v>18</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192" t="s">
         <v>26</v>
       </c>
       <c r="L192" t="s">
         <v>27</v>
       </c>
       <c r="M192" t="s">
         <v>28</v>
       </c>
       <c r="N192">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O192">
         <v>0.875</v>
       </c>
       <c r="P192" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="Q192" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="R192" t="s">
-        <v>286</v>
+        <v>599</v>
       </c>
     </row>
     <row r="193" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>18</v>
       </c>
       <c r="B193" t="s">
         <v>19</v>
       </c>
       <c r="C193" t="s">
         <v>20</v>
       </c>
       <c r="D193" t="s">
         <v>21</v>
       </c>
       <c r="E193">
         <v>4</v>
       </c>
       <c r="F193" t="s">
         <v>22</v>
       </c>
       <c r="G193" t="s">
         <v>23</v>
       </c>
       <c r="H193" t="s">
         <v>24</v>
       </c>
       <c r="I193" t="s">
         <v>18</v>
       </c>
       <c r="J193" t="s">
         <v>25</v>
       </c>
       <c r="K193" t="s">
         <v>26</v>
       </c>
       <c r="L193" t="s">
         <v>27</v>
       </c>
       <c r="M193" t="s">
         <v>28</v>
       </c>
       <c r="N193">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O193">
         <v>0.875</v>
       </c>
       <c r="P193" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="Q193" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="R193" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="194" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>18</v>
       </c>
       <c r="B194" t="s">
         <v>19</v>
       </c>
       <c r="C194" t="s">
         <v>20</v>
       </c>
       <c r="D194" t="s">
         <v>21</v>
       </c>
       <c r="E194">
         <v>4</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
       <c r="G194" t="s">
         <v>23</v>
       </c>
       <c r="H194" t="s">
         <v>24</v>
       </c>
       <c r="I194" t="s">
         <v>18</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194" t="s">
         <v>26</v>
       </c>
       <c r="L194" t="s">
         <v>27</v>
       </c>
       <c r="M194" t="s">
         <v>28</v>
       </c>
       <c r="N194">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O194">
         <v>0.875</v>
       </c>
       <c r="P194" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="Q194" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="R194" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
     </row>
     <row r="195" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>18</v>
       </c>
       <c r="B195" t="s">
         <v>19</v>
       </c>
       <c r="C195" t="s">
         <v>20</v>
       </c>
       <c r="D195" t="s">
         <v>21</v>
       </c>
       <c r="E195">
         <v>4</v>
       </c>
       <c r="F195" t="s">
         <v>22</v>
       </c>
       <c r="G195" t="s">
         <v>23</v>
       </c>
       <c r="H195" t="s">
         <v>24</v>
       </c>
       <c r="I195" t="s">
         <v>18</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195" t="s">
         <v>26</v>
       </c>
       <c r="L195" t="s">
         <v>27</v>
       </c>
       <c r="M195" t="s">
         <v>28</v>
       </c>
       <c r="N195">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O195">
         <v>0.875</v>
       </c>
       <c r="P195" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="Q195" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="R195" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
     </row>
     <row r="196" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>18</v>
       </c>
       <c r="B196" t="s">
         <v>19</v>
       </c>
       <c r="C196" t="s">
         <v>20</v>
       </c>
       <c r="D196" t="s">
         <v>21</v>
       </c>
       <c r="E196">
         <v>4</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196" t="s">
         <v>23</v>
       </c>
       <c r="H196" t="s">
         <v>24</v>
       </c>
       <c r="I196" t="s">
         <v>18</v>
       </c>
       <c r="J196" t="s">
         <v>25</v>
       </c>
       <c r="K196" t="s">
         <v>26</v>
       </c>
       <c r="L196" t="s">
         <v>27</v>
       </c>
       <c r="M196" t="s">
         <v>28</v>
       </c>
       <c r="N196">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O196">
         <v>0.875</v>
       </c>
       <c r="P196" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="Q196" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="R196" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
     </row>
     <row r="197" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>18</v>
       </c>
       <c r="B197" t="s">
         <v>19</v>
       </c>
       <c r="C197" t="s">
         <v>20</v>
       </c>
       <c r="D197" t="s">
         <v>21</v>
       </c>
       <c r="E197">
         <v>4</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="H197" t="s">
         <v>24</v>
       </c>
       <c r="I197" t="s">
         <v>18</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
         <v>26</v>
       </c>
       <c r="L197" t="s">
         <v>27</v>
       </c>
       <c r="M197" t="s">
         <v>28</v>
       </c>
       <c r="N197">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O197">
         <v>0.875</v>
       </c>
       <c r="P197" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="Q197" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="R197" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
     </row>
     <row r="198" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>18</v>
       </c>
       <c r="B198" t="s">
         <v>19</v>
       </c>
       <c r="C198" t="s">
         <v>20</v>
       </c>
       <c r="D198" t="s">
         <v>21</v>
       </c>
       <c r="E198">
         <v>4</v>
       </c>
       <c r="F198" t="s">
         <v>22</v>
       </c>
       <c r="G198" t="s">
         <v>23</v>
       </c>
       <c r="H198" t="s">
         <v>24</v>
       </c>
       <c r="I198" t="s">
         <v>18</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198" t="s">
         <v>26</v>
       </c>
       <c r="L198" t="s">
         <v>27</v>
       </c>
       <c r="M198" t="s">
         <v>28</v>
       </c>
       <c r="N198">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O198">
         <v>0.875</v>
       </c>
       <c r="P198" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="Q198" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="R198" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
     </row>
     <row r="199" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>18</v>
       </c>
       <c r="B199" t="s">
         <v>19</v>
       </c>
       <c r="C199" t="s">
         <v>20</v>
       </c>
       <c r="D199" t="s">
         <v>21</v>
       </c>
       <c r="E199">
         <v>4</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
       <c r="G199" t="s">
         <v>23</v>
       </c>
       <c r="H199" t="s">
         <v>24</v>
       </c>
       <c r="I199" t="s">
         <v>18</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199" t="s">
         <v>26</v>
       </c>
       <c r="L199" t="s">
         <v>27</v>
       </c>
       <c r="M199" t="s">
         <v>28</v>
       </c>
       <c r="N199">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O199">
         <v>0.875</v>
       </c>
       <c r="P199" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="Q199" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="R199" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
     </row>
     <row r="200" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>18</v>
       </c>
       <c r="B200" t="s">
         <v>19</v>
       </c>
       <c r="C200" t="s">
         <v>20</v>
       </c>
       <c r="D200" t="s">
         <v>21</v>
       </c>
       <c r="E200">
         <v>4</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200" t="s">
         <v>23</v>
       </c>
       <c r="H200" t="s">
         <v>24</v>
       </c>
       <c r="I200" t="s">
         <v>18</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200" t="s">
         <v>26</v>
       </c>
       <c r="L200" t="s">
         <v>27</v>
       </c>
       <c r="M200" t="s">
         <v>28</v>
       </c>
       <c r="N200">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O200">
         <v>0.875</v>
       </c>
       <c r="P200" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="Q200" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="R200" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="201" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
         <v>18</v>
       </c>
       <c r="B201" t="s">
         <v>19</v>
       </c>
       <c r="C201" t="s">
         <v>20</v>
       </c>
       <c r="D201" t="s">
         <v>21</v>
       </c>
       <c r="E201">
         <v>4</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201" t="s">
         <v>23</v>
       </c>
       <c r="H201" t="s">
         <v>24</v>
       </c>
       <c r="I201" t="s">
         <v>18</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201" t="s">
         <v>26</v>
       </c>
       <c r="L201" t="s">
         <v>27</v>
       </c>
       <c r="M201" t="s">
         <v>28</v>
       </c>
       <c r="N201">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O201">
         <v>0.875</v>
       </c>
       <c r="P201" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="Q201" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="R201" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="202" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
         <v>18</v>
       </c>
       <c r="B202" t="s">
         <v>19</v>
       </c>
       <c r="C202" t="s">
         <v>20</v>
       </c>
       <c r="D202" t="s">
         <v>21</v>
       </c>
       <c r="E202">
         <v>4</v>
       </c>
       <c r="F202" t="s">
         <v>22</v>
       </c>
       <c r="G202" t="s">
         <v>23</v>
       </c>
       <c r="H202" t="s">
         <v>24</v>
       </c>
       <c r="I202" t="s">
         <v>18</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202" t="s">
         <v>26</v>
       </c>
       <c r="L202" t="s">
         <v>27</v>
       </c>
       <c r="M202" t="s">
         <v>28</v>
       </c>
       <c r="N202">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O202">
         <v>0.875</v>
       </c>
       <c r="P202" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="Q202" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="R202" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
     </row>
     <row r="203" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
         <v>18</v>
       </c>
       <c r="B203" t="s">
         <v>19</v>
       </c>
       <c r="C203" t="s">
         <v>20</v>
       </c>
       <c r="D203" t="s">
         <v>21</v>
       </c>
       <c r="E203">
         <v>4</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="H203" t="s">
         <v>24</v>
       </c>
       <c r="I203" t="s">
         <v>18</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
         <v>26</v>
       </c>
       <c r="L203" t="s">
         <v>27</v>
       </c>
       <c r="M203" t="s">
         <v>28</v>
       </c>
       <c r="N203">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O203">
         <v>0.875</v>
       </c>
       <c r="P203" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="Q203" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="R203" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
     </row>
     <row r="204" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
         <v>18</v>
       </c>
       <c r="B204" t="s">
         <v>19</v>
       </c>
       <c r="C204" t="s">
         <v>20</v>
       </c>
       <c r="D204" t="s">
         <v>21</v>
       </c>
       <c r="E204">
         <v>4</v>
       </c>
       <c r="F204" t="s">
         <v>22</v>
       </c>
       <c r="G204" t="s">
         <v>23</v>
       </c>
       <c r="H204" t="s">
         <v>24</v>
       </c>
       <c r="I204" t="s">
         <v>18</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
         <v>26</v>
       </c>
       <c r="L204" t="s">
         <v>27</v>
       </c>
       <c r="M204" t="s">
         <v>28</v>
       </c>
       <c r="N204">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O204">
         <v>0.875</v>
       </c>
       <c r="P204" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="Q204" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="R204" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
     </row>
     <row r="205" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
         <v>18</v>
       </c>
       <c r="B205" t="s">
         <v>19</v>
       </c>
       <c r="C205" t="s">
         <v>20</v>
       </c>
       <c r="D205" t="s">
         <v>21</v>
       </c>
       <c r="E205">
         <v>4</v>
       </c>
       <c r="F205" t="s">
         <v>22</v>
       </c>
       <c r="G205" t="s">
         <v>23</v>
       </c>
       <c r="H205" t="s">
         <v>24</v>
       </c>
       <c r="I205" t="s">
         <v>18</v>
       </c>
       <c r="J205" t="s">
         <v>25</v>
       </c>
       <c r="K205" t="s">
         <v>26</v>
       </c>
       <c r="L205" t="s">
         <v>27</v>
       </c>
       <c r="M205" t="s">
         <v>28</v>
       </c>
       <c r="N205">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O205">
         <v>0.875</v>
       </c>
       <c r="P205" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="Q205" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="R205" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
     </row>
     <row r="206" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
         <v>18</v>
       </c>
       <c r="B206" t="s">
         <v>19</v>
       </c>
       <c r="C206" t="s">
         <v>20</v>
       </c>
       <c r="D206" t="s">
         <v>21</v>
       </c>
       <c r="E206">
         <v>4</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206" t="s">
         <v>23</v>
       </c>
       <c r="H206" t="s">
         <v>24</v>
       </c>
       <c r="I206" t="s">
         <v>18</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
         <v>26</v>
       </c>
       <c r="L206" t="s">
         <v>27</v>
       </c>
       <c r="M206" t="s">
         <v>28</v>
       </c>
       <c r="N206">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O206">
         <v>0.875</v>
       </c>
       <c r="P206" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="Q206" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="R206" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
     </row>
     <row r="207" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>18</v>
       </c>
       <c r="B207" t="s">
         <v>19</v>
       </c>
       <c r="C207" t="s">
         <v>20</v>
       </c>
       <c r="D207" t="s">
         <v>21</v>
       </c>
       <c r="E207">
         <v>4</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207" t="s">
         <v>23</v>
       </c>
       <c r="H207" t="s">
         <v>24</v>
       </c>
       <c r="I207" t="s">
         <v>18</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
         <v>26</v>
       </c>
       <c r="L207" t="s">
         <v>27</v>
       </c>
       <c r="M207" t="s">
         <v>28</v>
       </c>
       <c r="N207">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O207">
         <v>0.875</v>
       </c>
       <c r="P207" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="Q207" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="R207" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="208" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>18</v>
       </c>
       <c r="B208" t="s">
         <v>19</v>
       </c>
       <c r="C208" t="s">
         <v>20</v>
       </c>
       <c r="D208" t="s">
         <v>21</v>
       </c>
       <c r="E208">
         <v>4</v>
       </c>
       <c r="F208" t="s">
         <v>22</v>
       </c>
       <c r="G208" t="s">
         <v>23</v>
       </c>
       <c r="H208" t="s">
         <v>24</v>
       </c>
       <c r="I208" t="s">
         <v>18</v>
       </c>
       <c r="J208" t="s">
         <v>25</v>
       </c>
       <c r="K208" t="s">
         <v>26</v>
       </c>
       <c r="L208" t="s">
         <v>27</v>
       </c>
       <c r="M208" t="s">
         <v>28</v>
       </c>
       <c r="N208">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O208">
         <v>0.875</v>
       </c>
       <c r="P208" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="Q208" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="R208" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="209" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>18</v>
       </c>
       <c r="B209" t="s">
         <v>19</v>
       </c>
       <c r="C209" t="s">
         <v>20</v>
       </c>
       <c r="D209" t="s">
         <v>21</v>
       </c>
       <c r="E209">
         <v>4</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209" t="s">
         <v>23</v>
       </c>
       <c r="H209" t="s">
         <v>24</v>
       </c>
       <c r="I209" t="s">
         <v>18</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
         <v>26</v>
       </c>
       <c r="L209" t="s">
         <v>27</v>
       </c>
       <c r="M209" t="s">
         <v>28</v>
       </c>
       <c r="N209">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O209">
         <v>0.875</v>
       </c>
       <c r="P209" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="Q209" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="R209" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
     </row>
     <row r="210" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>18</v>
       </c>
       <c r="B210" t="s">
         <v>19</v>
       </c>
       <c r="C210" t="s">
         <v>20</v>
       </c>
       <c r="D210" t="s">
         <v>21</v>
       </c>
       <c r="E210">
         <v>4</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
       <c r="G210" t="s">
         <v>23</v>
       </c>
       <c r="H210" t="s">
         <v>24</v>
       </c>
       <c r="I210" t="s">
         <v>18</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
         <v>26</v>
       </c>
       <c r="L210" t="s">
         <v>27</v>
       </c>
       <c r="M210" t="s">
         <v>28</v>
       </c>
       <c r="N210">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O210">
         <v>0.875</v>
       </c>
       <c r="P210" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="Q210" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="R210" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
     </row>
     <row r="211" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>18</v>
       </c>
       <c r="B211" t="s">
         <v>19</v>
       </c>
       <c r="C211" t="s">
         <v>20</v>
       </c>
       <c r="D211" t="s">
         <v>21</v>
       </c>
       <c r="E211">
         <v>4</v>
       </c>
       <c r="F211" t="s">
         <v>22</v>
       </c>
       <c r="G211" t="s">
         <v>23</v>
       </c>
       <c r="H211" t="s">
         <v>24</v>
       </c>
       <c r="I211" t="s">
         <v>18</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
         <v>26</v>
       </c>
       <c r="L211" t="s">
         <v>27</v>
       </c>
       <c r="M211" t="s">
         <v>28</v>
       </c>
       <c r="N211">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O211">
         <v>0.875</v>
       </c>
       <c r="P211" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="Q211" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="R211" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
     </row>
     <row r="212" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>18</v>
       </c>
       <c r="B212" t="s">
         <v>19</v>
       </c>
       <c r="C212" t="s">
         <v>20</v>
       </c>
       <c r="D212" t="s">
         <v>21</v>
       </c>
       <c r="E212">
         <v>4</v>
       </c>
       <c r="F212" t="s">
         <v>22</v>
       </c>
       <c r="G212" t="s">
         <v>23</v>
       </c>
       <c r="H212" t="s">
         <v>24</v>
       </c>
       <c r="I212" t="s">
         <v>18</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
         <v>26</v>
       </c>
       <c r="L212" t="s">
         <v>27</v>
       </c>
       <c r="M212" t="s">
         <v>28</v>
       </c>
       <c r="N212">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O212">
         <v>0.875</v>
       </c>
       <c r="P212" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="Q212" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="R212" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
     </row>
     <row r="213" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>18</v>
       </c>
       <c r="B213" t="s">
         <v>19</v>
       </c>
       <c r="C213" t="s">
         <v>20</v>
       </c>
       <c r="D213" t="s">
         <v>21</v>
       </c>
       <c r="E213">
         <v>4</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
       <c r="G213" t="s">
         <v>23</v>
       </c>
       <c r="H213" t="s">
         <v>24</v>
       </c>
       <c r="I213" t="s">
         <v>18</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213" t="s">
         <v>26</v>
       </c>
       <c r="L213" t="s">
         <v>27</v>
       </c>
       <c r="M213" t="s">
         <v>28</v>
       </c>
       <c r="N213">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O213">
         <v>0.875</v>
       </c>
       <c r="P213" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="Q213" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="R213" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
     </row>
     <row r="214" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>18</v>
       </c>
       <c r="B214" t="s">
         <v>19</v>
       </c>
       <c r="C214" t="s">
         <v>20</v>
       </c>
       <c r="D214" t="s">
         <v>21</v>
       </c>
       <c r="E214">
         <v>4</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" t="s">
         <v>23</v>
       </c>
       <c r="H214" t="s">
         <v>24</v>
       </c>
       <c r="I214" t="s">
         <v>18</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
         <v>26</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214" t="s">
         <v>28</v>
       </c>
       <c r="N214">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O214">
         <v>0.875</v>
       </c>
       <c r="P214" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="Q214" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="R214" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
     </row>
     <row r="215" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
         <v>18</v>
       </c>
       <c r="B215" t="s">
         <v>19</v>
       </c>
       <c r="C215" t="s">
         <v>20</v>
       </c>
       <c r="D215" t="s">
         <v>21</v>
       </c>
       <c r="E215">
         <v>4</v>
       </c>
       <c r="F215" t="s">
         <v>22</v>
       </c>
       <c r="G215" t="s">
         <v>23</v>
       </c>
       <c r="H215" t="s">
         <v>24</v>
       </c>
       <c r="I215" t="s">
         <v>18</v>
       </c>
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215" t="s">
         <v>26</v>
       </c>
       <c r="L215" t="s">
         <v>27</v>
       </c>
       <c r="M215" t="s">
         <v>28</v>
       </c>
       <c r="N215">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O215">
         <v>0.875</v>
       </c>
       <c r="P215" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="Q215" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="R215" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
     </row>
     <row r="216" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
         <v>18</v>
       </c>
       <c r="B216" t="s">
         <v>19</v>
       </c>
       <c r="C216" t="s">
         <v>20</v>
       </c>
       <c r="D216" t="s">
         <v>21</v>
       </c>
       <c r="E216">
         <v>4</v>
       </c>
       <c r="F216" t="s">
         <v>22</v>
       </c>
       <c r="G216" t="s">
         <v>23</v>
       </c>
       <c r="H216" t="s">
         <v>24</v>
       </c>
       <c r="I216" t="s">
         <v>18</v>
       </c>
       <c r="J216" t="s">
         <v>25</v>
       </c>
       <c r="K216" t="s">
         <v>26</v>
       </c>
       <c r="L216" t="s">
         <v>27</v>
       </c>
       <c r="M216" t="s">
         <v>28</v>
       </c>
       <c r="N216">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O216">
         <v>0.875</v>
       </c>
       <c r="P216" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="Q216" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="R216" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
     </row>
     <row r="217" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>18</v>
       </c>
       <c r="B217" t="s">
         <v>19</v>
       </c>
       <c r="C217" t="s">
         <v>20</v>
       </c>
       <c r="D217" t="s">
         <v>21</v>
       </c>
       <c r="E217">
         <v>4</v>
       </c>
       <c r="F217" t="s">
         <v>22</v>
       </c>
       <c r="G217" t="s">
         <v>23</v>
       </c>
       <c r="H217" t="s">
         <v>24</v>
       </c>
       <c r="I217" t="s">
         <v>18</v>
       </c>
       <c r="J217" t="s">
         <v>25</v>
       </c>
       <c r="K217" t="s">
         <v>26</v>
       </c>
       <c r="L217" t="s">
         <v>27</v>
       </c>
       <c r="M217" t="s">
         <v>28</v>
       </c>
       <c r="N217">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O217">
         <v>0.875</v>
       </c>
       <c r="P217" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="Q217" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="R217" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
     </row>
     <row r="218" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
         <v>18</v>
       </c>
       <c r="B218" t="s">
         <v>19</v>
       </c>
       <c r="C218" t="s">
         <v>20</v>
       </c>
       <c r="D218" t="s">
         <v>21</v>
       </c>
       <c r="E218">
         <v>4</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
       <c r="G218" t="s">
         <v>23</v>
       </c>
       <c r="H218" t="s">
         <v>24</v>
       </c>
       <c r="I218" t="s">
         <v>18</v>
       </c>
       <c r="J218" t="s">
         <v>25</v>
       </c>
       <c r="K218" t="s">
         <v>26</v>
       </c>
       <c r="L218" t="s">
         <v>27</v>
       </c>
       <c r="M218" t="s">
         <v>28</v>
       </c>
       <c r="N218">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O218">
         <v>0.875</v>
       </c>
       <c r="P218" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="Q218" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="R218" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="219" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
         <v>18</v>
       </c>
       <c r="B219" t="s">
         <v>19</v>
       </c>
       <c r="C219" t="s">
         <v>20</v>
       </c>
       <c r="D219" t="s">
         <v>21</v>
       </c>
       <c r="E219">
         <v>4</v>
       </c>
       <c r="F219" t="s">
         <v>22</v>
       </c>
       <c r="G219" t="s">
         <v>23</v>
       </c>
       <c r="H219" t="s">
         <v>24</v>
       </c>
       <c r="I219" t="s">
         <v>18</v>
       </c>
       <c r="J219" t="s">
         <v>25</v>
       </c>
       <c r="K219" t="s">
         <v>26</v>
       </c>
       <c r="L219" t="s">
         <v>27</v>
       </c>
       <c r="M219" t="s">
         <v>28</v>
       </c>
       <c r="N219">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O219">
         <v>0.875</v>
       </c>
       <c r="P219" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="Q219" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="R219" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="220" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>18</v>
       </c>
       <c r="B220" t="s">
         <v>19</v>
       </c>
       <c r="C220" t="s">
         <v>20</v>
       </c>
       <c r="D220" t="s">
         <v>21</v>
       </c>
       <c r="E220">
         <v>4</v>
       </c>
       <c r="F220" t="s">
         <v>22</v>
       </c>
       <c r="G220" t="s">
         <v>23</v>
       </c>
       <c r="H220" t="s">
         <v>24</v>
       </c>
       <c r="I220" t="s">
         <v>18</v>
       </c>
       <c r="J220" t="s">
         <v>25</v>
       </c>
       <c r="K220" t="s">
         <v>26</v>
       </c>
       <c r="L220" t="s">
         <v>27</v>
       </c>
       <c r="M220" t="s">
         <v>28</v>
       </c>
       <c r="N220">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O220">
         <v>0.875</v>
       </c>
       <c r="P220" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="Q220" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="R220" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="221" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>18</v>
       </c>
       <c r="B221" t="s">
         <v>19</v>
       </c>
       <c r="C221" t="s">
         <v>20</v>
       </c>
       <c r="D221" t="s">
         <v>21</v>
       </c>
       <c r="E221">
         <v>4</v>
       </c>
       <c r="F221" t="s">
         <v>22</v>
       </c>
       <c r="G221" t="s">
         <v>23</v>
       </c>
       <c r="H221" t="s">
         <v>24</v>
       </c>
       <c r="I221" t="s">
         <v>18</v>
       </c>
       <c r="J221" t="s">
         <v>25</v>
       </c>
       <c r="K221" t="s">
         <v>26</v>
       </c>
       <c r="L221" t="s">
         <v>27</v>
       </c>
       <c r="M221" t="s">
         <v>28</v>
       </c>
       <c r="N221">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O221">
         <v>0.875</v>
       </c>
       <c r="P221" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="Q221" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="R221" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="222" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
         <v>18</v>
       </c>
       <c r="B222" t="s">
         <v>19</v>
       </c>
       <c r="C222" t="s">
         <v>20</v>
       </c>
       <c r="D222" t="s">
         <v>21</v>
       </c>
       <c r="E222">
         <v>4</v>
       </c>
       <c r="F222" t="s">
         <v>22</v>
       </c>
       <c r="G222" t="s">
         <v>23</v>
       </c>
       <c r="H222" t="s">
         <v>24</v>
       </c>
       <c r="I222" t="s">
         <v>18</v>
       </c>
       <c r="J222" t="s">
         <v>25</v>
       </c>
       <c r="K222" t="s">
         <v>26</v>
       </c>
       <c r="L222" t="s">
         <v>27</v>
       </c>
       <c r="M222" t="s">
         <v>28</v>
       </c>
       <c r="N222">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O222">
         <v>0.875</v>
       </c>
       <c r="P222" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="Q222" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="R222" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="223" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>18</v>
       </c>
       <c r="B223" t="s">
         <v>19</v>
       </c>
       <c r="C223" t="s">
         <v>20</v>
       </c>
       <c r="D223" t="s">
         <v>21</v>
       </c>
       <c r="E223">
         <v>4</v>
       </c>
       <c r="F223" t="s">
         <v>22</v>
       </c>
       <c r="G223" t="s">
         <v>23</v>
       </c>
       <c r="H223" t="s">
         <v>24</v>
       </c>
       <c r="I223" t="s">
         <v>18</v>
       </c>
       <c r="J223" t="s">
         <v>25</v>
       </c>
       <c r="K223" t="s">
         <v>26</v>
       </c>
       <c r="L223" t="s">
         <v>27</v>
       </c>
       <c r="M223" t="s">
         <v>28</v>
       </c>
       <c r="N223">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O223">
         <v>0.875</v>
       </c>
       <c r="P223" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="Q223" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="R223" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
     </row>
     <row r="224" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
         <v>18</v>
       </c>
       <c r="B224" t="s">
         <v>19</v>
       </c>
       <c r="C224" t="s">
         <v>20</v>
       </c>
       <c r="D224" t="s">
         <v>21</v>
       </c>
       <c r="E224">
         <v>4</v>
       </c>
       <c r="F224" t="s">
         <v>22</v>
       </c>
       <c r="G224" t="s">
         <v>23</v>
       </c>
       <c r="H224" t="s">
         <v>24</v>
       </c>
       <c r="I224" t="s">
         <v>18</v>
       </c>
       <c r="J224" t="s">
         <v>25</v>
       </c>
       <c r="K224" t="s">
         <v>26</v>
       </c>
       <c r="L224" t="s">
         <v>27</v>
       </c>
       <c r="M224" t="s">
         <v>28</v>
       </c>
       <c r="N224">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O224">
         <v>0.875</v>
       </c>
       <c r="P224" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="Q224" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="R224" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
     </row>
     <row r="225" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
         <v>18</v>
       </c>
       <c r="B225" t="s">
         <v>19</v>
       </c>
       <c r="C225" t="s">
         <v>20</v>
       </c>
       <c r="D225" t="s">
         <v>21</v>
       </c>
       <c r="E225">
         <v>4</v>
       </c>
       <c r="F225" t="s">
         <v>22</v>
       </c>
       <c r="G225" t="s">
         <v>23</v>
       </c>
       <c r="H225" t="s">
         <v>24</v>
       </c>
       <c r="I225" t="s">
         <v>18</v>
       </c>
       <c r="J225" t="s">
         <v>25</v>
       </c>
       <c r="K225" t="s">
         <v>26</v>
       </c>
       <c r="L225" t="s">
         <v>27</v>
       </c>
       <c r="M225" t="s">
         <v>28</v>
       </c>
       <c r="N225">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O225">
         <v>0.875</v>
       </c>
       <c r="P225" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="Q225" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="R225" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
     </row>
     <row r="226" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
         <v>18</v>
       </c>
       <c r="B226" t="s">
         <v>19</v>
       </c>
       <c r="C226" t="s">
         <v>20</v>
       </c>
       <c r="D226" t="s">
         <v>21</v>
       </c>
       <c r="E226">
         <v>4</v>
       </c>
       <c r="F226" t="s">
         <v>22</v>
       </c>
       <c r="G226" t="s">
         <v>23</v>
       </c>
       <c r="H226" t="s">
         <v>24</v>
       </c>
       <c r="I226" t="s">
         <v>18</v>
       </c>
       <c r="J226" t="s">
         <v>25</v>
       </c>
       <c r="K226" t="s">
         <v>26</v>
       </c>
       <c r="L226" t="s">
         <v>27</v>
       </c>
       <c r="M226" t="s">
         <v>28</v>
       </c>
       <c r="N226">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O226">
         <v>0.875</v>
       </c>
       <c r="P226" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="Q226" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="R226" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
     </row>
     <row r="227" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
         <v>18</v>
       </c>
       <c r="B227" t="s">
         <v>19</v>
       </c>
       <c r="C227" t="s">
         <v>20</v>
       </c>
       <c r="D227" t="s">
         <v>21</v>
       </c>
       <c r="E227">
         <v>4</v>
       </c>
       <c r="F227" t="s">
         <v>22</v>
       </c>
       <c r="G227" t="s">
         <v>23</v>
       </c>
       <c r="H227" t="s">
         <v>24</v>
       </c>
       <c r="I227" t="s">
         <v>18</v>
       </c>
       <c r="J227" t="s">
         <v>25</v>
       </c>
       <c r="K227" t="s">
         <v>26</v>
       </c>
       <c r="L227" t="s">
         <v>27</v>
       </c>
       <c r="M227" t="s">
         <v>28</v>
       </c>
       <c r="N227">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O227">
         <v>0.875</v>
       </c>
       <c r="P227" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="Q227" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="R227" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
     </row>
     <row r="228" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
         <v>18</v>
       </c>
       <c r="B228" t="s">
         <v>19</v>
       </c>
       <c r="C228" t="s">
         <v>20</v>
       </c>
       <c r="D228" t="s">
         <v>21</v>
       </c>
       <c r="E228">
         <v>4</v>
       </c>
       <c r="F228" t="s">
         <v>22</v>
       </c>
       <c r="G228" t="s">
         <v>23</v>
       </c>
       <c r="H228" t="s">
         <v>24</v>
       </c>
       <c r="I228" t="s">
         <v>18</v>
       </c>
       <c r="J228" t="s">
         <v>25</v>
       </c>
       <c r="K228" t="s">
         <v>26</v>
       </c>
       <c r="L228" t="s">
         <v>27</v>
       </c>
       <c r="M228" t="s">
         <v>28</v>
       </c>
       <c r="N228">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O228">
         <v>0.875</v>
       </c>
       <c r="P228" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="Q228" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="R228" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
     </row>
     <row r="229" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
         <v>18</v>
       </c>
       <c r="B229" t="s">
         <v>19</v>
       </c>
       <c r="C229" t="s">
         <v>20</v>
       </c>
       <c r="D229" t="s">
         <v>21</v>
       </c>
       <c r="E229">
         <v>4</v>
       </c>
       <c r="F229" t="s">
         <v>22</v>
       </c>
       <c r="G229" t="s">
         <v>23</v>
       </c>
       <c r="H229" t="s">
         <v>24</v>
       </c>
       <c r="I229" t="s">
         <v>18</v>
       </c>
       <c r="J229" t="s">
         <v>25</v>
       </c>
       <c r="K229" t="s">
         <v>26</v>
       </c>
       <c r="L229" t="s">
         <v>27</v>
       </c>
       <c r="M229" t="s">
         <v>28</v>
       </c>
       <c r="N229">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O229">
         <v>0.875</v>
       </c>
       <c r="P229" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="Q229" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="R229" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="230" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>18</v>
       </c>
       <c r="B230" t="s">
         <v>19</v>
       </c>
       <c r="C230" t="s">
         <v>20</v>
       </c>
       <c r="D230" t="s">
         <v>21</v>
       </c>
       <c r="E230">
         <v>4</v>
       </c>
       <c r="F230" t="s">
         <v>22</v>
       </c>
       <c r="G230" t="s">
         <v>23</v>
       </c>
       <c r="H230" t="s">
         <v>24</v>
       </c>
       <c r="I230" t="s">
         <v>18</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230" t="s">
         <v>26</v>
       </c>
       <c r="L230" t="s">
         <v>27</v>
       </c>
       <c r="M230" t="s">
         <v>28</v>
       </c>
       <c r="N230">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O230">
         <v>0.875</v>
       </c>
       <c r="P230" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="Q230" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="R230" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
     </row>
     <row r="231" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>18</v>
       </c>
       <c r="B231" t="s">
         <v>19</v>
       </c>
       <c r="C231" t="s">
         <v>20</v>
       </c>
       <c r="D231" t="s">
         <v>21</v>
       </c>
       <c r="E231">
         <v>4</v>
       </c>
       <c r="F231" t="s">
         <v>22</v>
       </c>
       <c r="G231" t="s">
         <v>23</v>
       </c>
       <c r="H231" t="s">
         <v>24</v>
       </c>
       <c r="I231" t="s">
         <v>18</v>
       </c>
       <c r="J231" t="s">
         <v>25</v>
       </c>
       <c r="K231" t="s">
         <v>26</v>
       </c>
       <c r="L231" t="s">
         <v>27</v>
       </c>
       <c r="M231" t="s">
         <v>28</v>
       </c>
       <c r="N231">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O231">
         <v>0.875</v>
       </c>
       <c r="P231" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="Q231" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="R231" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
     </row>
     <row r="232" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>18</v>
       </c>
       <c r="B232" t="s">
         <v>19</v>
       </c>
       <c r="C232" t="s">
         <v>20</v>
       </c>
       <c r="D232" t="s">
         <v>21</v>
       </c>
       <c r="E232">
         <v>4</v>
       </c>
       <c r="F232" t="s">
         <v>22</v>
       </c>
       <c r="G232" t="s">
         <v>23</v>
       </c>
       <c r="H232" t="s">
         <v>24</v>
       </c>
       <c r="I232" t="s">
         <v>18</v>
       </c>
       <c r="J232" t="s">
         <v>25</v>
       </c>
       <c r="K232" t="s">
         <v>26</v>
       </c>
       <c r="L232" t="s">
         <v>27</v>
       </c>
       <c r="M232" t="s">
         <v>28</v>
       </c>
       <c r="N232">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O232">
         <v>0.875</v>
       </c>
       <c r="P232" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="Q232" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="R232" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
     </row>
     <row r="233" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
         <v>18</v>
       </c>
       <c r="B233" t="s">
         <v>19</v>
       </c>
       <c r="C233" t="s">
         <v>20</v>
       </c>
       <c r="D233" t="s">
         <v>21</v>
       </c>
       <c r="E233">
         <v>4</v>
       </c>
       <c r="F233" t="s">
         <v>22</v>
       </c>
       <c r="G233" t="s">
         <v>23</v>
       </c>
       <c r="H233" t="s">
         <v>24</v>
       </c>
       <c r="I233" t="s">
         <v>18</v>
       </c>
       <c r="J233" t="s">
         <v>25</v>
       </c>
       <c r="K233" t="s">
         <v>26</v>
       </c>
       <c r="L233" t="s">
         <v>27</v>
       </c>
       <c r="M233" t="s">
         <v>28</v>
       </c>
       <c r="N233">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O233">
         <v>0.875</v>
       </c>
       <c r="P233" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="Q233" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="R233" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
     </row>
     <row r="234" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
         <v>18</v>
       </c>
       <c r="B234" t="s">
         <v>19</v>
       </c>
       <c r="C234" t="s">
         <v>20</v>
       </c>
       <c r="D234" t="s">
         <v>21</v>
       </c>
       <c r="E234">
         <v>4</v>
       </c>
       <c r="F234" t="s">
         <v>22</v>
       </c>
       <c r="G234" t="s">
         <v>23</v>
       </c>
       <c r="H234" t="s">
         <v>24</v>
       </c>
       <c r="I234" t="s">
         <v>18</v>
       </c>
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234" t="s">
         <v>26</v>
       </c>
       <c r="L234" t="s">
         <v>27</v>
       </c>
       <c r="M234" t="s">
         <v>28</v>
       </c>
       <c r="N234">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O234">
         <v>0.875</v>
       </c>
       <c r="P234" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="Q234" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="R234" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
     </row>
     <row r="235" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
         <v>18</v>
       </c>
       <c r="B235" t="s">
         <v>19</v>
       </c>
       <c r="C235" t="s">
         <v>20</v>
       </c>
       <c r="D235" t="s">
         <v>21</v>
       </c>
       <c r="E235">
         <v>4</v>
       </c>
       <c r="F235" t="s">
         <v>22</v>
       </c>
       <c r="G235" t="s">
         <v>23</v>
       </c>
       <c r="H235" t="s">
         <v>24</v>
       </c>
       <c r="I235" t="s">
         <v>18</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235" t="s">
         <v>26</v>
       </c>
       <c r="L235" t="s">
         <v>27</v>
       </c>
       <c r="M235" t="s">
         <v>28</v>
       </c>
       <c r="N235">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O235">
         <v>0.875</v>
       </c>
       <c r="P235" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="Q235" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="R235" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
     </row>
     <row r="236" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
         <v>18</v>
       </c>
       <c r="B236" t="s">
         <v>19</v>
       </c>
       <c r="C236" t="s">
         <v>20</v>
       </c>
       <c r="D236" t="s">
         <v>21</v>
       </c>
       <c r="E236">
         <v>4</v>
       </c>
       <c r="F236" t="s">
         <v>22</v>
       </c>
       <c r="G236" t="s">
         <v>23</v>
       </c>
       <c r="H236" t="s">
         <v>24</v>
       </c>
       <c r="I236" t="s">
         <v>18</v>
       </c>
       <c r="J236" t="s">
         <v>25</v>
       </c>
       <c r="K236" t="s">
         <v>26</v>
       </c>
       <c r="L236" t="s">
         <v>27</v>
       </c>
       <c r="M236" t="s">
         <v>28</v>
       </c>
       <c r="N236">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O236">
         <v>0.875</v>
       </c>
       <c r="P236" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="Q236" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="R236" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
     </row>
     <row r="237" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
         <v>18</v>
       </c>
       <c r="B237" t="s">
         <v>19</v>
       </c>
       <c r="C237" t="s">
         <v>20</v>
       </c>
       <c r="D237" t="s">
         <v>21</v>
       </c>
       <c r="E237">
         <v>4</v>
       </c>
       <c r="F237" t="s">
         <v>22</v>
       </c>
       <c r="G237" t="s">
         <v>23</v>
       </c>
       <c r="H237" t="s">
         <v>24</v>
       </c>
       <c r="I237" t="s">
         <v>18</v>
       </c>
       <c r="J237" t="s">
         <v>25</v>
       </c>
       <c r="K237" t="s">
         <v>26</v>
       </c>
       <c r="L237" t="s">
         <v>27</v>
       </c>
       <c r="M237" t="s">
         <v>28</v>
       </c>
       <c r="N237">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O237">
         <v>0.875</v>
       </c>
       <c r="P237" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="Q237" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="R237" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
     </row>
     <row r="238" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
         <v>18</v>
       </c>
       <c r="B238" t="s">
         <v>19</v>
       </c>
       <c r="C238" t="s">
         <v>20</v>
       </c>
       <c r="D238" t="s">
         <v>21</v>
       </c>
       <c r="E238">
         <v>4</v>
       </c>
       <c r="F238" t="s">
         <v>22</v>
       </c>
       <c r="G238" t="s">
         <v>23</v>
       </c>
       <c r="H238" t="s">
         <v>24</v>
       </c>
       <c r="I238" t="s">
         <v>18</v>
       </c>
       <c r="J238" t="s">
         <v>25</v>
       </c>
       <c r="K238" t="s">
         <v>26</v>
       </c>
       <c r="L238" t="s">
         <v>27</v>
       </c>
       <c r="M238" t="s">
         <v>28</v>
       </c>
       <c r="N238">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O238">
         <v>0.875</v>
       </c>
       <c r="P238" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="Q238" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="R238" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
     </row>
     <row r="239" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
         <v>18</v>
       </c>
       <c r="B239" t="s">
         <v>19</v>
       </c>
       <c r="C239" t="s">
         <v>20</v>
       </c>
       <c r="D239" t="s">
         <v>21</v>
       </c>
       <c r="E239">
         <v>4</v>
       </c>
       <c r="F239" t="s">
         <v>22</v>
       </c>
       <c r="G239" t="s">
         <v>23</v>
       </c>
       <c r="H239" t="s">
         <v>24</v>
       </c>
       <c r="I239" t="s">
         <v>18</v>
       </c>
       <c r="J239" t="s">
         <v>25</v>
       </c>
       <c r="K239" t="s">
         <v>26</v>
       </c>
       <c r="L239" t="s">
         <v>27</v>
       </c>
       <c r="M239" t="s">
         <v>28</v>
       </c>
       <c r="N239">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O239">
         <v>0.875</v>
       </c>
       <c r="P239" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="Q239" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="R239" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
     </row>
     <row r="240" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
         <v>18</v>
       </c>
       <c r="B240" t="s">
         <v>19</v>
       </c>
       <c r="C240" t="s">
         <v>20</v>
       </c>
       <c r="D240" t="s">
         <v>21</v>
       </c>
       <c r="E240">
         <v>4</v>
       </c>
       <c r="F240" t="s">
         <v>22</v>
       </c>
       <c r="G240" t="s">
         <v>23</v>
       </c>
       <c r="H240" t="s">
         <v>24</v>
       </c>
       <c r="I240" t="s">
         <v>18</v>
       </c>
       <c r="J240" t="s">
         <v>25</v>
       </c>
       <c r="K240" t="s">
         <v>26</v>
       </c>
       <c r="L240" t="s">
         <v>27</v>
       </c>
       <c r="M240" t="s">
         <v>28</v>
       </c>
       <c r="N240">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O240">
         <v>0.875</v>
       </c>
       <c r="P240" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="Q240" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="R240" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
     </row>
     <row r="241" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
         <v>18</v>
       </c>
       <c r="B241" t="s">
         <v>19</v>
       </c>
       <c r="C241" t="s">
         <v>20</v>
       </c>
       <c r="D241" t="s">
         <v>21</v>
       </c>
       <c r="E241">
         <v>4</v>
       </c>
       <c r="F241" t="s">
         <v>22</v>
       </c>
       <c r="G241" t="s">
         <v>23</v>
       </c>
       <c r="H241" t="s">
         <v>24</v>
       </c>
       <c r="I241" t="s">
         <v>18</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241" t="s">
         <v>26</v>
       </c>
       <c r="L241" t="s">
         <v>27</v>
       </c>
       <c r="M241" t="s">
         <v>28</v>
       </c>
       <c r="N241">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O241">
         <v>0.875</v>
       </c>
       <c r="P241" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="Q241" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="R241" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
     </row>
     <row r="242" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
         <v>18</v>
       </c>
       <c r="B242" t="s">
         <v>19</v>
       </c>
       <c r="C242" t="s">
         <v>20</v>
       </c>
       <c r="D242" t="s">
         <v>21</v>
       </c>
       <c r="E242">
         <v>4</v>
       </c>
       <c r="F242" t="s">
         <v>22</v>
       </c>
       <c r="G242" t="s">
         <v>23</v>
       </c>
       <c r="H242" t="s">
         <v>24</v>
       </c>
       <c r="I242" t="s">
         <v>18</v>
       </c>
       <c r="J242" t="s">
         <v>25</v>
       </c>
       <c r="K242" t="s">
         <v>26</v>
       </c>
       <c r="L242" t="s">
         <v>27</v>
       </c>
       <c r="M242" t="s">
         <v>28</v>
       </c>
       <c r="N242">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O242">
         <v>0.875</v>
       </c>
       <c r="P242" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="Q242" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="R242" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
     </row>
     <row r="243" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
         <v>18</v>
       </c>
       <c r="B243" t="s">
         <v>19</v>
       </c>
       <c r="C243" t="s">
         <v>20</v>
       </c>
       <c r="D243" t="s">
         <v>21</v>
       </c>
       <c r="E243">
         <v>4</v>
       </c>
       <c r="F243" t="s">
         <v>22</v>
       </c>
       <c r="G243" t="s">
         <v>23</v>
       </c>
       <c r="H243" t="s">
         <v>24</v>
       </c>
       <c r="I243" t="s">
         <v>18</v>
       </c>
       <c r="J243" t="s">
         <v>25</v>
       </c>
       <c r="K243" t="s">
         <v>26</v>
       </c>
       <c r="L243" t="s">
         <v>27</v>
       </c>
       <c r="M243" t="s">
         <v>28</v>
       </c>
       <c r="N243">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O243">
         <v>0.875</v>
       </c>
       <c r="P243" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="Q243" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="R243" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
     </row>
     <row r="244" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
         <v>18</v>
       </c>
       <c r="B244" t="s">
         <v>19</v>
       </c>
       <c r="C244" t="s">
         <v>20</v>
       </c>
       <c r="D244" t="s">
         <v>21</v>
       </c>
       <c r="E244">
         <v>4</v>
       </c>
       <c r="F244" t="s">
         <v>22</v>
       </c>
       <c r="G244" t="s">
         <v>23</v>
       </c>
       <c r="H244" t="s">
         <v>24</v>
       </c>
       <c r="I244" t="s">
         <v>18</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244" t="s">
         <v>26</v>
       </c>
       <c r="L244" t="s">
         <v>27</v>
       </c>
       <c r="M244" t="s">
         <v>28</v>
       </c>
       <c r="N244">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O244">
         <v>0.875</v>
       </c>
       <c r="P244" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="Q244" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="R244" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
     </row>
     <row r="245" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
         <v>18</v>
       </c>
       <c r="B245" t="s">
         <v>19</v>
       </c>
       <c r="C245" t="s">
         <v>20</v>
       </c>
       <c r="D245" t="s">
         <v>21</v>
       </c>
       <c r="E245">
         <v>4</v>
       </c>
       <c r="F245" t="s">
         <v>22</v>
       </c>
       <c r="G245" t="s">
         <v>23</v>
       </c>
       <c r="H245" t="s">
         <v>24</v>
       </c>
       <c r="I245" t="s">
         <v>18</v>
       </c>
       <c r="J245" t="s">
         <v>25</v>
       </c>
       <c r="K245" t="s">
         <v>26</v>
       </c>
       <c r="L245" t="s">
         <v>27</v>
       </c>
       <c r="M245" t="s">
         <v>28</v>
       </c>
       <c r="N245">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O245">
         <v>0.875</v>
       </c>
       <c r="P245" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="Q245" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="R245" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
     </row>
     <row r="246" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
         <v>18</v>
       </c>
       <c r="B246" t="s">
         <v>19</v>
       </c>
       <c r="C246" t="s">
         <v>20</v>
       </c>
       <c r="D246" t="s">
         <v>21</v>
       </c>
       <c r="E246">
         <v>4</v>
       </c>
       <c r="F246" t="s">
         <v>22</v>
       </c>
       <c r="G246" t="s">
         <v>23</v>
       </c>
       <c r="H246" t="s">
         <v>24</v>
       </c>
       <c r="I246" t="s">
         <v>18</v>
       </c>
       <c r="J246" t="s">
         <v>25</v>
       </c>
       <c r="K246" t="s">
         <v>26</v>
       </c>
       <c r="L246" t="s">
         <v>27</v>
       </c>
       <c r="M246" t="s">
         <v>28</v>
       </c>
       <c r="N246">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O246">
         <v>0.875</v>
       </c>
       <c r="P246" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="Q246" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="R246" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
     </row>
     <row r="247" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
         <v>18</v>
       </c>
       <c r="B247" t="s">
         <v>19</v>
       </c>
       <c r="C247" t="s">
         <v>20</v>
       </c>
       <c r="D247" t="s">
         <v>21</v>
       </c>
       <c r="E247">
         <v>4</v>
       </c>
       <c r="F247" t="s">
         <v>22</v>
       </c>
       <c r="G247" t="s">
         <v>23</v>
       </c>
       <c r="H247" t="s">
         <v>24</v>
       </c>
       <c r="I247" t="s">
         <v>18</v>
       </c>
       <c r="J247" t="s">
         <v>25</v>
       </c>
       <c r="K247" t="s">
         <v>26</v>
       </c>
       <c r="L247" t="s">
         <v>27</v>
       </c>
       <c r="M247" t="s">
         <v>28</v>
       </c>
       <c r="N247">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O247">
         <v>0.875</v>
       </c>
       <c r="P247" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="Q247" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="R247" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
     </row>
     <row r="248" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
         <v>18</v>
       </c>
       <c r="B248" t="s">
         <v>19</v>
       </c>
       <c r="C248" t="s">
         <v>20</v>
       </c>
       <c r="D248" t="s">
         <v>21</v>
       </c>
       <c r="E248">
         <v>4</v>
       </c>
       <c r="F248" t="s">
         <v>22</v>
       </c>
       <c r="G248" t="s">
         <v>23</v>
       </c>
       <c r="H248" t="s">
         <v>24</v>
       </c>
       <c r="I248" t="s">
         <v>18</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248" t="s">
         <v>26</v>
       </c>
       <c r="L248" t="s">
         <v>27</v>
       </c>
       <c r="M248" t="s">
         <v>28</v>
       </c>
       <c r="N248">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O248">
         <v>0.875</v>
       </c>
       <c r="P248" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="Q248" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="R248" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
     </row>
     <row r="249" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
         <v>18</v>
       </c>
       <c r="B249" t="s">
         <v>19</v>
       </c>
       <c r="C249" t="s">
         <v>20</v>
       </c>
       <c r="D249" t="s">
         <v>21</v>
       </c>
       <c r="E249">
         <v>4</v>
       </c>
       <c r="F249" t="s">
         <v>22</v>
       </c>
       <c r="G249" t="s">
         <v>23</v>
       </c>
       <c r="H249" t="s">
         <v>24</v>
       </c>
       <c r="I249" t="s">
         <v>18</v>
       </c>
       <c r="J249" t="s">
         <v>25</v>
       </c>
       <c r="K249" t="s">
         <v>26</v>
       </c>
       <c r="L249" t="s">
         <v>27</v>
       </c>
       <c r="M249" t="s">
         <v>28</v>
       </c>
       <c r="N249">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O249">
         <v>0.875</v>
       </c>
       <c r="P249" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="Q249" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="R249" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="250" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
         <v>18</v>
       </c>
       <c r="B250" t="s">
         <v>19</v>
       </c>
       <c r="C250" t="s">
         <v>20</v>
       </c>
       <c r="D250" t="s">
         <v>21</v>
       </c>
       <c r="E250">
         <v>4</v>
       </c>
       <c r="F250" t="s">
         <v>22</v>
       </c>
       <c r="G250" t="s">
         <v>23</v>
       </c>
       <c r="H250" t="s">
         <v>24</v>
       </c>
       <c r="I250" t="s">
         <v>18</v>
       </c>
       <c r="J250" t="s">
         <v>25</v>
       </c>
       <c r="K250" t="s">
         <v>26</v>
       </c>
       <c r="L250" t="s">
         <v>27</v>
       </c>
       <c r="M250" t="s">
         <v>28</v>
       </c>
       <c r="N250">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O250">
         <v>0.875</v>
       </c>
       <c r="P250" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="Q250" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="R250" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
     </row>
     <row r="251" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
         <v>18</v>
       </c>
       <c r="B251" t="s">
         <v>19</v>
       </c>
       <c r="C251" t="s">
         <v>20</v>
       </c>
       <c r="D251" t="s">
         <v>21</v>
       </c>
       <c r="E251">
         <v>4</v>
       </c>
       <c r="F251" t="s">
         <v>22</v>
       </c>
       <c r="G251" t="s">
         <v>23</v>
       </c>
       <c r="H251" t="s">
         <v>24</v>
       </c>
       <c r="I251" t="s">
         <v>18</v>
       </c>
       <c r="J251" t="s">
         <v>25</v>
       </c>
       <c r="K251" t="s">
         <v>26</v>
       </c>
       <c r="L251" t="s">
         <v>27</v>
       </c>
       <c r="M251" t="s">
         <v>28</v>
       </c>
       <c r="N251">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O251">
         <v>0.875</v>
       </c>
       <c r="P251" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="Q251" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="R251" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
     </row>
     <row r="252" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
         <v>18</v>
       </c>
       <c r="B252" t="s">
         <v>19</v>
       </c>
       <c r="C252" t="s">
         <v>20</v>
       </c>
       <c r="D252" t="s">
         <v>21</v>
       </c>
       <c r="E252">
         <v>4</v>
       </c>
       <c r="F252" t="s">
         <v>22</v>
       </c>
       <c r="G252" t="s">
         <v>23</v>
       </c>
       <c r="H252" t="s">
         <v>24</v>
       </c>
       <c r="I252" t="s">
         <v>18</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252" t="s">
         <v>26</v>
       </c>
       <c r="L252" t="s">
         <v>27</v>
       </c>
       <c r="M252" t="s">
         <v>28</v>
       </c>
       <c r="N252">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O252">
         <v>0.875</v>
       </c>
       <c r="P252" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="Q252" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="R252" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
     </row>
     <row r="253" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
         <v>18</v>
       </c>
       <c r="B253" t="s">
         <v>19</v>
       </c>
       <c r="C253" t="s">
         <v>20</v>
       </c>
       <c r="D253" t="s">
         <v>21</v>
       </c>
       <c r="E253">
         <v>4</v>
       </c>
       <c r="F253" t="s">
         <v>22</v>
       </c>
       <c r="G253" t="s">
         <v>23</v>
       </c>
       <c r="H253" t="s">
         <v>24</v>
       </c>
       <c r="I253" t="s">
         <v>18</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253" t="s">
         <v>26</v>
       </c>
       <c r="L253" t="s">
         <v>27</v>
       </c>
       <c r="M253" t="s">
         <v>28</v>
       </c>
       <c r="N253">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O253">
         <v>0.875</v>
       </c>
       <c r="P253" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="Q253" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
       <c r="R253" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
     </row>
     <row r="254" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
         <v>18</v>
       </c>
       <c r="B254" t="s">
         <v>19</v>
       </c>
       <c r="C254" t="s">
         <v>20</v>
       </c>
       <c r="D254" t="s">
         <v>21</v>
       </c>
       <c r="E254">
         <v>4</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254" t="s">
         <v>23</v>
       </c>
       <c r="H254" t="s">
         <v>24</v>
       </c>
       <c r="I254" t="s">
         <v>18</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254" t="s">
         <v>26</v>
       </c>
       <c r="L254" t="s">
         <v>27</v>
       </c>
       <c r="M254" t="s">
         <v>28</v>
       </c>
       <c r="N254">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O254">
         <v>0.875</v>
       </c>
       <c r="P254" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
       <c r="Q254" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="R254" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
     </row>
     <row r="255" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
         <v>18</v>
       </c>
       <c r="B255" t="s">
         <v>19</v>
       </c>
       <c r="C255" t="s">
         <v>20</v>
       </c>
       <c r="D255" t="s">
         <v>21</v>
       </c>
       <c r="E255">
         <v>4</v>
       </c>
       <c r="F255" t="s">
         <v>22</v>
       </c>
       <c r="G255" t="s">
         <v>23</v>
       </c>
       <c r="H255" t="s">
         <v>24</v>
       </c>
       <c r="I255" t="s">
         <v>18</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255" t="s">
         <v>26</v>
       </c>
       <c r="L255" t="s">
         <v>27</v>
       </c>
       <c r="M255" t="s">
         <v>28</v>
       </c>
       <c r="N255">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O255">
         <v>0.875</v>
       </c>
       <c r="P255" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="Q255" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="R255" t="s">
-        <v>286</v>
+        <v>784</v>
       </c>
     </row>
     <row r="256" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
         <v>18</v>
       </c>
       <c r="B256" t="s">
         <v>19</v>
       </c>
       <c r="C256" t="s">
         <v>20</v>
       </c>
       <c r="D256" t="s">
         <v>21</v>
       </c>
       <c r="E256">
         <v>4</v>
       </c>
       <c r="F256" t="s">
         <v>22</v>
       </c>
       <c r="G256" t="s">
         <v>23</v>
       </c>
       <c r="H256" t="s">
         <v>24</v>
       </c>
       <c r="I256" t="s">
         <v>18</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256" t="s">
         <v>26</v>
       </c>
       <c r="L256" t="s">
         <v>27</v>
       </c>
       <c r="M256" t="s">
         <v>28</v>
       </c>
       <c r="N256">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O256">
         <v>0.875</v>
       </c>
       <c r="P256" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="Q256" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="R256" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
     </row>
     <row r="257" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
         <v>18</v>
       </c>
       <c r="B257" t="s">
         <v>19</v>
       </c>
       <c r="C257" t="s">
         <v>20</v>
       </c>
       <c r="D257" t="s">
         <v>21</v>
       </c>
       <c r="E257">
         <v>4</v>
       </c>
       <c r="F257" t="s">
         <v>22</v>
       </c>
       <c r="G257" t="s">
         <v>23</v>
       </c>
       <c r="H257" t="s">
         <v>24</v>
       </c>
       <c r="I257" t="s">
         <v>18</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257" t="s">
         <v>26</v>
       </c>
       <c r="L257" t="s">
         <v>27</v>
       </c>
       <c r="M257" t="s">
         <v>28</v>
       </c>
       <c r="N257">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O257">
         <v>0.875</v>
       </c>
       <c r="P257" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="Q257" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="R257" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
     </row>
     <row r="258" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
         <v>18</v>
       </c>
       <c r="B258" t="s">
         <v>19</v>
       </c>
       <c r="C258" t="s">
         <v>20</v>
       </c>
       <c r="D258" t="s">
         <v>21</v>
       </c>
       <c r="E258">
         <v>4</v>
       </c>
       <c r="F258" t="s">
         <v>22</v>
       </c>
       <c r="G258" t="s">
         <v>23</v>
       </c>
       <c r="H258" t="s">
         <v>24</v>
       </c>
       <c r="I258" t="s">
         <v>18</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258" t="s">
         <v>26</v>
       </c>
       <c r="L258" t="s">
         <v>27</v>
       </c>
       <c r="M258" t="s">
         <v>28</v>
       </c>
       <c r="N258">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O258">
         <v>0.875</v>
       </c>
       <c r="P258" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="Q258" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="R258" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
     </row>
     <row r="259" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
         <v>18</v>
       </c>
       <c r="B259" t="s">
         <v>19</v>
       </c>
       <c r="C259" t="s">
         <v>20</v>
       </c>
       <c r="D259" t="s">
         <v>21</v>
       </c>
       <c r="E259">
         <v>4</v>
       </c>
       <c r="F259" t="s">
         <v>22</v>
       </c>
       <c r="G259" t="s">
         <v>23</v>
       </c>
       <c r="H259" t="s">
         <v>24</v>
       </c>
       <c r="I259" t="s">
         <v>18</v>
       </c>
       <c r="J259" t="s">
         <v>25</v>
       </c>
       <c r="K259" t="s">
         <v>26</v>
       </c>
       <c r="L259" t="s">
         <v>27</v>
       </c>
       <c r="M259" t="s">
         <v>28</v>
       </c>
       <c r="N259">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O259">
         <v>0.875</v>
       </c>
       <c r="P259" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="Q259" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="R259" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
     </row>
     <row r="260" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
         <v>18</v>
       </c>
       <c r="B260" t="s">
         <v>19</v>
       </c>
       <c r="C260" t="s">
         <v>20</v>
       </c>
       <c r="D260" t="s">
         <v>21</v>
       </c>
       <c r="E260">
         <v>4</v>
       </c>
       <c r="F260" t="s">
         <v>22</v>
       </c>
       <c r="G260" t="s">
         <v>23</v>
       </c>
       <c r="H260" t="s">
         <v>24</v>
       </c>
       <c r="I260" t="s">
         <v>18</v>
       </c>
       <c r="J260" t="s">
         <v>25</v>
       </c>
       <c r="K260" t="s">
         <v>26</v>
       </c>
       <c r="L260" t="s">
         <v>27</v>
       </c>
       <c r="M260" t="s">
         <v>28</v>
       </c>
       <c r="N260">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O260">
         <v>0.875</v>
       </c>
       <c r="P260" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="Q260" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="R260" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="261" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
         <v>18</v>
       </c>
       <c r="B261" t="s">
         <v>19</v>
       </c>
       <c r="C261" t="s">
         <v>20</v>
       </c>
       <c r="D261" t="s">
         <v>21</v>
       </c>
       <c r="E261">
         <v>4</v>
       </c>
       <c r="F261" t="s">
         <v>22</v>
       </c>
       <c r="G261" t="s">
         <v>23</v>
       </c>
       <c r="H261" t="s">
         <v>24</v>
       </c>
       <c r="I261" t="s">
         <v>18</v>
       </c>
       <c r="J261" t="s">
         <v>25</v>
       </c>
       <c r="K261" t="s">
         <v>26</v>
       </c>
       <c r="L261" t="s">
         <v>27</v>
       </c>
       <c r="M261" t="s">
         <v>28</v>
       </c>
       <c r="N261">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O261">
         <v>0.875</v>
       </c>
       <c r="P261" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="Q261" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="R261" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
     </row>
     <row r="262" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
         <v>18</v>
       </c>
       <c r="B262" t="s">
         <v>19</v>
       </c>
       <c r="C262" t="s">
         <v>20</v>
       </c>
       <c r="D262" t="s">
         <v>21</v>
       </c>
       <c r="E262">
         <v>4</v>
       </c>
       <c r="F262" t="s">
         <v>22</v>
       </c>
       <c r="G262" t="s">
         <v>23</v>
       </c>
       <c r="H262" t="s">
         <v>24</v>
       </c>
       <c r="I262" t="s">
         <v>18</v>
       </c>
       <c r="J262" t="s">
         <v>25</v>
       </c>
       <c r="K262" t="s">
         <v>26</v>
       </c>
       <c r="L262" t="s">
         <v>27</v>
       </c>
       <c r="M262" t="s">
         <v>28</v>
       </c>
       <c r="N262">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O262">
         <v>0.875</v>
       </c>
       <c r="P262" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="Q262" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="R262" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
     </row>
     <row r="263" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
         <v>18</v>
       </c>
       <c r="B263" t="s">
         <v>19</v>
       </c>
       <c r="C263" t="s">
         <v>20</v>
       </c>
       <c r="D263" t="s">
         <v>21</v>
       </c>
       <c r="E263">
         <v>4</v>
       </c>
       <c r="F263" t="s">
         <v>22</v>
       </c>
       <c r="G263" t="s">
         <v>23</v>
       </c>
       <c r="H263" t="s">
         <v>24</v>
       </c>
       <c r="I263" t="s">
         <v>18</v>
       </c>
       <c r="J263" t="s">
         <v>25</v>
       </c>
       <c r="K263" t="s">
         <v>26</v>
       </c>
       <c r="L263" t="s">
         <v>27</v>
       </c>
       <c r="M263" t="s">
         <v>28</v>
       </c>
       <c r="N263">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O263">
         <v>0.875</v>
       </c>
       <c r="P263" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="Q263" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="R263" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
     </row>
     <row r="264" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
         <v>18</v>
       </c>
       <c r="B264" t="s">
         <v>19</v>
       </c>
       <c r="C264" t="s">
         <v>20</v>
       </c>
       <c r="D264" t="s">
         <v>21</v>
       </c>
       <c r="E264">
         <v>4</v>
       </c>
       <c r="F264" t="s">
         <v>22</v>
       </c>
       <c r="G264" t="s">
         <v>23</v>
       </c>
       <c r="H264" t="s">
         <v>24</v>
       </c>
       <c r="I264" t="s">
         <v>18</v>
       </c>
       <c r="J264" t="s">
         <v>25</v>
       </c>
       <c r="K264" t="s">
         <v>26</v>
       </c>
       <c r="L264" t="s">
         <v>27</v>
       </c>
       <c r="M264" t="s">
         <v>28</v>
       </c>
       <c r="N264">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O264">
         <v>0.875</v>
       </c>
       <c r="P264" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="Q264" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="R264" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
     </row>
     <row r="265" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
         <v>18</v>
       </c>
       <c r="B265" t="s">
         <v>19</v>
       </c>
       <c r="C265" t="s">
         <v>20</v>
       </c>
       <c r="D265" t="s">
         <v>21</v>
       </c>
       <c r="E265">
         <v>4</v>
       </c>
       <c r="F265" t="s">
         <v>22</v>
       </c>
       <c r="G265" t="s">
         <v>23</v>
       </c>
       <c r="H265" t="s">
         <v>24</v>
       </c>
       <c r="I265" t="s">
         <v>18</v>
       </c>
       <c r="J265" t="s">
         <v>25</v>
       </c>
       <c r="K265" t="s">
         <v>26</v>
       </c>
       <c r="L265" t="s">
         <v>27</v>
       </c>
       <c r="M265" t="s">
         <v>28</v>
       </c>
       <c r="N265">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O265">
         <v>0.875</v>
       </c>
       <c r="P265" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="Q265" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="R265" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
     </row>
     <row r="266" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
         <v>18</v>
       </c>
       <c r="B266" t="s">
         <v>19</v>
       </c>
       <c r="C266" t="s">
         <v>20</v>
       </c>
       <c r="D266" t="s">
         <v>21</v>
       </c>
       <c r="E266">
         <v>4</v>
       </c>
       <c r="F266" t="s">
         <v>22</v>
       </c>
       <c r="G266" t="s">
         <v>23</v>
       </c>
       <c r="H266" t="s">
         <v>24</v>
       </c>
       <c r="I266" t="s">
         <v>18</v>
       </c>
       <c r="J266" t="s">
         <v>25</v>
       </c>
       <c r="K266" t="s">
         <v>26</v>
       </c>
       <c r="L266" t="s">
         <v>27</v>
       </c>
       <c r="M266" t="s">
         <v>28</v>
       </c>
       <c r="N266">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O266">
         <v>0.875</v>
       </c>
       <c r="P266" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="Q266" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="R266" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
     </row>
     <row r="267" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
         <v>18</v>
       </c>
       <c r="B267" t="s">
         <v>19</v>
       </c>
       <c r="C267" t="s">
         <v>20</v>
       </c>
       <c r="D267" t="s">
         <v>21</v>
       </c>
       <c r="E267">
         <v>4</v>
       </c>
       <c r="F267" t="s">
         <v>22</v>
       </c>
       <c r="G267" t="s">
         <v>23</v>
       </c>
       <c r="H267" t="s">
         <v>24</v>
       </c>
       <c r="I267" t="s">
         <v>18</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267" t="s">
         <v>26</v>
       </c>
       <c r="L267" t="s">
         <v>27</v>
       </c>
       <c r="M267" t="s">
         <v>28</v>
       </c>
       <c r="N267">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O267">
         <v>0.875</v>
       </c>
       <c r="P267" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="Q267" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="R267" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
     </row>
     <row r="268" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
         <v>18</v>
       </c>
       <c r="B268" t="s">
         <v>19</v>
       </c>
       <c r="C268" t="s">
         <v>20</v>
       </c>
       <c r="D268" t="s">
         <v>21</v>
       </c>
       <c r="E268">
         <v>4</v>
       </c>
       <c r="F268" t="s">
         <v>22</v>
       </c>
       <c r="G268" t="s">
         <v>23</v>
       </c>
       <c r="H268" t="s">
         <v>24</v>
       </c>
       <c r="I268" t="s">
         <v>18</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268" t="s">
         <v>26</v>
       </c>
       <c r="L268" t="s">
         <v>27</v>
       </c>
       <c r="M268" t="s">
         <v>28</v>
       </c>
       <c r="N268">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O268">
         <v>0.875</v>
       </c>
       <c r="P268" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="Q268" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="R268" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
     </row>
     <row r="269" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
         <v>18</v>
       </c>
       <c r="B269" t="s">
         <v>19</v>
       </c>
       <c r="C269" t="s">
         <v>20</v>
       </c>
       <c r="D269" t="s">
         <v>21</v>
       </c>
       <c r="E269">
         <v>4</v>
       </c>
       <c r="F269" t="s">
         <v>22</v>
       </c>
       <c r="G269" t="s">
         <v>23</v>
       </c>
       <c r="H269" t="s">
         <v>24</v>
       </c>
       <c r="I269" t="s">
         <v>18</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269" t="s">
         <v>26</v>
       </c>
       <c r="L269" t="s">
         <v>27</v>
       </c>
       <c r="M269" t="s">
         <v>28</v>
       </c>
       <c r="N269">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O269">
         <v>0.875</v>
       </c>
       <c r="P269" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="Q269" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
       <c r="R269" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
     </row>
     <row r="270" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
         <v>18</v>
       </c>
       <c r="B270" t="s">
         <v>19</v>
       </c>
       <c r="C270" t="s">
         <v>20</v>
       </c>
       <c r="D270" t="s">
         <v>21</v>
       </c>
       <c r="E270">
         <v>4</v>
       </c>
       <c r="F270" t="s">
         <v>22</v>
       </c>
       <c r="G270" t="s">
         <v>23</v>
       </c>
       <c r="H270" t="s">
         <v>24</v>
       </c>
       <c r="I270" t="s">
         <v>18</v>
       </c>
       <c r="J270" t="s">
         <v>25</v>
       </c>
       <c r="K270" t="s">
         <v>26</v>
       </c>
       <c r="L270" t="s">
         <v>27</v>
       </c>
       <c r="M270" t="s">
         <v>28</v>
       </c>
       <c r="N270">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O270">
         <v>0.875</v>
       </c>
       <c r="P270" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="Q270" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="R270" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
     </row>
     <row r="271" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
         <v>18</v>
       </c>
       <c r="B271" t="s">
         <v>19</v>
       </c>
       <c r="C271" t="s">
         <v>20</v>
       </c>
       <c r="D271" t="s">
         <v>21</v>
       </c>
       <c r="E271">
         <v>4</v>
       </c>
       <c r="F271" t="s">
         <v>22</v>
       </c>
       <c r="G271" t="s">
         <v>23</v>
       </c>
       <c r="H271" t="s">
         <v>24</v>
       </c>
       <c r="I271" t="s">
         <v>18</v>
       </c>
       <c r="J271" t="s">
         <v>25</v>
       </c>
       <c r="K271" t="s">
         <v>26</v>
       </c>
       <c r="L271" t="s">
         <v>27</v>
       </c>
       <c r="M271" t="s">
         <v>28</v>
       </c>
       <c r="N271">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O271">
         <v>0.875</v>
       </c>
       <c r="P271" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="Q271" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="R271" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
     </row>
     <row r="272" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
         <v>18</v>
       </c>
       <c r="B272" t="s">
         <v>19</v>
       </c>
       <c r="C272" t="s">
         <v>20</v>
       </c>
       <c r="D272" t="s">
         <v>21</v>
       </c>
       <c r="E272">
         <v>4</v>
       </c>
       <c r="F272" t="s">
         <v>22</v>
       </c>
       <c r="G272" t="s">
         <v>23</v>
       </c>
       <c r="H272" t="s">
         <v>24</v>
       </c>
       <c r="I272" t="s">
         <v>18</v>
       </c>
       <c r="J272" t="s">
         <v>25</v>
       </c>
       <c r="K272" t="s">
         <v>26</v>
       </c>
       <c r="L272" t="s">
         <v>27</v>
       </c>
       <c r="M272" t="s">
         <v>28</v>
       </c>
       <c r="N272">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O272">
         <v>0.875</v>
       </c>
       <c r="P272" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="Q272" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="R272" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
     </row>
     <row r="273" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
         <v>18</v>
       </c>
       <c r="B273" t="s">
         <v>19</v>
       </c>
       <c r="C273" t="s">
         <v>20</v>
       </c>
       <c r="D273" t="s">
         <v>21</v>
       </c>
       <c r="E273">
         <v>4</v>
       </c>
       <c r="F273" t="s">
         <v>22</v>
       </c>
       <c r="G273" t="s">
         <v>23</v>
       </c>
       <c r="H273" t="s">
         <v>24</v>
       </c>
       <c r="I273" t="s">
         <v>18</v>
       </c>
       <c r="J273" t="s">
         <v>25</v>
       </c>
       <c r="K273" t="s">
         <v>26</v>
       </c>
       <c r="L273" t="s">
         <v>27</v>
       </c>
       <c r="M273" t="s">
         <v>28</v>
       </c>
       <c r="N273">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O273">
         <v>0.875</v>
       </c>
       <c r="P273" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="Q273" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="R273" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
     </row>
     <row r="274" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
         <v>18</v>
       </c>
       <c r="B274" t="s">
         <v>19</v>
       </c>
       <c r="C274" t="s">
         <v>20</v>
       </c>
       <c r="D274" t="s">
         <v>21</v>
       </c>
       <c r="E274">
         <v>4</v>
       </c>
       <c r="F274" t="s">
         <v>22</v>
       </c>
       <c r="G274" t="s">
         <v>23</v>
       </c>
       <c r="H274" t="s">
         <v>24</v>
       </c>
       <c r="I274" t="s">
         <v>18</v>
       </c>
       <c r="J274" t="s">
         <v>25</v>
       </c>
       <c r="K274" t="s">
         <v>26</v>
       </c>
       <c r="L274" t="s">
         <v>27</v>
       </c>
       <c r="M274" t="s">
         <v>28</v>
       </c>
       <c r="N274">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O274">
         <v>0.875</v>
       </c>
       <c r="P274" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="Q274" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="R274" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
     </row>
     <row r="275" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
         <v>18</v>
       </c>
       <c r="B275" t="s">
         <v>19</v>
       </c>
       <c r="C275" t="s">
         <v>20</v>
       </c>
       <c r="D275" t="s">
         <v>21</v>
       </c>
       <c r="E275">
         <v>4</v>
       </c>
       <c r="F275" t="s">
         <v>22</v>
       </c>
       <c r="G275" t="s">
         <v>23</v>
       </c>
       <c r="H275" t="s">
         <v>24</v>
       </c>
       <c r="I275" t="s">
         <v>18</v>
       </c>
       <c r="J275" t="s">
         <v>25</v>
       </c>
       <c r="K275" t="s">
         <v>26</v>
       </c>
       <c r="L275" t="s">
         <v>27</v>
       </c>
       <c r="M275" t="s">
         <v>28</v>
       </c>
       <c r="N275">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O275">
         <v>0.875</v>
       </c>
       <c r="P275" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="Q275" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="R275" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
     </row>
     <row r="276" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
         <v>18</v>
       </c>
       <c r="B276" t="s">
         <v>19</v>
       </c>
       <c r="C276" t="s">
         <v>20</v>
       </c>
       <c r="D276" t="s">
         <v>21</v>
       </c>
       <c r="E276">
         <v>4</v>
       </c>
       <c r="F276" t="s">
         <v>22</v>
       </c>
       <c r="G276" t="s">
         <v>23</v>
       </c>
       <c r="H276" t="s">
         <v>24</v>
       </c>
       <c r="I276" t="s">
         <v>18</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276" t="s">
         <v>26</v>
       </c>
       <c r="L276" t="s">
         <v>27</v>
       </c>
       <c r="M276" t="s">
         <v>28</v>
       </c>
       <c r="N276">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O276">
         <v>0.875</v>
       </c>
       <c r="P276" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="Q276" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="R276" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
     </row>
     <row r="277" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
         <v>18</v>
       </c>
       <c r="B277" t="s">
         <v>19</v>
       </c>
       <c r="C277" t="s">
         <v>20</v>
       </c>
       <c r="D277" t="s">
         <v>21</v>
       </c>
       <c r="E277">
         <v>4</v>
       </c>
       <c r="F277" t="s">
         <v>22</v>
       </c>
       <c r="G277" t="s">
         <v>23</v>
       </c>
       <c r="H277" t="s">
         <v>24</v>
       </c>
       <c r="I277" t="s">
         <v>18</v>
       </c>
       <c r="J277" t="s">
         <v>25</v>
       </c>
       <c r="K277" t="s">
         <v>26</v>
       </c>
       <c r="L277" t="s">
         <v>27</v>
       </c>
       <c r="M277" t="s">
         <v>28</v>
       </c>
       <c r="N277">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O277">
         <v>0.875</v>
       </c>
       <c r="P277" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="Q277" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="R277" t="s">
-        <v>286</v>
+        <v>849</v>
       </c>
     </row>
     <row r="278" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
         <v>18</v>
       </c>
       <c r="B278" t="s">
         <v>19</v>
       </c>
       <c r="C278" t="s">
         <v>20</v>
       </c>
       <c r="D278" t="s">
         <v>21</v>
       </c>
       <c r="E278">
         <v>4</v>
       </c>
       <c r="F278" t="s">
         <v>22</v>
       </c>
       <c r="G278" t="s">
         <v>23</v>
       </c>
       <c r="H278" t="s">
         <v>24</v>
       </c>
       <c r="I278" t="s">
         <v>18</v>
       </c>
       <c r="J278" t="s">
         <v>25</v>
       </c>
       <c r="K278" t="s">
         <v>26</v>
       </c>
       <c r="L278" t="s">
         <v>27</v>
       </c>
       <c r="M278" t="s">
         <v>28</v>
       </c>
       <c r="N278">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O278">
         <v>0.875</v>
       </c>
       <c r="P278" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="Q278" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="R278" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
     </row>
     <row r="279" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
         <v>18</v>
       </c>
       <c r="B279" t="s">
         <v>19</v>
       </c>
       <c r="C279" t="s">
         <v>20</v>
       </c>
       <c r="D279" t="s">
         <v>21</v>
       </c>
       <c r="E279">
         <v>4</v>
       </c>
       <c r="F279" t="s">
         <v>22</v>
       </c>
       <c r="G279" t="s">
         <v>23</v>
       </c>
       <c r="H279" t="s">
         <v>24</v>
       </c>
       <c r="I279" t="s">
         <v>18</v>
       </c>
       <c r="J279" t="s">
         <v>25</v>
       </c>
       <c r="K279" t="s">
         <v>26</v>
       </c>
       <c r="L279" t="s">
         <v>27</v>
       </c>
       <c r="M279" t="s">
         <v>28</v>
       </c>
       <c r="N279">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O279">
         <v>0.875</v>
       </c>
       <c r="P279" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="Q279" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="R279" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
     </row>
     <row r="280" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
         <v>18</v>
       </c>
       <c r="B280" t="s">
         <v>19</v>
       </c>
       <c r="C280" t="s">
         <v>20</v>
       </c>
       <c r="D280" t="s">
         <v>21</v>
       </c>
       <c r="E280">
         <v>4</v>
       </c>
       <c r="F280" t="s">
         <v>22</v>
       </c>
       <c r="G280" t="s">
         <v>23</v>
       </c>
       <c r="H280" t="s">
         <v>24</v>
       </c>
       <c r="I280" t="s">
         <v>18</v>
       </c>
       <c r="J280" t="s">
         <v>25</v>
       </c>
       <c r="K280" t="s">
         <v>26</v>
       </c>
       <c r="L280" t="s">
         <v>27</v>
       </c>
       <c r="M280" t="s">
         <v>28</v>
       </c>
       <c r="N280">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O280">
         <v>0.875</v>
       </c>
       <c r="P280" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="Q280" t="s">
-        <v>850</v>
+        <v>857</v>
       </c>
       <c r="R280" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
     </row>
     <row r="281" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
         <v>18</v>
       </c>
       <c r="B281" t="s">
         <v>19</v>
       </c>
       <c r="C281" t="s">
         <v>20</v>
       </c>
       <c r="D281" t="s">
         <v>21</v>
       </c>
       <c r="E281">
         <v>4</v>
       </c>
       <c r="F281" t="s">
         <v>22</v>
       </c>
       <c r="G281" t="s">
         <v>23</v>
       </c>
       <c r="H281" t="s">
         <v>24</v>
       </c>
       <c r="I281" t="s">
         <v>18</v>
       </c>
       <c r="J281" t="s">
         <v>25</v>
       </c>
       <c r="K281" t="s">
         <v>26</v>
       </c>
       <c r="L281" t="s">
         <v>27</v>
       </c>
       <c r="M281" t="s">
         <v>28</v>
       </c>
       <c r="N281">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O281">
         <v>0.875</v>
       </c>
       <c r="P281" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="Q281" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="R281" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
     </row>
     <row r="282" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
         <v>18</v>
       </c>
       <c r="B282" t="s">
         <v>19</v>
       </c>
       <c r="C282" t="s">
         <v>20</v>
       </c>
       <c r="D282" t="s">
         <v>21</v>
       </c>
       <c r="E282">
         <v>4</v>
       </c>
       <c r="F282" t="s">
         <v>22</v>
       </c>
       <c r="G282" t="s">
         <v>23</v>
       </c>
       <c r="H282" t="s">
         <v>24</v>
       </c>
       <c r="I282" t="s">
         <v>18</v>
       </c>
       <c r="J282" t="s">
         <v>25</v>
       </c>
       <c r="K282" t="s">
         <v>26</v>
       </c>
       <c r="L282" t="s">
         <v>27</v>
       </c>
       <c r="M282" t="s">
         <v>28</v>
       </c>
       <c r="N282">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O282">
         <v>0.875</v>
       </c>
       <c r="P282" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="Q282" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="R282" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
     </row>
     <row r="283" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
         <v>18</v>
       </c>
       <c r="B283" t="s">
         <v>19</v>
       </c>
       <c r="C283" t="s">
         <v>20</v>
       </c>
       <c r="D283" t="s">
         <v>21</v>
       </c>
       <c r="E283">
         <v>4</v>
       </c>
       <c r="F283" t="s">
         <v>22</v>
       </c>
       <c r="G283" t="s">
         <v>23</v>
       </c>
       <c r="H283" t="s">
         <v>24</v>
       </c>
       <c r="I283" t="s">
         <v>18</v>
       </c>
       <c r="J283" t="s">
         <v>25</v>
       </c>
       <c r="K283" t="s">
         <v>26</v>
       </c>
       <c r="L283" t="s">
         <v>27</v>
       </c>
       <c r="M283" t="s">
         <v>28</v>
       </c>
       <c r="N283">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O283">
         <v>0.875</v>
       </c>
       <c r="P283" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="Q283" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="R283" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
     </row>
     <row r="284" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
         <v>18</v>
       </c>
       <c r="B284" t="s">
         <v>19</v>
       </c>
       <c r="C284" t="s">
         <v>20</v>
       </c>
       <c r="D284" t="s">
         <v>21</v>
       </c>
       <c r="E284">
         <v>4</v>
       </c>
       <c r="F284" t="s">
         <v>22</v>
       </c>
       <c r="G284" t="s">
         <v>23</v>
       </c>
       <c r="H284" t="s">
         <v>24</v>
       </c>
       <c r="I284" t="s">
         <v>18</v>
       </c>
       <c r="J284" t="s">
         <v>25</v>
       </c>
       <c r="K284" t="s">
         <v>26</v>
       </c>
       <c r="L284" t="s">
         <v>27</v>
       </c>
       <c r="M284" t="s">
         <v>28</v>
       </c>
       <c r="N284">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O284">
         <v>0.875</v>
       </c>
       <c r="P284" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="Q284" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="R284" t="s">
-        <v>863</v>
+        <v>870</v>
       </c>
     </row>
     <row r="285" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
         <v>18</v>
       </c>
       <c r="B285" t="s">
         <v>19</v>
       </c>
       <c r="C285" t="s">
         <v>20</v>
       </c>
       <c r="D285" t="s">
         <v>21</v>
       </c>
       <c r="E285">
         <v>4</v>
       </c>
       <c r="F285" t="s">
         <v>22</v>
       </c>
       <c r="G285" t="s">
         <v>23</v>
       </c>
       <c r="H285" t="s">
         <v>24</v>
       </c>
       <c r="I285" t="s">
         <v>18</v>
       </c>
       <c r="J285" t="s">
         <v>25</v>
       </c>
       <c r="K285" t="s">
         <v>26</v>
       </c>
       <c r="L285" t="s">
         <v>27</v>
       </c>
       <c r="M285" t="s">
         <v>28</v>
       </c>
       <c r="N285">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O285">
         <v>0.875</v>
       </c>
       <c r="P285" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="Q285" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="R285" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
     </row>
     <row r="286" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
         <v>18</v>
       </c>
       <c r="B286" t="s">
         <v>19</v>
       </c>
       <c r="C286" t="s">
         <v>20</v>
       </c>
       <c r="D286" t="s">
         <v>21</v>
       </c>
       <c r="E286">
         <v>4</v>
       </c>
       <c r="F286" t="s">
         <v>22</v>
       </c>
       <c r="G286" t="s">
         <v>23</v>
       </c>
       <c r="H286" t="s">
         <v>24</v>
       </c>
       <c r="I286" t="s">
         <v>18</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286" t="s">
         <v>26</v>
       </c>
       <c r="L286" t="s">
         <v>27</v>
       </c>
       <c r="M286" t="s">
         <v>28</v>
       </c>
       <c r="N286">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O286">
         <v>0.875</v>
       </c>
       <c r="P286" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="Q286" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="R286" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
     </row>
     <row r="287" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
         <v>18</v>
       </c>
       <c r="B287" t="s">
         <v>19</v>
       </c>
       <c r="C287" t="s">
         <v>20</v>
       </c>
       <c r="D287" t="s">
         <v>21</v>
       </c>
       <c r="E287">
         <v>4</v>
       </c>
       <c r="F287" t="s">
         <v>22</v>
       </c>
       <c r="G287" t="s">
         <v>23</v>
       </c>
       <c r="H287" t="s">
         <v>24</v>
       </c>
       <c r="I287" t="s">
         <v>18</v>
       </c>
       <c r="J287" t="s">
         <v>25</v>
       </c>
       <c r="K287" t="s">
         <v>26</v>
       </c>
       <c r="L287" t="s">
         <v>27</v>
       </c>
       <c r="M287" t="s">
         <v>28</v>
       </c>
       <c r="N287">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O287">
         <v>0.875</v>
       </c>
       <c r="P287" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="Q287" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="R287" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
     </row>
     <row r="288" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
         <v>18</v>
       </c>
       <c r="B288" t="s">
         <v>19</v>
       </c>
       <c r="C288" t="s">
         <v>20</v>
       </c>
       <c r="D288" t="s">
         <v>21</v>
       </c>
       <c r="E288">
         <v>4</v>
       </c>
       <c r="F288" t="s">
         <v>22</v>
       </c>
       <c r="G288" t="s">
         <v>23</v>
       </c>
       <c r="H288" t="s">
         <v>24</v>
       </c>
       <c r="I288" t="s">
         <v>18</v>
       </c>
       <c r="J288" t="s">
         <v>25</v>
       </c>
       <c r="K288" t="s">
         <v>26</v>
       </c>
       <c r="L288" t="s">
         <v>27</v>
       </c>
       <c r="M288" t="s">
         <v>28</v>
       </c>
       <c r="N288">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O288">
         <v>0.875</v>
       </c>
       <c r="P288" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="Q288" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="R288" t="s">
-        <v>875</v>
+        <v>882</v>
       </c>
     </row>
     <row r="289" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
         <v>18</v>
       </c>
       <c r="B289" t="s">
         <v>19</v>
       </c>
       <c r="C289" t="s">
         <v>20</v>
       </c>
       <c r="D289" t="s">
         <v>21</v>
       </c>
       <c r="E289">
         <v>4</v>
       </c>
       <c r="F289" t="s">
         <v>22</v>
       </c>
       <c r="G289" t="s">
         <v>23</v>
       </c>
       <c r="H289" t="s">
         <v>24</v>
       </c>
       <c r="I289" t="s">
         <v>18</v>
       </c>
       <c r="J289" t="s">
         <v>25</v>
       </c>
       <c r="K289" t="s">
         <v>26</v>
       </c>
       <c r="L289" t="s">
         <v>27</v>
       </c>
       <c r="M289" t="s">
         <v>28</v>
       </c>
       <c r="N289">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O289">
         <v>0.875</v>
       </c>
       <c r="P289" t="s">
-        <v>876</v>
+        <v>883</v>
       </c>
       <c r="Q289" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="R289" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
     </row>
     <row r="290" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
         <v>18</v>
       </c>
       <c r="B290" t="s">
         <v>19</v>
       </c>
       <c r="C290" t="s">
         <v>20</v>
       </c>
       <c r="D290" t="s">
         <v>21</v>
       </c>
       <c r="E290">
         <v>4</v>
       </c>
       <c r="F290" t="s">
         <v>22</v>
       </c>
       <c r="G290" t="s">
         <v>23</v>
       </c>
       <c r="H290" t="s">
         <v>24</v>
       </c>
       <c r="I290" t="s">
         <v>18</v>
       </c>
       <c r="J290" t="s">
         <v>25</v>
       </c>
       <c r="K290" t="s">
         <v>26</v>
       </c>
       <c r="L290" t="s">
         <v>27</v>
       </c>
       <c r="M290" t="s">
         <v>28</v>
       </c>
       <c r="N290">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O290">
         <v>0.875</v>
       </c>
       <c r="P290" t="s">
-        <v>879</v>
+        <v>886</v>
       </c>
       <c r="Q290" t="s">
-        <v>880</v>
+        <v>887</v>
       </c>
       <c r="R290" t="s">
-        <v>881</v>
+        <v>888</v>
       </c>
     </row>
     <row r="291" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
         <v>18</v>
       </c>
       <c r="B291" t="s">
         <v>19</v>
       </c>
       <c r="C291" t="s">
         <v>20</v>
       </c>
       <c r="D291" t="s">
         <v>21</v>
       </c>
       <c r="E291">
         <v>4</v>
       </c>
       <c r="F291" t="s">
         <v>22</v>
       </c>
       <c r="G291" t="s">
         <v>23</v>
       </c>
       <c r="H291" t="s">
         <v>24</v>
       </c>
       <c r="I291" t="s">
         <v>18</v>
       </c>
       <c r="J291" t="s">
         <v>25</v>
       </c>
       <c r="K291" t="s">
         <v>26</v>
       </c>
       <c r="L291" t="s">
         <v>27</v>
       </c>
       <c r="M291" t="s">
         <v>28</v>
       </c>
       <c r="N291">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O291">
         <v>0.875</v>
       </c>
       <c r="P291" t="s">
-        <v>882</v>
+        <v>889</v>
       </c>
       <c r="Q291" t="s">
-        <v>883</v>
+        <v>890</v>
       </c>
       <c r="R291" t="s">
-        <v>884</v>
+        <v>891</v>
       </c>
     </row>
     <row r="292" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
         <v>18</v>
       </c>
       <c r="B292" t="s">
         <v>19</v>
       </c>
       <c r="C292" t="s">
         <v>20</v>
       </c>
       <c r="D292" t="s">
         <v>21</v>
       </c>
       <c r="E292">
         <v>4</v>
       </c>
       <c r="F292" t="s">
         <v>22</v>
       </c>
       <c r="G292" t="s">
         <v>23</v>
       </c>
       <c r="H292" t="s">
         <v>24</v>
       </c>
       <c r="I292" t="s">
         <v>18</v>
       </c>
       <c r="J292" t="s">
         <v>25</v>
       </c>
       <c r="K292" t="s">
         <v>26</v>
       </c>
       <c r="L292" t="s">
         <v>27</v>
       </c>
       <c r="M292" t="s">
         <v>28</v>
       </c>
       <c r="N292">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O292">
         <v>0.875</v>
       </c>
       <c r="P292" t="s">
-        <v>885</v>
+        <v>892</v>
       </c>
       <c r="Q292" t="s">
-        <v>886</v>
+        <v>893</v>
       </c>
       <c r="R292" t="s">
-        <v>887</v>
+        <v>894</v>
       </c>
     </row>
     <row r="293" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
         <v>18</v>
       </c>
       <c r="B293" t="s">
         <v>19</v>
       </c>
       <c r="C293" t="s">
         <v>20</v>
       </c>
       <c r="D293" t="s">
         <v>21</v>
       </c>
       <c r="E293">
         <v>4</v>
       </c>
       <c r="F293" t="s">
         <v>22</v>
       </c>
       <c r="G293" t="s">
         <v>23</v>
       </c>
       <c r="H293" t="s">
         <v>24</v>
       </c>
       <c r="I293" t="s">
         <v>18</v>
       </c>
       <c r="J293" t="s">
         <v>25</v>
       </c>
       <c r="K293" t="s">
         <v>26</v>
       </c>
       <c r="L293" t="s">
         <v>27</v>
       </c>
       <c r="M293" t="s">
         <v>28</v>
       </c>
       <c r="N293">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O293">
         <v>0.875</v>
       </c>
       <c r="P293" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="Q293" t="s">
-        <v>889</v>
+        <v>896</v>
       </c>
       <c r="R293" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="294" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
         <v>18</v>
       </c>
       <c r="B294" t="s">
         <v>19</v>
       </c>
       <c r="C294" t="s">
         <v>20</v>
       </c>
       <c r="D294" t="s">
         <v>21</v>
       </c>
       <c r="E294">
         <v>4</v>
       </c>
       <c r="F294" t="s">
         <v>22</v>
       </c>
       <c r="G294" t="s">
         <v>23</v>
       </c>
       <c r="H294" t="s">
         <v>24</v>
       </c>
       <c r="I294" t="s">
         <v>18</v>
       </c>
       <c r="J294" t="s">
         <v>25</v>
       </c>
       <c r="K294" t="s">
         <v>26</v>
       </c>
       <c r="L294" t="s">
         <v>27</v>
       </c>
       <c r="M294" t="s">
         <v>28</v>
       </c>
       <c r="N294">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O294">
         <v>0.875</v>
       </c>
       <c r="P294" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="Q294" t="s">
-        <v>891</v>
+        <v>898</v>
       </c>
       <c r="R294" t="s">
-        <v>892</v>
+        <v>899</v>
       </c>
     </row>
     <row r="295" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
         <v>18</v>
       </c>
       <c r="B295" t="s">
         <v>19</v>
       </c>
       <c r="C295" t="s">
         <v>20</v>
       </c>
       <c r="D295" t="s">
         <v>21</v>
       </c>
       <c r="E295">
         <v>4</v>
       </c>
       <c r="F295" t="s">
         <v>22</v>
       </c>
       <c r="G295" t="s">
         <v>23</v>
       </c>
       <c r="H295" t="s">
         <v>24</v>
       </c>
       <c r="I295" t="s">
         <v>18</v>
       </c>
       <c r="J295" t="s">
         <v>25</v>
       </c>
       <c r="K295" t="s">
         <v>26</v>
       </c>
       <c r="L295" t="s">
         <v>27</v>
       </c>
       <c r="M295" t="s">
         <v>28</v>
       </c>
       <c r="N295">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O295">
         <v>0.875</v>
       </c>
       <c r="P295" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="Q295" t="s">
-        <v>894</v>
+        <v>901</v>
       </c>
       <c r="R295" t="s">
-        <v>895</v>
+        <v>902</v>
       </c>
     </row>
     <row r="296" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
         <v>18</v>
       </c>
       <c r="B296" t="s">
         <v>19</v>
       </c>
       <c r="C296" t="s">
         <v>20</v>
       </c>
       <c r="D296" t="s">
         <v>21</v>
       </c>
       <c r="E296">
         <v>4</v>
       </c>
       <c r="F296" t="s">
         <v>22</v>
       </c>
       <c r="G296" t="s">
         <v>23</v>
       </c>
       <c r="H296" t="s">
         <v>24</v>
       </c>
       <c r="I296" t="s">
         <v>18</v>
       </c>
       <c r="J296" t="s">
         <v>25</v>
       </c>
       <c r="K296" t="s">
         <v>26</v>
       </c>
       <c r="L296" t="s">
         <v>27</v>
       </c>
       <c r="M296" t="s">
         <v>28</v>
       </c>
       <c r="N296">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O296">
         <v>0.875</v>
       </c>
       <c r="P296" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="Q296" t="s">
-        <v>897</v>
+        <v>904</v>
       </c>
       <c r="R296" t="s">
-        <v>898</v>
+        <v>905</v>
       </c>
     </row>
     <row r="297" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
         <v>18</v>
       </c>
       <c r="B297" t="s">
         <v>19</v>
       </c>
       <c r="C297" t="s">
         <v>20</v>
       </c>
       <c r="D297" t="s">
         <v>21</v>
       </c>
       <c r="E297">
         <v>4</v>
       </c>
       <c r="F297" t="s">
         <v>22</v>
       </c>
       <c r="G297" t="s">
         <v>23</v>
       </c>
       <c r="H297" t="s">
         <v>24</v>
       </c>
       <c r="I297" t="s">
         <v>18</v>
       </c>
       <c r="J297" t="s">
         <v>25</v>
       </c>
       <c r="K297" t="s">
         <v>26</v>
       </c>
       <c r="L297" t="s">
         <v>27</v>
       </c>
       <c r="M297" t="s">
         <v>28</v>
       </c>
       <c r="N297">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O297">
         <v>0.875</v>
       </c>
       <c r="P297" t="s">
-        <v>899</v>
+        <v>906</v>
       </c>
       <c r="Q297" t="s">
-        <v>900</v>
+        <v>907</v>
       </c>
       <c r="R297" t="s">
-        <v>901</v>
+        <v>908</v>
       </c>
     </row>
     <row r="298" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
         <v>18</v>
       </c>
       <c r="B298" t="s">
         <v>19</v>
       </c>
       <c r="C298" t="s">
         <v>20</v>
       </c>
       <c r="D298" t="s">
         <v>21</v>
       </c>
       <c r="E298">
         <v>4</v>
       </c>
       <c r="F298" t="s">
         <v>22</v>
       </c>
       <c r="G298" t="s">
         <v>23</v>
       </c>
       <c r="H298" t="s">
         <v>24</v>
       </c>
       <c r="I298" t="s">
         <v>18</v>
       </c>
       <c r="J298" t="s">
         <v>25</v>
       </c>
       <c r="K298" t="s">
         <v>26</v>
       </c>
       <c r="L298" t="s">
         <v>27</v>
       </c>
       <c r="M298" t="s">
         <v>28</v>
       </c>
       <c r="N298">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O298">
         <v>0.875</v>
       </c>
       <c r="P298" t="s">
-        <v>902</v>
+        <v>909</v>
       </c>
       <c r="Q298" t="s">
-        <v>903</v>
+        <v>910</v>
       </c>
       <c r="R298" t="s">
-        <v>904</v>
+        <v>911</v>
       </c>
     </row>
     <row r="299" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
         <v>18</v>
       </c>
       <c r="B299" t="s">
         <v>19</v>
       </c>
       <c r="C299" t="s">
         <v>20</v>
       </c>
       <c r="D299" t="s">
         <v>21</v>
       </c>
       <c r="E299">
         <v>4</v>
       </c>
       <c r="F299" t="s">
         <v>22</v>
       </c>
       <c r="G299" t="s">
         <v>23</v>
       </c>
       <c r="H299" t="s">
         <v>24</v>
       </c>
       <c r="I299" t="s">
         <v>18</v>
       </c>
       <c r="J299" t="s">
         <v>25</v>
       </c>
       <c r="K299" t="s">
         <v>26</v>
       </c>
       <c r="L299" t="s">
         <v>27</v>
       </c>
       <c r="M299" t="s">
         <v>28</v>
       </c>
       <c r="N299">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O299">
         <v>0.875</v>
       </c>
       <c r="P299" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
       <c r="Q299" t="s">
-        <v>906</v>
+        <v>913</v>
       </c>
       <c r="R299" t="s">
-        <v>907</v>
+        <v>914</v>
       </c>
     </row>
     <row r="300" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
         <v>18</v>
       </c>
       <c r="B300" t="s">
         <v>19</v>
       </c>
       <c r="C300" t="s">
         <v>20</v>
       </c>
       <c r="D300" t="s">
         <v>21</v>
       </c>
       <c r="E300">
         <v>4</v>
       </c>
       <c r="F300" t="s">
         <v>22</v>
       </c>
       <c r="G300" t="s">
         <v>23</v>
       </c>
       <c r="H300" t="s">
         <v>24</v>
       </c>
       <c r="I300" t="s">
         <v>18</v>
       </c>
       <c r="J300" t="s">
         <v>25</v>
       </c>
       <c r="K300" t="s">
         <v>26</v>
       </c>
       <c r="L300" t="s">
         <v>27</v>
       </c>
       <c r="M300" t="s">
         <v>28</v>
       </c>
       <c r="N300">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O300">
         <v>0.875</v>
       </c>
       <c r="P300" t="s">
-        <v>908</v>
+        <v>915</v>
       </c>
       <c r="Q300" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
       <c r="R300" t="s">
-        <v>910</v>
+        <v>917</v>
       </c>
     </row>
     <row r="301" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
         <v>18</v>
       </c>
       <c r="B301" t="s">
         <v>19</v>
       </c>
       <c r="C301" t="s">
         <v>20</v>
       </c>
       <c r="D301" t="s">
         <v>21</v>
       </c>
       <c r="E301">
         <v>4</v>
       </c>
       <c r="F301" t="s">
         <v>22</v>
       </c>
       <c r="G301" t="s">
         <v>23</v>
       </c>
       <c r="H301" t="s">
         <v>24</v>
       </c>
       <c r="I301" t="s">
         <v>18</v>
       </c>
       <c r="J301" t="s">
         <v>25</v>
       </c>
       <c r="K301" t="s">
         <v>26</v>
       </c>
       <c r="L301" t="s">
         <v>27</v>
       </c>
       <c r="M301" t="s">
         <v>28</v>
       </c>
       <c r="N301">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O301">
         <v>0.875</v>
       </c>
       <c r="P301" t="s">
-        <v>911</v>
+        <v>918</v>
       </c>
       <c r="Q301" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="R301" t="s">
-        <v>913</v>
+        <v>920</v>
       </c>
     </row>
     <row r="302" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
         <v>18</v>
       </c>
       <c r="B302" t="s">
         <v>19</v>
       </c>
       <c r="C302" t="s">
         <v>20</v>
       </c>
       <c r="D302" t="s">
         <v>21</v>
       </c>
       <c r="E302">
         <v>4</v>
       </c>
       <c r="F302" t="s">
         <v>22</v>
       </c>
       <c r="G302" t="s">
         <v>23</v>
       </c>
       <c r="H302" t="s">
         <v>24</v>
       </c>
       <c r="I302" t="s">
         <v>18</v>
       </c>
       <c r="J302" t="s">
         <v>25</v>
       </c>
       <c r="K302" t="s">
         <v>26</v>
       </c>
       <c r="L302" t="s">
         <v>27</v>
       </c>
       <c r="M302" t="s">
         <v>28</v>
       </c>
       <c r="N302">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O302">
         <v>0.875</v>
       </c>
       <c r="P302" t="s">
-        <v>914</v>
+        <v>921</v>
       </c>
       <c r="Q302" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="R302" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
     </row>
     <row r="303" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
         <v>18</v>
       </c>
       <c r="B303" t="s">
         <v>19</v>
       </c>
       <c r="C303" t="s">
         <v>20</v>
       </c>
       <c r="D303" t="s">
         <v>21</v>
       </c>
       <c r="E303">
         <v>4</v>
       </c>
       <c r="F303" t="s">
         <v>22</v>
       </c>
       <c r="G303" t="s">
         <v>23</v>
       </c>
       <c r="H303" t="s">
         <v>24</v>
       </c>
       <c r="I303" t="s">
         <v>18</v>
       </c>
       <c r="J303" t="s">
         <v>25</v>
       </c>
       <c r="K303" t="s">
         <v>26</v>
       </c>
       <c r="L303" t="s">
         <v>27</v>
       </c>
       <c r="M303" t="s">
         <v>28</v>
       </c>
       <c r="N303">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O303">
         <v>0.875</v>
       </c>
       <c r="P303" t="s">
-        <v>917</v>
+        <v>924</v>
       </c>
       <c r="Q303" t="s">
-        <v>918</v>
+        <v>925</v>
       </c>
       <c r="R303" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
     </row>
     <row r="304" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
         <v>18</v>
       </c>
       <c r="B304" t="s">
         <v>19</v>
       </c>
       <c r="C304" t="s">
         <v>20</v>
       </c>
       <c r="D304" t="s">
         <v>21</v>
       </c>
       <c r="E304">
         <v>4</v>
       </c>
       <c r="F304" t="s">
         <v>22</v>
       </c>
       <c r="G304" t="s">
         <v>23</v>
       </c>
       <c r="H304" t="s">
         <v>24</v>
       </c>
       <c r="I304" t="s">
         <v>18</v>
       </c>
       <c r="J304" t="s">
         <v>25</v>
       </c>
       <c r="K304" t="s">
         <v>26</v>
       </c>
       <c r="L304" t="s">
         <v>27</v>
       </c>
       <c r="M304" t="s">
         <v>28</v>
       </c>
       <c r="N304">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O304">
         <v>0.875</v>
       </c>
       <c r="P304" t="s">
-        <v>920</v>
+        <v>927</v>
       </c>
       <c r="Q304" t="s">
-        <v>921</v>
+        <v>928</v>
       </c>
       <c r="R304" t="s">
-        <v>922</v>
+        <v>929</v>
       </c>
     </row>
     <row r="305" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
         <v>18</v>
       </c>
       <c r="B305" t="s">
         <v>19</v>
       </c>
       <c r="C305" t="s">
         <v>20</v>
       </c>
       <c r="D305" t="s">
         <v>21</v>
       </c>
       <c r="E305">
         <v>4</v>
       </c>
       <c r="F305" t="s">
         <v>22</v>
       </c>
       <c r="G305" t="s">
         <v>23</v>
       </c>
       <c r="H305" t="s">
         <v>24</v>
       </c>
       <c r="I305" t="s">
         <v>18</v>
       </c>
       <c r="J305" t="s">
         <v>25</v>
       </c>
       <c r="K305" t="s">
         <v>26</v>
       </c>
       <c r="L305" t="s">
         <v>27</v>
       </c>
       <c r="M305" t="s">
         <v>28</v>
       </c>
       <c r="N305">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O305">
         <v>0.875</v>
       </c>
       <c r="P305" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="Q305" t="s">
-        <v>924</v>
+        <v>931</v>
       </c>
       <c r="R305" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
     </row>
     <row r="306" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
         <v>18</v>
       </c>
       <c r="B306" t="s">
         <v>19</v>
       </c>
       <c r="C306" t="s">
         <v>20</v>
       </c>
       <c r="D306" t="s">
         <v>21</v>
       </c>
       <c r="E306">
         <v>4</v>
       </c>
       <c r="F306" t="s">
         <v>22</v>
       </c>
       <c r="G306" t="s">
         <v>23</v>
       </c>
       <c r="H306" t="s">
         <v>24</v>
       </c>
       <c r="I306" t="s">
         <v>18</v>
       </c>
       <c r="J306" t="s">
         <v>25</v>
       </c>
       <c r="K306" t="s">
         <v>26</v>
       </c>
       <c r="L306" t="s">
         <v>27</v>
       </c>
       <c r="M306" t="s">
         <v>28</v>
       </c>
       <c r="N306">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O306">
         <v>0.875</v>
       </c>
       <c r="P306" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="Q306" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="R306" t="s">
-        <v>928</v>
+        <v>935</v>
       </c>
     </row>
     <row r="307" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
         <v>18</v>
       </c>
       <c r="B307" t="s">
         <v>19</v>
       </c>
       <c r="C307" t="s">
         <v>20</v>
       </c>
       <c r="D307" t="s">
         <v>21</v>
       </c>
       <c r="E307">
         <v>4</v>
       </c>
       <c r="F307" t="s">
         <v>22</v>
       </c>
       <c r="G307" t="s">
         <v>23</v>
       </c>
       <c r="H307" t="s">
         <v>24</v>
       </c>
       <c r="I307" t="s">
         <v>18</v>
       </c>
       <c r="J307" t="s">
         <v>25</v>
       </c>
       <c r="K307" t="s">
         <v>26</v>
       </c>
       <c r="L307" t="s">
         <v>27</v>
       </c>
       <c r="M307" t="s">
         <v>28</v>
       </c>
       <c r="N307">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O307">
         <v>0.875</v>
       </c>
       <c r="P307" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="Q307" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="R307" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
     </row>
     <row r="308" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
         <v>18</v>
       </c>
       <c r="B308" t="s">
         <v>19</v>
       </c>
       <c r="C308" t="s">
         <v>20</v>
       </c>
       <c r="D308" t="s">
         <v>21</v>
       </c>
       <c r="E308">
         <v>4</v>
       </c>
       <c r="F308" t="s">
         <v>22</v>
       </c>
       <c r="G308" t="s">
         <v>23</v>
       </c>
       <c r="H308" t="s">
         <v>24</v>
       </c>
       <c r="I308" t="s">
         <v>18</v>
       </c>
       <c r="J308" t="s">
         <v>25</v>
       </c>
       <c r="K308" t="s">
         <v>26</v>
       </c>
       <c r="L308" t="s">
         <v>27</v>
       </c>
       <c r="M308" t="s">
         <v>28</v>
       </c>
       <c r="N308">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O308">
         <v>0.875</v>
       </c>
       <c r="P308" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
       <c r="Q308" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
       <c r="R308" t="s">
-        <v>934</v>
+        <v>941</v>
       </c>
     </row>
     <row r="309" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
         <v>18</v>
       </c>
       <c r="B309" t="s">
         <v>19</v>
       </c>
       <c r="C309" t="s">
         <v>20</v>
       </c>
       <c r="D309" t="s">
         <v>21</v>
       </c>
       <c r="E309">
         <v>4</v>
       </c>
       <c r="F309" t="s">
         <v>22</v>
       </c>
       <c r="G309" t="s">
         <v>23</v>
       </c>
       <c r="H309" t="s">
         <v>24</v>
       </c>
       <c r="I309" t="s">
         <v>18</v>
       </c>
       <c r="J309" t="s">
         <v>25</v>
       </c>
       <c r="K309" t="s">
         <v>26</v>
       </c>
       <c r="L309" t="s">
         <v>27</v>
       </c>
       <c r="M309" t="s">
         <v>28</v>
       </c>
       <c r="N309">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O309">
         <v>0.875</v>
       </c>
       <c r="P309" t="s">
-        <v>935</v>
+        <v>942</v>
       </c>
       <c r="Q309" t="s">
-        <v>936</v>
+        <v>943</v>
       </c>
       <c r="R309" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
     </row>
     <row r="310" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
         <v>18</v>
       </c>
       <c r="B310" t="s">
         <v>19</v>
       </c>
       <c r="C310" t="s">
         <v>20</v>
       </c>
       <c r="D310" t="s">
         <v>21</v>
       </c>
       <c r="E310">
         <v>4</v>
       </c>
       <c r="F310" t="s">
         <v>22</v>
       </c>
       <c r="G310" t="s">
         <v>23</v>
       </c>
       <c r="H310" t="s">
         <v>24</v>
       </c>
       <c r="I310" t="s">
         <v>18</v>
       </c>
       <c r="J310" t="s">
         <v>25</v>
       </c>
       <c r="K310" t="s">
         <v>26</v>
       </c>
       <c r="L310" t="s">
         <v>27</v>
       </c>
       <c r="M310" t="s">
         <v>28</v>
       </c>
       <c r="N310">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O310">
         <v>0.875</v>
       </c>
       <c r="P310" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
       <c r="Q310" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="R310" t="s">
-        <v>940</v>
+        <v>947</v>
       </c>
     </row>
     <row r="311" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
         <v>18</v>
       </c>
       <c r="B311" t="s">
         <v>19</v>
       </c>
       <c r="C311" t="s">
         <v>20</v>
       </c>
       <c r="D311" t="s">
         <v>21</v>
       </c>
       <c r="E311">
         <v>4</v>
       </c>
       <c r="F311" t="s">
         <v>22</v>
       </c>
       <c r="G311" t="s">
         <v>23</v>
       </c>
       <c r="H311" t="s">
         <v>24</v>
       </c>
       <c r="I311" t="s">
         <v>18</v>
       </c>
       <c r="J311" t="s">
         <v>25</v>
       </c>
       <c r="K311" t="s">
         <v>26</v>
       </c>
       <c r="L311" t="s">
         <v>27</v>
       </c>
       <c r="M311" t="s">
         <v>28</v>
       </c>
       <c r="N311">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O311">
         <v>0.875</v>
       </c>
       <c r="P311" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="Q311" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="R311" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
     </row>
     <row r="312" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
         <v>18</v>
       </c>
       <c r="B312" t="s">
         <v>19</v>
       </c>
       <c r="C312" t="s">
         <v>20</v>
       </c>
       <c r="D312" t="s">
         <v>21</v>
       </c>
       <c r="E312">
         <v>4</v>
       </c>
       <c r="F312" t="s">
         <v>22</v>
       </c>
       <c r="G312" t="s">
         <v>23</v>
       </c>
       <c r="H312" t="s">
         <v>24</v>
       </c>
       <c r="I312" t="s">
         <v>18</v>
       </c>
       <c r="J312" t="s">
         <v>25</v>
       </c>
       <c r="K312" t="s">
         <v>26</v>
       </c>
       <c r="L312" t="s">
         <v>27</v>
       </c>
       <c r="M312" t="s">
         <v>28</v>
       </c>
       <c r="N312">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O312">
         <v>0.875</v>
       </c>
       <c r="P312" t="s">
-        <v>944</v>
+        <v>951</v>
       </c>
       <c r="Q312" t="s">
-        <v>945</v>
+        <v>952</v>
       </c>
       <c r="R312" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
     </row>
     <row r="313" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
         <v>18</v>
       </c>
       <c r="B313" t="s">
         <v>19</v>
       </c>
       <c r="C313" t="s">
         <v>20</v>
       </c>
       <c r="D313" t="s">
         <v>21</v>
       </c>
       <c r="E313">
         <v>4</v>
       </c>
       <c r="F313" t="s">
         <v>22</v>
       </c>
       <c r="G313" t="s">
         <v>23</v>
       </c>
       <c r="H313" t="s">
         <v>24</v>
       </c>
       <c r="I313" t="s">
         <v>18</v>
       </c>
       <c r="J313" t="s">
         <v>25</v>
       </c>
       <c r="K313" t="s">
         <v>26</v>
       </c>
       <c r="L313" t="s">
         <v>27</v>
       </c>
       <c r="M313" t="s">
         <v>28</v>
       </c>
       <c r="N313">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O313">
         <v>0.875</v>
       </c>
       <c r="P313" t="s">
-        <v>947</v>
+        <v>954</v>
       </c>
       <c r="Q313" t="s">
-        <v>948</v>
+        <v>955</v>
       </c>
       <c r="R313" t="s">
-        <v>949</v>
+        <v>956</v>
       </c>
     </row>
     <row r="314" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
         <v>18</v>
       </c>
       <c r="B314" t="s">
         <v>19</v>
       </c>
       <c r="C314" t="s">
         <v>20</v>
       </c>
       <c r="D314" t="s">
         <v>21</v>
       </c>
       <c r="E314">
         <v>4</v>
       </c>
       <c r="F314" t="s">
         <v>22</v>
       </c>
       <c r="G314" t="s">
         <v>23</v>
       </c>
       <c r="H314" t="s">
         <v>24</v>
       </c>
       <c r="I314" t="s">
         <v>18</v>
       </c>
       <c r="J314" t="s">
         <v>25</v>
       </c>
       <c r="K314" t="s">
         <v>26</v>
       </c>
       <c r="L314" t="s">
         <v>27</v>
       </c>
       <c r="M314" t="s">
         <v>28</v>
       </c>
       <c r="N314">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O314">
         <v>0.875</v>
       </c>
       <c r="P314" t="s">
-        <v>950</v>
+        <v>957</v>
       </c>
       <c r="Q314" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="R314" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="315" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
         <v>18</v>
       </c>
       <c r="B315" t="s">
         <v>19</v>
       </c>
       <c r="C315" t="s">
         <v>20</v>
       </c>
       <c r="D315" t="s">
         <v>21</v>
       </c>
       <c r="E315">
         <v>4</v>
       </c>
       <c r="F315" t="s">
         <v>22</v>
       </c>
       <c r="G315" t="s">
         <v>23</v>
       </c>
       <c r="H315" t="s">
         <v>24</v>
       </c>
       <c r="I315" t="s">
         <v>18</v>
       </c>
       <c r="J315" t="s">
         <v>25</v>
       </c>
       <c r="K315" t="s">
         <v>26</v>
       </c>
       <c r="L315" t="s">
         <v>27</v>
       </c>
       <c r="M315" t="s">
         <v>28</v>
       </c>
       <c r="N315">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O315">
         <v>0.875</v>
       </c>
       <c r="P315" t="s">
-        <v>952</v>
+        <v>959</v>
       </c>
       <c r="Q315" t="s">
-        <v>953</v>
+        <v>960</v>
       </c>
       <c r="R315" t="s">
-        <v>954</v>
+        <v>961</v>
       </c>
     </row>
     <row r="316" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
         <v>18</v>
       </c>
       <c r="B316" t="s">
         <v>19</v>
       </c>
       <c r="C316" t="s">
         <v>20</v>
       </c>
       <c r="D316" t="s">
         <v>21</v>
       </c>
       <c r="E316">
         <v>4</v>
       </c>
       <c r="F316" t="s">
         <v>22</v>
       </c>
       <c r="G316" t="s">
         <v>23</v>
       </c>
       <c r="H316" t="s">
         <v>24</v>
       </c>
       <c r="I316" t="s">
         <v>18</v>
       </c>
       <c r="J316" t="s">
         <v>25</v>
       </c>
       <c r="K316" t="s">
         <v>26</v>
       </c>
       <c r="L316" t="s">
         <v>27</v>
       </c>
       <c r="M316" t="s">
         <v>28</v>
       </c>
       <c r="N316">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O316">
         <v>0.875</v>
       </c>
       <c r="P316" t="s">
-        <v>955</v>
+        <v>962</v>
       </c>
       <c r="Q316" t="s">
-        <v>956</v>
+        <v>963</v>
       </c>
       <c r="R316" t="s">
-        <v>957</v>
+        <v>964</v>
       </c>
     </row>
     <row r="317" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
         <v>18</v>
       </c>
       <c r="B317" t="s">
         <v>19</v>
       </c>
       <c r="C317" t="s">
         <v>20</v>
       </c>
       <c r="D317" t="s">
         <v>21</v>
       </c>
       <c r="E317">
         <v>4</v>
       </c>
       <c r="F317" t="s">
         <v>22</v>
       </c>
       <c r="G317" t="s">
         <v>23</v>
       </c>
       <c r="H317" t="s">
         <v>24</v>
       </c>
       <c r="I317" t="s">
         <v>18</v>
       </c>
       <c r="J317" t="s">
         <v>25</v>
       </c>
       <c r="K317" t="s">
         <v>26</v>
       </c>
       <c r="L317" t="s">
         <v>27</v>
       </c>
       <c r="M317" t="s">
         <v>28</v>
       </c>
       <c r="N317">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O317">
         <v>0.875</v>
       </c>
       <c r="P317" t="s">
-        <v>958</v>
+        <v>965</v>
       </c>
       <c r="Q317" t="s">
-        <v>959</v>
+        <v>966</v>
       </c>
       <c r="R317" t="s">
-        <v>960</v>
+        <v>967</v>
       </c>
     </row>
     <row r="318" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
         <v>18</v>
       </c>
       <c r="B318" t="s">
         <v>19</v>
       </c>
       <c r="C318" t="s">
         <v>20</v>
       </c>
       <c r="D318" t="s">
         <v>21</v>
       </c>
       <c r="E318">
         <v>4</v>
       </c>
       <c r="F318" t="s">
         <v>22</v>
       </c>
       <c r="G318" t="s">
         <v>23</v>
       </c>
       <c r="H318" t="s">
         <v>24</v>
       </c>
       <c r="I318" t="s">
         <v>18</v>
       </c>
       <c r="J318" t="s">
         <v>25</v>
       </c>
       <c r="K318" t="s">
         <v>26</v>
       </c>
       <c r="L318" t="s">
         <v>27</v>
       </c>
       <c r="M318" t="s">
         <v>28</v>
       </c>
       <c r="N318">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O318">
         <v>0.875</v>
       </c>
       <c r="P318" t="s">
-        <v>961</v>
+        <v>968</v>
       </c>
       <c r="Q318" t="s">
-        <v>962</v>
+        <v>969</v>
       </c>
       <c r="R318" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="319" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
         <v>18</v>
       </c>
       <c r="B319" t="s">
         <v>19</v>
       </c>
       <c r="C319" t="s">
         <v>20</v>
       </c>
       <c r="D319" t="s">
         <v>21</v>
       </c>
       <c r="E319">
         <v>4</v>
       </c>
       <c r="F319" t="s">
         <v>22</v>
       </c>
       <c r="G319" t="s">
         <v>23</v>
       </c>
       <c r="H319" t="s">
         <v>24</v>
       </c>
       <c r="I319" t="s">
         <v>18</v>
       </c>
       <c r="J319" t="s">
         <v>25</v>
       </c>
       <c r="K319" t="s">
         <v>26</v>
       </c>
       <c r="L319" t="s">
         <v>27</v>
       </c>
       <c r="M319" t="s">
         <v>28</v>
       </c>
       <c r="N319">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O319">
         <v>0.875</v>
       </c>
       <c r="P319" t="s">
-        <v>963</v>
+        <v>970</v>
       </c>
       <c r="Q319" t="s">
-        <v>964</v>
+        <v>971</v>
       </c>
       <c r="R319" t="s">
-        <v>965</v>
+        <v>972</v>
       </c>
     </row>
     <row r="320" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
         <v>18</v>
       </c>
       <c r="B320" t="s">
         <v>19</v>
       </c>
       <c r="C320" t="s">
         <v>20</v>
       </c>
       <c r="D320" t="s">
         <v>21</v>
       </c>
       <c r="E320">
         <v>4</v>
       </c>
       <c r="F320" t="s">
         <v>22</v>
       </c>
       <c r="G320" t="s">
         <v>23</v>
       </c>
       <c r="H320" t="s">
         <v>24</v>
       </c>
       <c r="I320" t="s">
         <v>18</v>
       </c>
       <c r="J320" t="s">
         <v>25</v>
       </c>
       <c r="K320" t="s">
         <v>26</v>
       </c>
       <c r="L320" t="s">
         <v>27</v>
       </c>
       <c r="M320" t="s">
         <v>28</v>
       </c>
       <c r="N320">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O320">
         <v>0.875</v>
       </c>
       <c r="P320" t="s">
-        <v>966</v>
+        <v>973</v>
       </c>
       <c r="Q320" t="s">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="R320" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
     </row>
     <row r="321" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
         <v>18</v>
       </c>
       <c r="B321" t="s">
         <v>19</v>
       </c>
       <c r="C321" t="s">
         <v>20</v>
       </c>
       <c r="D321" t="s">
         <v>21</v>
       </c>
       <c r="E321">
         <v>4</v>
       </c>
       <c r="F321" t="s">
         <v>22</v>
       </c>
       <c r="G321" t="s">
         <v>23</v>
       </c>
       <c r="H321" t="s">
         <v>24</v>
       </c>
       <c r="I321" t="s">
         <v>18</v>
       </c>
       <c r="J321" t="s">
         <v>25</v>
       </c>
       <c r="K321" t="s">
         <v>26</v>
       </c>
       <c r="L321" t="s">
         <v>27</v>
       </c>
       <c r="M321" t="s">
         <v>28</v>
       </c>
       <c r="N321">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O321">
         <v>0.875</v>
       </c>
       <c r="P321" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
       <c r="Q321" t="s">
-        <v>970</v>
+        <v>977</v>
       </c>
       <c r="R321" t="s">
-        <v>971</v>
+        <v>978</v>
       </c>
     </row>
     <row r="322" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
         <v>18</v>
       </c>
       <c r="B322" t="s">
         <v>19</v>
       </c>
       <c r="C322" t="s">
         <v>20</v>
       </c>
       <c r="D322" t="s">
         <v>21</v>
       </c>
       <c r="E322">
         <v>4</v>
       </c>
       <c r="F322" t="s">
         <v>22</v>
       </c>
       <c r="G322" t="s">
         <v>23</v>
       </c>
       <c r="H322" t="s">
         <v>24</v>
       </c>
       <c r="I322" t="s">
         <v>18</v>
       </c>
       <c r="J322" t="s">
         <v>25</v>
       </c>
       <c r="K322" t="s">
         <v>26</v>
       </c>
       <c r="L322" t="s">
         <v>27</v>
       </c>
       <c r="M322" t="s">
         <v>28</v>
       </c>
       <c r="N322">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O322">
         <v>0.875</v>
       </c>
       <c r="P322" t="s">
-        <v>972</v>
+        <v>979</v>
       </c>
       <c r="Q322" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="R322" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
     </row>
     <row r="323" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
         <v>18</v>
       </c>
       <c r="B323" t="s">
         <v>19</v>
       </c>
       <c r="C323" t="s">
         <v>20</v>
       </c>
       <c r="D323" t="s">
         <v>21</v>
       </c>
       <c r="E323">
         <v>4</v>
       </c>
       <c r="F323" t="s">
         <v>22</v>
       </c>
       <c r="G323" t="s">
         <v>23</v>
       </c>
       <c r="H323" t="s">
         <v>24</v>
       </c>
       <c r="I323" t="s">
         <v>18</v>
       </c>
       <c r="J323" t="s">
         <v>25</v>
       </c>
       <c r="K323" t="s">
         <v>26</v>
       </c>
       <c r="L323" t="s">
         <v>27</v>
       </c>
       <c r="M323" t="s">
         <v>28</v>
       </c>
       <c r="N323">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O323">
         <v>0.875</v>
       </c>
       <c r="P323" t="s">
-        <v>975</v>
+        <v>982</v>
       </c>
       <c r="Q323" t="s">
-        <v>976</v>
+        <v>983</v>
       </c>
       <c r="R323" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
     </row>
     <row r="324" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
         <v>18</v>
       </c>
       <c r="B324" t="s">
         <v>19</v>
       </c>
       <c r="C324" t="s">
         <v>20</v>
       </c>
       <c r="D324" t="s">
         <v>21</v>
       </c>
       <c r="E324">
         <v>4</v>
       </c>
       <c r="F324" t="s">
         <v>22</v>
       </c>
       <c r="G324" t="s">
         <v>23</v>
       </c>
       <c r="H324" t="s">
         <v>24</v>
       </c>
       <c r="I324" t="s">
         <v>18</v>
       </c>
       <c r="J324" t="s">
         <v>25</v>
       </c>
       <c r="K324" t="s">
         <v>26</v>
       </c>
       <c r="L324" t="s">
         <v>27</v>
       </c>
       <c r="M324" t="s">
         <v>28</v>
       </c>
       <c r="N324">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O324">
         <v>0.875</v>
       </c>
       <c r="P324" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="Q324" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="R324" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
     </row>
     <row r="325" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
         <v>18</v>
       </c>
       <c r="B325" t="s">
         <v>19</v>
       </c>
       <c r="C325" t="s">
         <v>20</v>
       </c>
       <c r="D325" t="s">
         <v>21</v>
       </c>
       <c r="E325">
         <v>4</v>
       </c>
       <c r="F325" t="s">
         <v>22</v>
       </c>
       <c r="G325" t="s">
         <v>23</v>
       </c>
       <c r="H325" t="s">
         <v>24</v>
       </c>
       <c r="I325" t="s">
         <v>18</v>
       </c>
       <c r="J325" t="s">
         <v>25</v>
       </c>
       <c r="K325" t="s">
         <v>26</v>
       </c>
       <c r="L325" t="s">
         <v>27</v>
       </c>
       <c r="M325" t="s">
         <v>28</v>
       </c>
       <c r="N325">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O325">
         <v>0.875</v>
       </c>
       <c r="P325" t="s">
-        <v>981</v>
+        <v>988</v>
       </c>
       <c r="Q325" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="R325" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
     </row>
     <row r="326" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
         <v>18</v>
       </c>
       <c r="B326" t="s">
         <v>19</v>
       </c>
       <c r="C326" t="s">
         <v>20</v>
       </c>
       <c r="D326" t="s">
         <v>21</v>
       </c>
       <c r="E326">
         <v>4</v>
       </c>
       <c r="F326" t="s">
         <v>22</v>
       </c>
       <c r="G326" t="s">
         <v>23</v>
       </c>
       <c r="H326" t="s">
         <v>24</v>
       </c>
       <c r="I326" t="s">
         <v>18</v>
       </c>
       <c r="J326" t="s">
         <v>25</v>
       </c>
       <c r="K326" t="s">
         <v>26</v>
       </c>
       <c r="L326" t="s">
         <v>27</v>
       </c>
       <c r="M326" t="s">
         <v>28</v>
       </c>
       <c r="N326">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O326">
         <v>0.875</v>
       </c>
       <c r="P326" t="s">
-        <v>984</v>
+        <v>991</v>
       </c>
       <c r="Q326" t="s">
-        <v>985</v>
+        <v>992</v>
       </c>
       <c r="R326" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
     </row>
     <row r="327" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
         <v>18</v>
       </c>
       <c r="B327" t="s">
         <v>19</v>
       </c>
       <c r="C327" t="s">
         <v>20</v>
       </c>
       <c r="D327" t="s">
         <v>21</v>
       </c>
       <c r="E327">
         <v>4</v>
       </c>
       <c r="F327" t="s">
         <v>22</v>
       </c>
       <c r="G327" t="s">
         <v>23</v>
       </c>
       <c r="H327" t="s">
         <v>24</v>
       </c>
       <c r="I327" t="s">
         <v>18</v>
       </c>
       <c r="J327" t="s">
         <v>25</v>
       </c>
       <c r="K327" t="s">
         <v>26</v>
       </c>
       <c r="L327" t="s">
         <v>27</v>
       </c>
       <c r="M327" t="s">
         <v>28</v>
       </c>
       <c r="N327">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O327">
         <v>0.875</v>
       </c>
       <c r="P327" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="Q327" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
       <c r="R327" t="s">
-        <v>989</v>
+        <v>996</v>
       </c>
     </row>
     <row r="328" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
         <v>18</v>
       </c>
       <c r="B328" t="s">
         <v>19</v>
       </c>
       <c r="C328" t="s">
         <v>20</v>
       </c>
       <c r="D328" t="s">
         <v>21</v>
       </c>
       <c r="E328">
         <v>4</v>
       </c>
       <c r="F328" t="s">
         <v>22</v>
       </c>
       <c r="G328" t="s">
         <v>23</v>
       </c>
       <c r="H328" t="s">
         <v>24</v>
       </c>
       <c r="I328" t="s">
         <v>18</v>
       </c>
       <c r="J328" t="s">
         <v>25</v>
       </c>
       <c r="K328" t="s">
         <v>26</v>
       </c>
       <c r="L328" t="s">
         <v>27</v>
       </c>
       <c r="M328" t="s">
         <v>28</v>
       </c>
       <c r="N328">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O328">
         <v>0.875</v>
       </c>
       <c r="P328" t="s">
-        <v>990</v>
+        <v>997</v>
       </c>
       <c r="Q328" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="R328" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
     </row>
     <row r="329" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
         <v>18</v>
       </c>
       <c r="B329" t="s">
         <v>19</v>
       </c>
       <c r="C329" t="s">
         <v>20</v>
       </c>
       <c r="D329" t="s">
         <v>21</v>
       </c>
       <c r="E329">
         <v>4</v>
       </c>
       <c r="F329" t="s">
         <v>22</v>
       </c>
       <c r="G329" t="s">
         <v>23</v>
       </c>
       <c r="H329" t="s">
         <v>24</v>
       </c>
       <c r="I329" t="s">
         <v>18</v>
       </c>
       <c r="J329" t="s">
         <v>25</v>
       </c>
       <c r="K329" t="s">
         <v>26</v>
       </c>
       <c r="L329" t="s">
         <v>27</v>
       </c>
       <c r="M329" t="s">
         <v>28</v>
       </c>
       <c r="N329">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O329">
         <v>0.875</v>
       </c>
       <c r="P329" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
       <c r="Q329" t="s">
-        <v>994</v>
+        <v>1001</v>
       </c>
       <c r="R329" t="s">
-        <v>995</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="330" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
         <v>18</v>
       </c>
       <c r="B330" t="s">
         <v>19</v>
       </c>
       <c r="C330" t="s">
         <v>20</v>
       </c>
       <c r="D330" t="s">
         <v>21</v>
       </c>
       <c r="E330">
         <v>4</v>
       </c>
       <c r="F330" t="s">
         <v>22</v>
       </c>
       <c r="G330" t="s">
         <v>23</v>
       </c>
       <c r="H330" t="s">
         <v>24</v>
       </c>
       <c r="I330" t="s">
         <v>18</v>
       </c>
       <c r="J330" t="s">
         <v>25</v>
       </c>
       <c r="K330" t="s">
         <v>26</v>
       </c>
       <c r="L330" t="s">
         <v>27</v>
       </c>
       <c r="M330" t="s">
         <v>28</v>
       </c>
       <c r="N330">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O330">
         <v>0.875</v>
       </c>
       <c r="P330" t="s">
-        <v>996</v>
+        <v>1003</v>
       </c>
       <c r="Q330" t="s">
-        <v>997</v>
+        <v>1004</v>
       </c>
       <c r="R330" t="s">
-        <v>998</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="331" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
         <v>18</v>
       </c>
       <c r="B331" t="s">
         <v>19</v>
       </c>
       <c r="C331" t="s">
         <v>20</v>
       </c>
       <c r="D331" t="s">
         <v>21</v>
       </c>
       <c r="E331">
         <v>4</v>
       </c>
       <c r="F331" t="s">
         <v>22</v>
       </c>
       <c r="G331" t="s">
         <v>23</v>
       </c>
       <c r="H331" t="s">
         <v>24</v>
       </c>
       <c r="I331" t="s">
         <v>18</v>
       </c>
       <c r="J331" t="s">
         <v>25</v>
       </c>
       <c r="K331" t="s">
         <v>26</v>
       </c>
       <c r="L331" t="s">
         <v>27</v>
       </c>
       <c r="M331" t="s">
         <v>28</v>
       </c>
       <c r="N331">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O331">
         <v>0.875</v>
       </c>
       <c r="P331" t="s">
-        <v>999</v>
+        <v>1006</v>
       </c>
       <c r="Q331" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="R331" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="332" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
         <v>18</v>
       </c>
       <c r="B332" t="s">
         <v>19</v>
       </c>
       <c r="C332" t="s">
         <v>20</v>
       </c>
       <c r="D332" t="s">
         <v>21</v>
       </c>
       <c r="E332">
         <v>4</v>
       </c>
       <c r="F332" t="s">
         <v>22</v>
       </c>
       <c r="G332" t="s">
         <v>23</v>
       </c>
       <c r="H332" t="s">
         <v>24</v>
       </c>
       <c r="I332" t="s">
         <v>18</v>
       </c>
       <c r="J332" t="s">
         <v>25</v>
       </c>
       <c r="K332" t="s">
         <v>26</v>
       </c>
       <c r="L332" t="s">
         <v>27</v>
       </c>
       <c r="M332" t="s">
         <v>28</v>
       </c>
       <c r="N332">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O332">
         <v>0.875</v>
       </c>
       <c r="P332" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="Q332" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="R332" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="333" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
         <v>18</v>
       </c>
       <c r="B333" t="s">
         <v>19</v>
       </c>
       <c r="C333" t="s">
         <v>20</v>
       </c>
       <c r="D333" t="s">
         <v>21</v>
       </c>
       <c r="E333">
         <v>4</v>
       </c>
       <c r="F333" t="s">
         <v>22</v>
       </c>
       <c r="G333" t="s">
         <v>23</v>
       </c>
       <c r="H333" t="s">
         <v>24</v>
       </c>
       <c r="I333" t="s">
         <v>18</v>
       </c>
       <c r="J333" t="s">
         <v>25</v>
       </c>
       <c r="K333" t="s">
         <v>26</v>
       </c>
       <c r="L333" t="s">
         <v>27</v>
       </c>
       <c r="M333" t="s">
         <v>28</v>
       </c>
       <c r="N333">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O333">
         <v>0.875</v>
       </c>
       <c r="P333" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="Q333" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="R333" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="334" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
         <v>18</v>
       </c>
       <c r="B334" t="s">
         <v>19</v>
       </c>
       <c r="C334" t="s">
         <v>20</v>
       </c>
       <c r="D334" t="s">
         <v>21</v>
       </c>
       <c r="E334">
         <v>4</v>
       </c>
       <c r="F334" t="s">
         <v>22</v>
       </c>
       <c r="G334" t="s">
         <v>23</v>
       </c>
       <c r="H334" t="s">
         <v>24</v>
       </c>
       <c r="I334" t="s">
         <v>18</v>
       </c>
       <c r="J334" t="s">
         <v>25</v>
       </c>
       <c r="K334" t="s">
         <v>26</v>
       </c>
       <c r="L334" t="s">
         <v>27</v>
       </c>
       <c r="M334" t="s">
         <v>28</v>
       </c>
       <c r="N334">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O334">
         <v>0.875</v>
       </c>
       <c r="P334" t="s">
-        <v>1007</v>
+        <v>1014</v>
       </c>
       <c r="Q334" t="s">
-        <v>1008</v>
+        <v>1015</v>
       </c>
       <c r="R334" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="335" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
         <v>18</v>
       </c>
       <c r="B335" t="s">
         <v>19</v>
       </c>
       <c r="C335" t="s">
         <v>20</v>
       </c>
       <c r="D335" t="s">
         <v>21</v>
       </c>
       <c r="E335">
         <v>4</v>
       </c>
       <c r="F335" t="s">
         <v>22</v>
       </c>
       <c r="G335" t="s">
         <v>23</v>
       </c>
       <c r="H335" t="s">
         <v>24</v>
       </c>
       <c r="I335" t="s">
         <v>18</v>
       </c>
       <c r="J335" t="s">
         <v>25</v>
       </c>
       <c r="K335" t="s">
         <v>26</v>
       </c>
       <c r="L335" t="s">
         <v>27</v>
       </c>
       <c r="M335" t="s">
         <v>28</v>
       </c>
       <c r="N335">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O335">
         <v>0.875</v>
       </c>
       <c r="P335" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="Q335" t="s">
-        <v>1011</v>
+        <v>1018</v>
       </c>
       <c r="R335" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="336" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
         <v>18</v>
       </c>
       <c r="B336" t="s">
         <v>19</v>
       </c>
       <c r="C336" t="s">
         <v>20</v>
       </c>
       <c r="D336" t="s">
         <v>21</v>
       </c>
       <c r="E336">
         <v>4</v>
       </c>
       <c r="F336" t="s">
         <v>22</v>
       </c>
       <c r="G336" t="s">
         <v>23</v>
       </c>
       <c r="H336" t="s">
         <v>24</v>
       </c>
       <c r="I336" t="s">
         <v>18</v>
       </c>
       <c r="J336" t="s">
         <v>25</v>
       </c>
       <c r="K336" t="s">
         <v>26</v>
       </c>
       <c r="L336" t="s">
         <v>27</v>
       </c>
       <c r="M336" t="s">
         <v>28</v>
       </c>
       <c r="N336">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O336">
         <v>0.875</v>
       </c>
       <c r="P336" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="Q336" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="R336" t="s">
-        <v>286</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="337" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
         <v>18</v>
       </c>
       <c r="B337" t="s">
         <v>19</v>
       </c>
       <c r="C337" t="s">
         <v>20</v>
       </c>
       <c r="D337" t="s">
         <v>21</v>
       </c>
       <c r="E337">
         <v>4</v>
       </c>
       <c r="F337" t="s">
         <v>22</v>
       </c>
       <c r="G337" t="s">
         <v>23</v>
       </c>
       <c r="H337" t="s">
         <v>24</v>
       </c>
       <c r="I337" t="s">
         <v>18</v>
       </c>
       <c r="J337" t="s">
         <v>25</v>
       </c>
       <c r="K337" t="s">
         <v>26</v>
       </c>
       <c r="L337" t="s">
         <v>27</v>
       </c>
       <c r="M337" t="s">
         <v>28</v>
       </c>
       <c r="N337">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O337">
         <v>0.875</v>
       </c>
       <c r="P337" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="Q337" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
       <c r="R337" t="s">
-        <v>286</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="338" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
         <v>18</v>
       </c>
       <c r="B338" t="s">
         <v>19</v>
       </c>
       <c r="C338" t="s">
         <v>20</v>
       </c>
       <c r="D338" t="s">
         <v>21</v>
       </c>
       <c r="E338">
         <v>4</v>
       </c>
       <c r="F338" t="s">
         <v>22</v>
       </c>
       <c r="G338" t="s">
         <v>23</v>
       </c>
       <c r="H338" t="s">
         <v>24</v>
       </c>
       <c r="I338" t="s">
         <v>18</v>
       </c>
       <c r="J338" t="s">
         <v>25</v>
       </c>
       <c r="K338" t="s">
         <v>26</v>
       </c>
       <c r="L338" t="s">
         <v>27</v>
       </c>
       <c r="M338" t="s">
         <v>28</v>
       </c>
       <c r="N338">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O338">
         <v>0.875</v>
       </c>
       <c r="P338" t="s">
-        <v>1017</v>
+        <v>1026</v>
       </c>
       <c r="Q338" t="s">
-        <v>1018</v>
+        <v>1027</v>
       </c>
       <c r="R338" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="339" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
         <v>18</v>
       </c>
       <c r="B339" t="s">
         <v>19</v>
       </c>
       <c r="C339" t="s">
         <v>20</v>
       </c>
       <c r="D339" t="s">
         <v>21</v>
       </c>
       <c r="E339">
         <v>4</v>
       </c>
       <c r="F339" t="s">
         <v>22</v>
       </c>
       <c r="G339" t="s">
         <v>23</v>
       </c>
       <c r="H339" t="s">
         <v>24</v>
       </c>
       <c r="I339" t="s">
         <v>18</v>
       </c>
       <c r="J339" t="s">
         <v>25</v>
       </c>
       <c r="K339" t="s">
         <v>26</v>
       </c>
       <c r="L339" t="s">
         <v>27</v>
       </c>
       <c r="M339" t="s">
         <v>28</v>
       </c>
       <c r="N339">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O339">
         <v>0.875</v>
       </c>
       <c r="P339" t="s">
-        <v>1020</v>
+        <v>1029</v>
       </c>
       <c r="Q339" t="s">
-        <v>1021</v>
+        <v>1030</v>
       </c>
       <c r="R339" t="s">
-        <v>1022</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="340" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
         <v>18</v>
       </c>
       <c r="B340" t="s">
         <v>19</v>
       </c>
       <c r="C340" t="s">
         <v>20</v>
       </c>
       <c r="D340" t="s">
         <v>21</v>
       </c>
       <c r="E340">
         <v>4</v>
       </c>
       <c r="F340" t="s">
         <v>22</v>
       </c>
       <c r="G340" t="s">
         <v>23</v>
       </c>
       <c r="H340" t="s">
         <v>24</v>
       </c>
       <c r="I340" t="s">
         <v>18</v>
       </c>
       <c r="J340" t="s">
         <v>25</v>
       </c>
       <c r="K340" t="s">
         <v>26</v>
       </c>
       <c r="L340" t="s">
         <v>27</v>
       </c>
       <c r="M340" t="s">
         <v>28</v>
       </c>
       <c r="N340">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O340">
         <v>0.875</v>
       </c>
       <c r="P340" t="s">
-        <v>1023</v>
+        <v>1032</v>
       </c>
       <c r="Q340" t="s">
-        <v>1024</v>
+        <v>1033</v>
       </c>
       <c r="R340" t="s">
-        <v>1025</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="341" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
         <v>18</v>
       </c>
       <c r="B341" t="s">
         <v>19</v>
       </c>
       <c r="C341" t="s">
         <v>20</v>
       </c>
       <c r="D341" t="s">
         <v>21</v>
       </c>
       <c r="E341">
         <v>4</v>
       </c>
       <c r="F341" t="s">
         <v>22</v>
       </c>
       <c r="G341" t="s">
         <v>23</v>
       </c>
       <c r="H341" t="s">
         <v>24</v>
       </c>
       <c r="I341" t="s">
         <v>18</v>
       </c>
       <c r="J341" t="s">
         <v>25</v>
       </c>
       <c r="K341" t="s">
         <v>26</v>
       </c>
       <c r="L341" t="s">
         <v>27</v>
       </c>
       <c r="M341" t="s">
         <v>28</v>
       </c>
       <c r="N341">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O341">
         <v>0.875</v>
       </c>
       <c r="P341" t="s">
-        <v>1026</v>
+        <v>1035</v>
       </c>
       <c r="Q341" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="R341" t="s">
-        <v>1028</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="342" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
         <v>18</v>
       </c>
       <c r="B342" t="s">
         <v>19</v>
       </c>
       <c r="C342" t="s">
         <v>20</v>
       </c>
       <c r="D342" t="s">
         <v>21</v>
       </c>
       <c r="E342">
         <v>4</v>
       </c>
       <c r="F342" t="s">
         <v>22</v>
       </c>
       <c r="G342" t="s">
         <v>23</v>
       </c>
       <c r="H342" t="s">
         <v>24</v>
       </c>
       <c r="I342" t="s">
         <v>18</v>
       </c>
       <c r="J342" t="s">
         <v>25</v>
       </c>
       <c r="K342" t="s">
         <v>26</v>
       </c>
       <c r="L342" t="s">
         <v>27</v>
       </c>
       <c r="M342" t="s">
         <v>28</v>
       </c>
       <c r="N342">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O342">
         <v>0.875</v>
       </c>
       <c r="P342" t="s">
-        <v>1029</v>
+        <v>1038</v>
       </c>
       <c r="Q342" t="s">
-        <v>1030</v>
+        <v>1039</v>
       </c>
       <c r="R342" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="343" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
         <v>18</v>
       </c>
       <c r="B343" t="s">
         <v>19</v>
       </c>
       <c r="C343" t="s">
         <v>20</v>
       </c>
       <c r="D343" t="s">
         <v>21</v>
       </c>
       <c r="E343">
         <v>4</v>
       </c>
       <c r="F343" t="s">
         <v>22</v>
       </c>
       <c r="G343" t="s">
         <v>23</v>
       </c>
       <c r="H343" t="s">
         <v>24</v>
       </c>
       <c r="I343" t="s">
         <v>18</v>
       </c>
       <c r="J343" t="s">
         <v>25</v>
       </c>
       <c r="K343" t="s">
         <v>26</v>
       </c>
       <c r="L343" t="s">
         <v>27</v>
       </c>
       <c r="M343" t="s">
         <v>28</v>
       </c>
       <c r="N343">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O343">
         <v>0.875</v>
       </c>
       <c r="P343" t="s">
-        <v>1031</v>
+        <v>1040</v>
       </c>
       <c r="Q343" t="s">
-        <v>1032</v>
+        <v>1041</v>
       </c>
       <c r="R343" t="s">
-        <v>286</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="344" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
         <v>18</v>
       </c>
       <c r="B344" t="s">
         <v>19</v>
       </c>
       <c r="C344" t="s">
         <v>20</v>
       </c>
       <c r="D344" t="s">
         <v>21</v>
       </c>
       <c r="E344">
         <v>4</v>
       </c>
       <c r="F344" t="s">
         <v>22</v>
       </c>
       <c r="G344" t="s">
         <v>23</v>
       </c>
       <c r="H344" t="s">
         <v>24</v>
       </c>
       <c r="I344" t="s">
         <v>18</v>
       </c>
       <c r="J344" t="s">
         <v>25</v>
       </c>
       <c r="K344" t="s">
         <v>26</v>
       </c>
       <c r="L344" t="s">
         <v>27</v>
       </c>
       <c r="M344" t="s">
         <v>28</v>
       </c>
       <c r="N344">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O344">
         <v>0.875</v>
       </c>
       <c r="P344" t="s">
-        <v>1033</v>
+        <v>1043</v>
       </c>
       <c r="Q344" t="s">
-        <v>1034</v>
+        <v>1044</v>
       </c>
       <c r="R344" t="s">
-        <v>1035</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="345" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
         <v>18</v>
       </c>
       <c r="B345" t="s">
         <v>19</v>
       </c>
       <c r="C345" t="s">
         <v>20</v>
       </c>
       <c r="D345" t="s">
         <v>21</v>
       </c>
       <c r="E345">
         <v>4</v>
       </c>
       <c r="F345" t="s">
         <v>22</v>
       </c>
       <c r="G345" t="s">
         <v>23</v>
       </c>
       <c r="H345" t="s">
         <v>24</v>
       </c>
       <c r="I345" t="s">
         <v>18</v>
       </c>
       <c r="J345" t="s">
         <v>25</v>
       </c>
       <c r="K345" t="s">
         <v>26</v>
       </c>
       <c r="L345" t="s">
         <v>27</v>
       </c>
       <c r="M345" t="s">
         <v>28</v>
       </c>
       <c r="N345">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O345">
         <v>0.875</v>
       </c>
       <c r="P345" t="s">
-        <v>1036</v>
+        <v>1046</v>
       </c>
       <c r="Q345" t="s">
-        <v>1037</v>
+        <v>1047</v>
       </c>
       <c r="R345" t="s">
-        <v>1038</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="346" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
         <v>18</v>
       </c>
       <c r="B346" t="s">
         <v>19</v>
       </c>
       <c r="C346" t="s">
         <v>20</v>
       </c>
       <c r="D346" t="s">
         <v>21</v>
       </c>
       <c r="E346">
         <v>4</v>
       </c>
       <c r="F346" t="s">
         <v>22</v>
       </c>
       <c r="G346" t="s">
         <v>23</v>
       </c>
       <c r="H346" t="s">
         <v>24</v>
       </c>
       <c r="I346" t="s">
         <v>18</v>
       </c>
       <c r="J346" t="s">
         <v>25</v>
       </c>
       <c r="K346" t="s">
         <v>26</v>
       </c>
       <c r="L346" t="s">
         <v>27</v>
       </c>
       <c r="M346" t="s">
         <v>28</v>
       </c>
       <c r="N346">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O346">
         <v>0.875</v>
       </c>
       <c r="P346" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="Q346" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="R346" t="s">
-        <v>1041</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="347" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
         <v>18</v>
       </c>
       <c r="B347" t="s">
         <v>19</v>
       </c>
       <c r="C347" t="s">
         <v>20</v>
       </c>
       <c r="D347" t="s">
         <v>21</v>
       </c>
       <c r="E347">
         <v>4</v>
       </c>
       <c r="F347" t="s">
         <v>22</v>
       </c>
       <c r="G347" t="s">
         <v>23</v>
       </c>
       <c r="H347" t="s">
         <v>24</v>
       </c>
       <c r="I347" t="s">
         <v>18</v>
       </c>
       <c r="J347" t="s">
         <v>25</v>
       </c>
       <c r="K347" t="s">
         <v>26</v>
       </c>
       <c r="L347" t="s">
         <v>27</v>
       </c>
       <c r="M347" t="s">
         <v>28</v>
       </c>
       <c r="N347">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O347">
         <v>0.875</v>
       </c>
       <c r="P347" t="s">
-        <v>1042</v>
+        <v>1052</v>
       </c>
       <c r="Q347" t="s">
-        <v>1043</v>
+        <v>1053</v>
       </c>
       <c r="R347" t="s">
-        <v>1044</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="348" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
         <v>18</v>
       </c>
       <c r="B348" t="s">
         <v>19</v>
       </c>
       <c r="C348" t="s">
         <v>20</v>
       </c>
       <c r="D348" t="s">
         <v>21</v>
       </c>
       <c r="E348">
         <v>4</v>
       </c>
       <c r="F348" t="s">
         <v>22</v>
       </c>
       <c r="G348" t="s">
         <v>23</v>
       </c>
       <c r="H348" t="s">
         <v>24</v>
       </c>
       <c r="I348" t="s">
         <v>18</v>
       </c>
       <c r="J348" t="s">
         <v>25</v>
       </c>
       <c r="K348" t="s">
         <v>26</v>
       </c>
       <c r="L348" t="s">
         <v>27</v>
       </c>
       <c r="M348" t="s">
         <v>28</v>
       </c>
       <c r="N348">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O348">
         <v>0.875</v>
       </c>
       <c r="P348" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="Q348" t="s">
-        <v>1046</v>
+        <v>1056</v>
       </c>
       <c r="R348" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="349" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
         <v>18</v>
       </c>
       <c r="B349" t="s">
         <v>19</v>
       </c>
       <c r="C349" t="s">
         <v>20</v>
       </c>
       <c r="D349" t="s">
         <v>21</v>
       </c>
       <c r="E349">
         <v>4</v>
       </c>
       <c r="F349" t="s">
         <v>22</v>
       </c>
       <c r="G349" t="s">
         <v>23</v>
       </c>
       <c r="H349" t="s">
         <v>24</v>
       </c>
       <c r="I349" t="s">
         <v>18</v>
       </c>
       <c r="J349" t="s">
         <v>25</v>
       </c>
       <c r="K349" t="s">
         <v>26</v>
       </c>
       <c r="L349" t="s">
         <v>27</v>
       </c>
       <c r="M349" t="s">
         <v>28</v>
       </c>
       <c r="N349">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O349">
         <v>0.875</v>
       </c>
       <c r="P349" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
       <c r="Q349" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="R349" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="350" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
         <v>18</v>
       </c>
       <c r="B350" t="s">
         <v>19</v>
       </c>
       <c r="C350" t="s">
         <v>20</v>
       </c>
       <c r="D350" t="s">
         <v>21</v>
       </c>
       <c r="E350">
         <v>4</v>
       </c>
       <c r="F350" t="s">
         <v>22</v>
       </c>
       <c r="G350" t="s">
         <v>23</v>
       </c>
       <c r="H350" t="s">
         <v>24</v>
       </c>
       <c r="I350" t="s">
         <v>18</v>
       </c>
       <c r="J350" t="s">
         <v>25</v>
       </c>
       <c r="K350" t="s">
         <v>26</v>
       </c>
       <c r="L350" t="s">
         <v>27</v>
       </c>
       <c r="M350" t="s">
         <v>28</v>
       </c>
       <c r="N350">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O350">
         <v>0.875</v>
       </c>
       <c r="P350" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="Q350" t="s">
-        <v>1052</v>
+        <v>1062</v>
       </c>
       <c r="R350" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="351" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
         <v>18</v>
       </c>
       <c r="B351" t="s">
         <v>19</v>
       </c>
       <c r="C351" t="s">
         <v>20</v>
       </c>
       <c r="D351" t="s">
         <v>21</v>
       </c>
       <c r="E351">
         <v>4</v>
       </c>
       <c r="F351" t="s">
         <v>22</v>
       </c>
       <c r="G351" t="s">
         <v>23</v>
       </c>
       <c r="H351" t="s">
         <v>24</v>
       </c>
       <c r="I351" t="s">
         <v>18</v>
       </c>
       <c r="J351" t="s">
         <v>25</v>
       </c>
       <c r="K351" t="s">
         <v>26</v>
       </c>
       <c r="L351" t="s">
         <v>27</v>
       </c>
       <c r="M351" t="s">
         <v>28</v>
       </c>
       <c r="N351">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O351">
         <v>0.875</v>
       </c>
       <c r="P351" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="Q351" t="s">
-        <v>1055</v>
+        <v>1065</v>
       </c>
       <c r="R351" t="s">
-        <v>286</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="352" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
         <v>18</v>
       </c>
       <c r="B352" t="s">
         <v>19</v>
       </c>
       <c r="C352" t="s">
         <v>20</v>
       </c>
       <c r="D352" t="s">
         <v>21</v>
       </c>
       <c r="E352">
         <v>4</v>
       </c>
       <c r="F352" t="s">
         <v>22</v>
       </c>
       <c r="G352" t="s">
         <v>23</v>
       </c>
       <c r="H352" t="s">
         <v>24</v>
       </c>
       <c r="I352" t="s">
         <v>18</v>
       </c>
       <c r="J352" t="s">
         <v>25</v>
       </c>
       <c r="K352" t="s">
         <v>26</v>
       </c>
       <c r="L352" t="s">
         <v>27</v>
       </c>
       <c r="M352" t="s">
         <v>28</v>
       </c>
       <c r="N352">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O352">
         <v>0.875</v>
       </c>
       <c r="P352" t="s">
-        <v>1056</v>
+        <v>1067</v>
       </c>
       <c r="Q352" t="s">
-        <v>1057</v>
+        <v>1068</v>
       </c>
       <c r="R352" t="s">
-        <v>1058</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="353" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
         <v>18</v>
       </c>
       <c r="B353" t="s">
         <v>19</v>
       </c>
       <c r="C353" t="s">
         <v>20</v>
       </c>
       <c r="D353" t="s">
         <v>21</v>
       </c>
       <c r="E353">
         <v>4</v>
       </c>
       <c r="F353" t="s">
         <v>22</v>
       </c>
       <c r="G353" t="s">
         <v>23</v>
       </c>
       <c r="H353" t="s">
         <v>24</v>
       </c>
       <c r="I353" t="s">
         <v>18</v>
       </c>
       <c r="J353" t="s">
         <v>25</v>
       </c>
       <c r="K353" t="s">
         <v>26</v>
       </c>
       <c r="L353" t="s">
         <v>27</v>
       </c>
       <c r="M353" t="s">
         <v>28</v>
       </c>
       <c r="N353">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O353">
         <v>0.875</v>
       </c>
       <c r="P353" t="s">
-        <v>1059</v>
+        <v>1070</v>
       </c>
       <c r="Q353" t="s">
-        <v>1060</v>
+        <v>1071</v>
       </c>
       <c r="R353" t="s">
-        <v>1061</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="354" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
         <v>18</v>
       </c>
       <c r="B354" t="s">
         <v>19</v>
       </c>
       <c r="C354" t="s">
         <v>20</v>
       </c>
       <c r="D354" t="s">
         <v>21</v>
       </c>
       <c r="E354">
         <v>4</v>
       </c>
       <c r="F354" t="s">
         <v>22</v>
       </c>
       <c r="G354" t="s">
         <v>23</v>
       </c>
       <c r="H354" t="s">
         <v>24</v>
       </c>
       <c r="I354" t="s">
         <v>18</v>
       </c>
       <c r="J354" t="s">
         <v>25</v>
       </c>
       <c r="K354" t="s">
         <v>26</v>
       </c>
       <c r="L354" t="s">
         <v>27</v>
       </c>
       <c r="M354" t="s">
         <v>28</v>
       </c>
       <c r="N354">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O354">
         <v>0.875</v>
       </c>
       <c r="P354" t="s">
-        <v>1062</v>
+        <v>1073</v>
       </c>
       <c r="Q354" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="R354" t="s">
-        <v>1064</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="355" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
         <v>18</v>
       </c>
       <c r="B355" t="s">
         <v>19</v>
       </c>
       <c r="C355" t="s">
         <v>20</v>
       </c>
       <c r="D355" t="s">
         <v>21</v>
       </c>
       <c r="E355">
         <v>4</v>
       </c>
       <c r="F355" t="s">
         <v>22</v>
       </c>
       <c r="G355" t="s">
         <v>23</v>
       </c>
       <c r="H355" t="s">
         <v>24</v>
       </c>
       <c r="I355" t="s">
         <v>18</v>
       </c>
       <c r="J355" t="s">
         <v>25</v>
       </c>
       <c r="K355" t="s">
         <v>26</v>
       </c>
       <c r="L355" t="s">
         <v>27</v>
       </c>
       <c r="M355" t="s">
         <v>28</v>
       </c>
       <c r="N355">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O355">
         <v>0.875</v>
       </c>
       <c r="P355" t="s">
-        <v>1065</v>
+        <v>1076</v>
       </c>
       <c r="Q355" t="s">
-        <v>1066</v>
+        <v>1077</v>
       </c>
       <c r="R355" t="s">
-        <v>1067</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="356" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
         <v>18</v>
       </c>
       <c r="B356" t="s">
         <v>19</v>
       </c>
       <c r="C356" t="s">
         <v>20</v>
       </c>
       <c r="D356" t="s">
         <v>21</v>
       </c>
       <c r="E356">
         <v>4</v>
       </c>
       <c r="F356" t="s">
         <v>22</v>
       </c>
       <c r="G356" t="s">
         <v>23</v>
       </c>
       <c r="H356" t="s">
         <v>24</v>
       </c>
       <c r="I356" t="s">
         <v>18</v>
       </c>
       <c r="J356" t="s">
         <v>25</v>
       </c>
       <c r="K356" t="s">
         <v>26</v>
       </c>
       <c r="L356" t="s">
         <v>27</v>
       </c>
       <c r="M356" t="s">
         <v>28</v>
       </c>
       <c r="N356">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O356">
         <v>0.875</v>
       </c>
       <c r="P356" t="s">
-        <v>1068</v>
+        <v>1079</v>
       </c>
       <c r="Q356" t="s">
-        <v>1069</v>
+        <v>1080</v>
       </c>
       <c r="R356" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="357" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
         <v>18</v>
       </c>
       <c r="B357" t="s">
         <v>19</v>
       </c>
       <c r="C357" t="s">
         <v>20</v>
       </c>
       <c r="D357" t="s">
         <v>21</v>
       </c>
       <c r="E357">
         <v>4</v>
       </c>
       <c r="F357" t="s">
         <v>22</v>
       </c>
       <c r="G357" t="s">
         <v>23</v>
       </c>
       <c r="H357" t="s">
         <v>24</v>
       </c>
       <c r="I357" t="s">
         <v>18</v>
       </c>
       <c r="J357" t="s">
         <v>25</v>
       </c>
       <c r="K357" t="s">
         <v>26</v>
       </c>
       <c r="L357" t="s">
         <v>27</v>
       </c>
       <c r="M357" t="s">
         <v>28</v>
       </c>
       <c r="N357">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O357">
         <v>0.875</v>
       </c>
       <c r="P357" t="s">
-        <v>1070</v>
+        <v>1081</v>
       </c>
       <c r="Q357" t="s">
-        <v>1071</v>
+        <v>1082</v>
       </c>
       <c r="R357" t="s">
-        <v>286</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="358" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
         <v>18</v>
       </c>
       <c r="B358" t="s">
         <v>19</v>
       </c>
       <c r="C358" t="s">
         <v>20</v>
       </c>
       <c r="D358" t="s">
         <v>21</v>
       </c>
       <c r="E358">
         <v>4</v>
       </c>
       <c r="F358" t="s">
         <v>22</v>
       </c>
       <c r="G358" t="s">
         <v>23</v>
       </c>
       <c r="H358" t="s">
         <v>24</v>
       </c>
       <c r="I358" t="s">
         <v>18</v>
       </c>
       <c r="J358" t="s">
         <v>25</v>
       </c>
       <c r="K358" t="s">
         <v>26</v>
       </c>
       <c r="L358" t="s">
         <v>27</v>
       </c>
       <c r="M358" t="s">
         <v>28</v>
       </c>
       <c r="N358">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O358">
         <v>0.875</v>
       </c>
       <c r="P358" t="s">
-        <v>1072</v>
+        <v>1084</v>
       </c>
       <c r="Q358" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="R358" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="359" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
         <v>18</v>
       </c>
       <c r="B359" t="s">
         <v>19</v>
       </c>
       <c r="C359" t="s">
         <v>20</v>
       </c>
       <c r="D359" t="s">
         <v>21</v>
       </c>
       <c r="E359">
         <v>4</v>
       </c>
       <c r="F359" t="s">
         <v>22</v>
       </c>
       <c r="G359" t="s">
         <v>23</v>
       </c>
       <c r="H359" t="s">
         <v>24</v>
       </c>
       <c r="I359" t="s">
         <v>18</v>
       </c>
       <c r="J359" t="s">
         <v>25</v>
       </c>
       <c r="K359" t="s">
         <v>26</v>
       </c>
       <c r="L359" t="s">
         <v>27</v>
       </c>
       <c r="M359" t="s">
         <v>28</v>
       </c>
       <c r="N359">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O359">
         <v>0.875</v>
       </c>
       <c r="P359" t="s">
-        <v>1074</v>
+        <v>1086</v>
       </c>
       <c r="Q359" t="s">
-        <v>1075</v>
+        <v>1087</v>
       </c>
       <c r="R359" t="s">
-        <v>1076</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="360" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
         <v>18</v>
       </c>
       <c r="B360" t="s">
         <v>19</v>
       </c>
       <c r="C360" t="s">
         <v>20</v>
       </c>
       <c r="D360" t="s">
         <v>21</v>
       </c>
       <c r="E360">
         <v>4</v>
       </c>
       <c r="F360" t="s">
         <v>22</v>
       </c>
       <c r="G360" t="s">
         <v>23</v>
       </c>
       <c r="H360" t="s">
         <v>24</v>
       </c>
       <c r="I360" t="s">
         <v>18</v>
       </c>
       <c r="J360" t="s">
         <v>25</v>
       </c>
       <c r="K360" t="s">
         <v>26</v>
       </c>
       <c r="L360" t="s">
         <v>27</v>
       </c>
       <c r="M360" t="s">
         <v>28</v>
       </c>
       <c r="N360">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O360">
         <v>0.875</v>
       </c>
       <c r="P360" t="s">
-        <v>1077</v>
+        <v>1089</v>
       </c>
       <c r="Q360" t="s">
-        <v>1078</v>
+        <v>1090</v>
       </c>
       <c r="R360" t="s">
-        <v>1079</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="361" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
         <v>18</v>
       </c>
       <c r="B361" t="s">
         <v>19</v>
       </c>
       <c r="C361" t="s">
         <v>20</v>
       </c>
       <c r="D361" t="s">
         <v>21</v>
       </c>
       <c r="E361">
         <v>4</v>
       </c>
       <c r="F361" t="s">
         <v>22</v>
       </c>
       <c r="G361" t="s">
         <v>23</v>
       </c>
       <c r="H361" t="s">
         <v>24</v>
       </c>
       <c r="I361" t="s">
         <v>18</v>
       </c>
       <c r="J361" t="s">
         <v>25</v>
       </c>
       <c r="K361" t="s">
         <v>26</v>
       </c>
       <c r="L361" t="s">
         <v>27</v>
       </c>
       <c r="M361" t="s">
         <v>28</v>
       </c>
       <c r="N361">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O361">
         <v>0.875</v>
       </c>
       <c r="P361" t="s">
-        <v>1080</v>
+        <v>1092</v>
       </c>
       <c r="Q361" t="s">
-        <v>1081</v>
+        <v>1093</v>
       </c>
       <c r="R361" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="362" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
         <v>18</v>
       </c>
       <c r="B362" t="s">
         <v>19</v>
       </c>
       <c r="C362" t="s">
         <v>20</v>
       </c>
       <c r="D362" t="s">
         <v>21</v>
       </c>
       <c r="E362">
         <v>4</v>
       </c>
       <c r="F362" t="s">
         <v>22</v>
       </c>
       <c r="G362" t="s">
         <v>23</v>
       </c>
       <c r="H362" t="s">
         <v>24</v>
       </c>
       <c r="I362" t="s">
         <v>18</v>
       </c>
       <c r="J362" t="s">
         <v>25</v>
       </c>
       <c r="K362" t="s">
         <v>26</v>
       </c>
       <c r="L362" t="s">
         <v>27</v>
       </c>
       <c r="M362" t="s">
         <v>28</v>
       </c>
       <c r="N362">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O362">
         <v>0.875</v>
       </c>
       <c r="P362" t="s">
-        <v>1082</v>
+        <v>1094</v>
       </c>
       <c r="Q362" t="s">
-        <v>1083</v>
+        <v>1095</v>
       </c>
       <c r="R362" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="363" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
         <v>18</v>
       </c>
       <c r="B363" t="s">
         <v>19</v>
       </c>
       <c r="C363" t="s">
         <v>20</v>
       </c>
       <c r="D363" t="s">
         <v>21</v>
       </c>
       <c r="E363">
         <v>4</v>
       </c>
       <c r="F363" t="s">
         <v>22</v>
       </c>
       <c r="G363" t="s">
         <v>23</v>
       </c>
       <c r="H363" t="s">
         <v>24</v>
       </c>
       <c r="I363" t="s">
         <v>18</v>
       </c>
       <c r="J363" t="s">
         <v>25</v>
       </c>
       <c r="K363" t="s">
         <v>26</v>
       </c>
       <c r="L363" t="s">
         <v>27</v>
       </c>
       <c r="M363" t="s">
         <v>28</v>
       </c>
       <c r="N363">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O363">
         <v>0.875</v>
       </c>
       <c r="P363" t="s">
-        <v>1085</v>
+        <v>1097</v>
       </c>
       <c r="Q363" t="s">
-        <v>1086</v>
+        <v>1098</v>
       </c>
       <c r="R363" t="s">
-        <v>286</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="364" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
         <v>18</v>
       </c>
       <c r="B364" t="s">
         <v>19</v>
       </c>
       <c r="C364" t="s">
         <v>20</v>
       </c>
       <c r="D364" t="s">
         <v>21</v>
       </c>
       <c r="E364">
         <v>4</v>
       </c>
       <c r="F364" t="s">
         <v>22</v>
       </c>
       <c r="G364" t="s">
         <v>23</v>
       </c>
       <c r="H364" t="s">
         <v>24</v>
       </c>
       <c r="I364" t="s">
         <v>18</v>
       </c>
       <c r="J364" t="s">
         <v>25</v>
       </c>
       <c r="K364" t="s">
         <v>26</v>
       </c>
       <c r="L364" t="s">
         <v>27</v>
       </c>
       <c r="M364" t="s">
         <v>28</v>
       </c>
       <c r="N364">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O364">
         <v>0.875</v>
       </c>
       <c r="P364" t="s">
-        <v>1087</v>
+        <v>1100</v>
       </c>
       <c r="Q364" t="s">
-        <v>1088</v>
+        <v>1101</v>
       </c>
       <c r="R364" t="s">
-        <v>1089</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="365" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
         <v>18</v>
       </c>
       <c r="B365" t="s">
         <v>19</v>
       </c>
       <c r="C365" t="s">
         <v>20</v>
       </c>
       <c r="D365" t="s">
         <v>21</v>
       </c>
       <c r="E365">
         <v>4</v>
       </c>
       <c r="F365" t="s">
         <v>22</v>
       </c>
       <c r="G365" t="s">
         <v>23</v>
       </c>
       <c r="H365" t="s">
         <v>24</v>
       </c>
       <c r="I365" t="s">
         <v>18</v>
       </c>
       <c r="J365" t="s">
         <v>25</v>
       </c>
       <c r="K365" t="s">
         <v>26</v>
       </c>
       <c r="L365" t="s">
         <v>27</v>
       </c>
       <c r="M365" t="s">
         <v>28</v>
       </c>
       <c r="N365">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O365">
         <v>0.875</v>
       </c>
       <c r="P365" t="s">
-        <v>1090</v>
+        <v>1103</v>
       </c>
       <c r="Q365" t="s">
-        <v>1091</v>
+        <v>1104</v>
       </c>
       <c r="R365" t="s">
-        <v>1092</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="366" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
         <v>18</v>
       </c>
       <c r="B366" t="s">
         <v>19</v>
       </c>
       <c r="C366" t="s">
         <v>20</v>
       </c>
       <c r="D366" t="s">
         <v>21</v>
       </c>
       <c r="E366">
         <v>4</v>
       </c>
       <c r="F366" t="s">
         <v>22</v>
       </c>
       <c r="G366" t="s">
         <v>23</v>
       </c>
       <c r="H366" t="s">
         <v>24</v>
       </c>
       <c r="I366" t="s">
         <v>18</v>
       </c>
       <c r="J366" t="s">
         <v>25</v>
       </c>
       <c r="K366" t="s">
         <v>26</v>
       </c>
       <c r="L366" t="s">
         <v>27</v>
       </c>
       <c r="M366" t="s">
         <v>28</v>
       </c>
       <c r="N366">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O366">
         <v>0.875</v>
       </c>
       <c r="P366" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="Q366" t="s">
-        <v>1094</v>
+        <v>1107</v>
       </c>
       <c r="R366" t="s">
-        <v>1095</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="367" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
         <v>18</v>
       </c>
       <c r="B367" t="s">
         <v>19</v>
       </c>
       <c r="C367" t="s">
         <v>20</v>
       </c>
       <c r="D367" t="s">
         <v>21</v>
       </c>
       <c r="E367">
         <v>4</v>
       </c>
       <c r="F367" t="s">
         <v>22</v>
       </c>
       <c r="G367" t="s">
         <v>23</v>
       </c>
       <c r="H367" t="s">
         <v>24</v>
       </c>
       <c r="I367" t="s">
         <v>18</v>
       </c>
       <c r="J367" t="s">
         <v>25</v>
       </c>
       <c r="K367" t="s">
         <v>26</v>
       </c>
       <c r="L367" t="s">
         <v>27</v>
       </c>
       <c r="M367" t="s">
         <v>28</v>
       </c>
       <c r="N367">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O367">
         <v>0.875</v>
       </c>
       <c r="P367" t="s">
-        <v>1096</v>
+        <v>1109</v>
       </c>
       <c r="Q367" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
       <c r="R367" t="s">
-        <v>1098</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="368" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
         <v>18</v>
       </c>
       <c r="B368" t="s">
         <v>19</v>
       </c>
       <c r="C368" t="s">
         <v>20</v>
       </c>
       <c r="D368" t="s">
         <v>21</v>
       </c>
       <c r="E368">
         <v>4</v>
       </c>
       <c r="F368" t="s">
         <v>22</v>
       </c>
       <c r="G368" t="s">
         <v>23</v>
       </c>
       <c r="H368" t="s">
         <v>24</v>
       </c>
       <c r="I368" t="s">
         <v>18</v>
       </c>
       <c r="J368" t="s">
         <v>25</v>
       </c>
       <c r="K368" t="s">
         <v>26</v>
       </c>
       <c r="L368" t="s">
         <v>27</v>
       </c>
       <c r="M368" t="s">
         <v>28</v>
       </c>
       <c r="N368">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O368">
         <v>0.875</v>
       </c>
       <c r="P368" t="s">
-        <v>1099</v>
+        <v>1112</v>
       </c>
       <c r="Q368" t="s">
-        <v>1100</v>
+        <v>1113</v>
       </c>
       <c r="R368" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="369" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
         <v>18</v>
       </c>
       <c r="B369" t="s">
         <v>19</v>
       </c>
       <c r="C369" t="s">
         <v>20</v>
       </c>
       <c r="D369" t="s">
         <v>21</v>
       </c>
       <c r="E369">
         <v>4</v>
       </c>
       <c r="F369" t="s">
         <v>22</v>
       </c>
       <c r="G369" t="s">
         <v>23</v>
       </c>
       <c r="H369" t="s">
         <v>24</v>
       </c>
       <c r="I369" t="s">
         <v>18</v>
       </c>
       <c r="J369" t="s">
         <v>25</v>
       </c>
       <c r="K369" t="s">
         <v>26</v>
       </c>
       <c r="L369" t="s">
         <v>27</v>
       </c>
       <c r="M369" t="s">
         <v>28</v>
       </c>
       <c r="N369">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O369">
         <v>0.875</v>
       </c>
       <c r="P369" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="Q369" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
       <c r="R369" t="s">
-        <v>286</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="370" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
         <v>18</v>
       </c>
       <c r="B370" t="s">
         <v>19</v>
       </c>
       <c r="C370" t="s">
         <v>20</v>
       </c>
       <c r="D370" t="s">
         <v>21</v>
       </c>
       <c r="E370">
         <v>4</v>
       </c>
       <c r="F370" t="s">
         <v>22</v>
       </c>
       <c r="G370" t="s">
         <v>23</v>
       </c>
       <c r="H370" t="s">
         <v>24</v>
       </c>
       <c r="I370" t="s">
         <v>18</v>
       </c>
       <c r="J370" t="s">
         <v>25</v>
       </c>
       <c r="K370" t="s">
         <v>26</v>
       </c>
       <c r="L370" t="s">
         <v>27</v>
       </c>
       <c r="M370" t="s">
         <v>28</v>
       </c>
       <c r="N370">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O370">
         <v>0.875</v>
       </c>
       <c r="P370" t="s">
-        <v>1104</v>
+        <v>1118</v>
       </c>
       <c r="Q370" t="s">
-        <v>1105</v>
+        <v>1119</v>
       </c>
       <c r="R370" t="s">
-        <v>286</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="371" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
         <v>18</v>
       </c>
       <c r="B371" t="s">
         <v>19</v>
       </c>
       <c r="C371" t="s">
         <v>20</v>
       </c>
       <c r="D371" t="s">
         <v>21</v>
       </c>
       <c r="E371">
         <v>4</v>
       </c>
       <c r="F371" t="s">
         <v>22</v>
       </c>
       <c r="G371" t="s">
         <v>23</v>
       </c>
       <c r="H371" t="s">
         <v>24</v>
       </c>
       <c r="I371" t="s">
         <v>18</v>
       </c>
       <c r="J371" t="s">
         <v>25</v>
       </c>
       <c r="K371" t="s">
         <v>26</v>
       </c>
       <c r="L371" t="s">
         <v>27</v>
       </c>
       <c r="M371" t="s">
         <v>28</v>
       </c>
       <c r="N371">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O371">
         <v>0.875</v>
       </c>
       <c r="P371" t="s">
-        <v>1106</v>
+        <v>1121</v>
       </c>
       <c r="Q371" t="s">
-        <v>1107</v>
+        <v>1122</v>
       </c>
       <c r="R371" t="s">
-        <v>1108</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="372" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
         <v>18</v>
       </c>
       <c r="B372" t="s">
         <v>19</v>
       </c>
       <c r="C372" t="s">
         <v>20</v>
       </c>
       <c r="D372" t="s">
         <v>21</v>
       </c>
       <c r="E372">
         <v>4</v>
       </c>
       <c r="F372" t="s">
         <v>22</v>
       </c>
       <c r="G372" t="s">
         <v>23</v>
       </c>
       <c r="H372" t="s">
         <v>24</v>
       </c>
       <c r="I372" t="s">
         <v>18</v>
       </c>
       <c r="J372" t="s">
         <v>25</v>
       </c>
       <c r="K372" t="s">
         <v>26</v>
       </c>
       <c r="L372" t="s">
         <v>27</v>
       </c>
       <c r="M372" t="s">
         <v>28</v>
       </c>
       <c r="N372">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O372">
         <v>0.875</v>
       </c>
       <c r="P372" t="s">
-        <v>1109</v>
+        <v>1124</v>
       </c>
       <c r="Q372" t="s">
-        <v>1110</v>
+        <v>1125</v>
       </c>
       <c r="R372" t="s">
-        <v>1111</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="373" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
         <v>18</v>
       </c>
       <c r="B373" t="s">
         <v>19</v>
       </c>
       <c r="C373" t="s">
         <v>20</v>
       </c>
       <c r="D373" t="s">
         <v>21</v>
       </c>
       <c r="E373">
         <v>4</v>
       </c>
       <c r="F373" t="s">
         <v>22</v>
       </c>
       <c r="G373" t="s">
         <v>23</v>
       </c>
       <c r="H373" t="s">
         <v>24</v>
       </c>
       <c r="I373" t="s">
         <v>18</v>
       </c>
       <c r="J373" t="s">
         <v>25</v>
       </c>
       <c r="K373" t="s">
         <v>26</v>
       </c>
       <c r="L373" t="s">
         <v>27</v>
       </c>
       <c r="M373" t="s">
         <v>28</v>
       </c>
       <c r="N373">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O373">
         <v>0.875</v>
       </c>
       <c r="P373" t="s">
-        <v>1112</v>
+        <v>1127</v>
       </c>
       <c r="Q373" t="s">
-        <v>1113</v>
+        <v>1128</v>
       </c>
       <c r="R373" t="s">
-        <v>286</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="374" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
         <v>18</v>
       </c>
       <c r="B374" t="s">
         <v>19</v>
       </c>
       <c r="C374" t="s">
         <v>20</v>
       </c>
       <c r="D374" t="s">
         <v>21</v>
       </c>
       <c r="E374">
         <v>4</v>
       </c>
       <c r="F374" t="s">
         <v>22</v>
       </c>
       <c r="G374" t="s">
         <v>23</v>
       </c>
       <c r="H374" t="s">
         <v>24</v>
       </c>
       <c r="I374" t="s">
         <v>18</v>
       </c>
       <c r="J374" t="s">
         <v>25</v>
       </c>
       <c r="K374" t="s">
         <v>26</v>
       </c>
       <c r="L374" t="s">
         <v>27</v>
       </c>
       <c r="M374" t="s">
         <v>28</v>
       </c>
       <c r="N374">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O374">
         <v>0.875</v>
       </c>
       <c r="P374" t="s">
-        <v>1114</v>
+        <v>1130</v>
       </c>
       <c r="Q374" t="s">
-        <v>1115</v>
+        <v>1131</v>
       </c>
       <c r="R374" t="s">
-        <v>1116</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="375" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
         <v>18</v>
       </c>
       <c r="B375" t="s">
         <v>19</v>
       </c>
       <c r="C375" t="s">
         <v>20</v>
       </c>
       <c r="D375" t="s">
         <v>21</v>
       </c>
       <c r="E375">
         <v>4</v>
       </c>
       <c r="F375" t="s">
         <v>22</v>
       </c>
       <c r="G375" t="s">
         <v>23</v>
       </c>
       <c r="H375" t="s">
         <v>24</v>
       </c>
       <c r="I375" t="s">
         <v>18</v>
       </c>
       <c r="J375" t="s">
         <v>25</v>
       </c>
       <c r="K375" t="s">
         <v>26</v>
       </c>
       <c r="L375" t="s">
         <v>27</v>
       </c>
       <c r="M375" t="s">
         <v>28</v>
       </c>
       <c r="N375">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O375">
         <v>0.875</v>
       </c>
       <c r="P375" t="s">
-        <v>1117</v>
+        <v>1133</v>
       </c>
       <c r="Q375" t="s">
-        <v>1118</v>
+        <v>1134</v>
       </c>
       <c r="R375" t="s">
-        <v>1119</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="376" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
         <v>18</v>
       </c>
       <c r="B376" t="s">
         <v>19</v>
       </c>
       <c r="C376" t="s">
         <v>20</v>
       </c>
       <c r="D376" t="s">
         <v>21</v>
       </c>
       <c r="E376">
         <v>4</v>
       </c>
       <c r="F376" t="s">
         <v>22</v>
       </c>
       <c r="G376" t="s">
         <v>23</v>
       </c>
       <c r="H376" t="s">
         <v>24</v>
       </c>
       <c r="I376" t="s">
         <v>18</v>
       </c>
       <c r="J376" t="s">
         <v>25</v>
       </c>
       <c r="K376" t="s">
         <v>26</v>
       </c>
       <c r="L376" t="s">
         <v>27</v>
       </c>
       <c r="M376" t="s">
         <v>28</v>
       </c>
       <c r="N376">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O376">
         <v>0.875</v>
       </c>
       <c r="P376" t="s">
-        <v>1120</v>
+        <v>1136</v>
       </c>
       <c r="Q376" t="s">
-        <v>1121</v>
+        <v>1137</v>
       </c>
       <c r="R376" t="s">
-        <v>1122</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="377" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
         <v>18</v>
       </c>
       <c r="B377" t="s">
         <v>19</v>
       </c>
       <c r="C377" t="s">
         <v>20</v>
       </c>
       <c r="D377" t="s">
         <v>21</v>
       </c>
       <c r="E377">
         <v>4</v>
       </c>
       <c r="F377" t="s">
         <v>22</v>
       </c>
       <c r="G377" t="s">
         <v>23</v>
       </c>
       <c r="H377" t="s">
         <v>24</v>
       </c>
       <c r="I377" t="s">
         <v>18</v>
       </c>
       <c r="J377" t="s">
         <v>25</v>
       </c>
       <c r="K377" t="s">
         <v>26</v>
       </c>
       <c r="L377" t="s">
         <v>27</v>
       </c>
       <c r="M377" t="s">
         <v>28</v>
       </c>
       <c r="N377">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O377">
         <v>0.875</v>
       </c>
       <c r="P377" t="s">
-        <v>1123</v>
+        <v>1139</v>
       </c>
       <c r="Q377" t="s">
-        <v>1124</v>
+        <v>1140</v>
       </c>
       <c r="R377" t="s">
-        <v>1125</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="378" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
         <v>18</v>
       </c>
       <c r="B378" t="s">
         <v>19</v>
       </c>
       <c r="C378" t="s">
         <v>20</v>
       </c>
       <c r="D378" t="s">
         <v>21</v>
       </c>
       <c r="E378">
         <v>4</v>
       </c>
       <c r="F378" t="s">
         <v>22</v>
       </c>
       <c r="G378" t="s">
         <v>23</v>
       </c>
       <c r="H378" t="s">
         <v>24</v>
       </c>
       <c r="I378" t="s">
         <v>18</v>
       </c>
       <c r="J378" t="s">
         <v>25</v>
       </c>
       <c r="K378" t="s">
         <v>26</v>
       </c>
       <c r="L378" t="s">
         <v>27</v>
       </c>
       <c r="M378" t="s">
         <v>28</v>
       </c>
       <c r="N378">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O378">
         <v>0.875</v>
       </c>
       <c r="P378" t="s">
-        <v>1126</v>
+        <v>1142</v>
       </c>
       <c r="Q378" t="s">
-        <v>1127</v>
+        <v>1143</v>
       </c>
       <c r="R378" t="s">
-        <v>1128</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="379" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
         <v>18</v>
       </c>
       <c r="B379" t="s">
         <v>19</v>
       </c>
       <c r="C379" t="s">
         <v>20</v>
       </c>
       <c r="D379" t="s">
         <v>21</v>
       </c>
       <c r="E379">
         <v>4</v>
       </c>
       <c r="F379" t="s">
         <v>22</v>
       </c>
       <c r="G379" t="s">
         <v>23</v>
       </c>
       <c r="H379" t="s">
         <v>24</v>
       </c>
       <c r="I379" t="s">
         <v>18</v>
       </c>
       <c r="J379" t="s">
         <v>25</v>
       </c>
       <c r="K379" t="s">
         <v>26</v>
       </c>
       <c r="L379" t="s">
         <v>27</v>
       </c>
       <c r="M379" t="s">
         <v>28</v>
       </c>
       <c r="N379">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O379">
         <v>0.875</v>
       </c>
       <c r="P379" t="s">
-        <v>1129</v>
+        <v>1145</v>
       </c>
       <c r="Q379" t="s">
-        <v>1130</v>
+        <v>1146</v>
       </c>
       <c r="R379" t="s">
-        <v>1131</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="380" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
         <v>18</v>
       </c>
       <c r="B380" t="s">
         <v>19</v>
       </c>
       <c r="C380" t="s">
         <v>20</v>
       </c>
       <c r="D380" t="s">
         <v>21</v>
       </c>
       <c r="E380">
         <v>4</v>
       </c>
       <c r="F380" t="s">
         <v>22</v>
       </c>
       <c r="G380" t="s">
         <v>23</v>
       </c>
       <c r="H380" t="s">
         <v>24</v>
       </c>
       <c r="I380" t="s">
         <v>18</v>
       </c>
       <c r="J380" t="s">
         <v>25</v>
       </c>
       <c r="K380" t="s">
         <v>26</v>
       </c>
       <c r="L380" t="s">
         <v>27</v>
       </c>
       <c r="M380" t="s">
         <v>28</v>
       </c>
       <c r="N380">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O380">
         <v>0.875</v>
       </c>
       <c r="P380" t="s">
-        <v>1132</v>
+        <v>1148</v>
       </c>
       <c r="Q380" t="s">
-        <v>1133</v>
+        <v>1149</v>
       </c>
       <c r="R380" t="s">
-        <v>1134</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="381" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
         <v>18</v>
       </c>
       <c r="B381" t="s">
         <v>19</v>
       </c>
       <c r="C381" t="s">
         <v>20</v>
       </c>
       <c r="D381" t="s">
         <v>21</v>
       </c>
       <c r="E381">
         <v>4</v>
       </c>
       <c r="F381" t="s">
         <v>22</v>
       </c>
       <c r="G381" t="s">
         <v>23</v>
       </c>
       <c r="H381" t="s">
         <v>24</v>
       </c>
       <c r="I381" t="s">
         <v>18</v>
       </c>
       <c r="J381" t="s">
         <v>25</v>
       </c>
       <c r="K381" t="s">
         <v>26</v>
       </c>
       <c r="L381" t="s">
         <v>27</v>
       </c>
       <c r="M381" t="s">
         <v>28</v>
       </c>
       <c r="N381">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O381">
         <v>0.875</v>
       </c>
       <c r="P381" t="s">
-        <v>1135</v>
+        <v>1151</v>
       </c>
       <c r="Q381" t="s">
-        <v>1136</v>
+        <v>1152</v>
       </c>
       <c r="R381" t="s">
-        <v>1137</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="382" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
         <v>18</v>
       </c>
       <c r="B382" t="s">
         <v>19</v>
       </c>
       <c r="C382" t="s">
         <v>20</v>
       </c>
       <c r="D382" t="s">
         <v>21</v>
       </c>
       <c r="E382">
         <v>4</v>
       </c>
       <c r="F382" t="s">
         <v>22</v>
       </c>
       <c r="G382" t="s">
         <v>23</v>
       </c>
       <c r="H382" t="s">
         <v>24</v>
       </c>
       <c r="I382" t="s">
         <v>18</v>
       </c>
       <c r="J382" t="s">
         <v>25</v>
       </c>
       <c r="K382" t="s">
         <v>26</v>
       </c>
       <c r="L382" t="s">
         <v>27</v>
       </c>
       <c r="M382" t="s">
         <v>28</v>
       </c>
       <c r="N382">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O382">
         <v>0.875</v>
       </c>
       <c r="P382" t="s">
-        <v>1138</v>
+        <v>1154</v>
       </c>
       <c r="Q382" t="s">
-        <v>1139</v>
+        <v>1155</v>
       </c>
       <c r="R382" t="s">
-        <v>1140</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="383" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
         <v>18</v>
       </c>
       <c r="B383" t="s">
         <v>19</v>
       </c>
       <c r="C383" t="s">
         <v>20</v>
       </c>
       <c r="D383" t="s">
         <v>21</v>
       </c>
       <c r="E383">
         <v>4</v>
       </c>
       <c r="F383" t="s">
         <v>22</v>
       </c>
       <c r="G383" t="s">
         <v>23</v>
       </c>
       <c r="H383" t="s">
         <v>24</v>
       </c>
       <c r="I383" t="s">
         <v>18</v>
       </c>
       <c r="J383" t="s">
         <v>25</v>
       </c>
       <c r="K383" t="s">
         <v>26</v>
       </c>
       <c r="L383" t="s">
         <v>27</v>
       </c>
       <c r="M383" t="s">
         <v>28</v>
       </c>
       <c r="N383">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O383">
         <v>0.875</v>
       </c>
       <c r="P383" t="s">
-        <v>1141</v>
+        <v>1157</v>
       </c>
       <c r="Q383" t="s">
-        <v>1142</v>
+        <v>1158</v>
       </c>
       <c r="R383" t="s">
-        <v>1143</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="384" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
         <v>18</v>
       </c>
       <c r="B384" t="s">
         <v>19</v>
       </c>
       <c r="C384" t="s">
         <v>20</v>
       </c>
       <c r="D384" t="s">
         <v>21</v>
       </c>
       <c r="E384">
         <v>4</v>
       </c>
       <c r="F384" t="s">
         <v>22</v>
       </c>
       <c r="G384" t="s">
         <v>23</v>
       </c>
       <c r="H384" t="s">
         <v>24</v>
       </c>
       <c r="I384" t="s">
         <v>18</v>
       </c>
       <c r="J384" t="s">
         <v>25</v>
       </c>
       <c r="K384" t="s">
         <v>26</v>
       </c>
       <c r="L384" t="s">
         <v>27</v>
       </c>
       <c r="M384" t="s">
         <v>28</v>
       </c>
       <c r="N384">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O384">
         <v>0.875</v>
       </c>
       <c r="P384" t="s">
-        <v>1144</v>
+        <v>1160</v>
       </c>
       <c r="Q384" t="s">
-        <v>1145</v>
+        <v>1161</v>
       </c>
       <c r="R384" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="385" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
         <v>18</v>
       </c>
       <c r="B385" t="s">
         <v>19</v>
       </c>
       <c r="C385" t="s">
         <v>20</v>
       </c>
       <c r="D385" t="s">
         <v>21</v>
       </c>
       <c r="E385">
         <v>4</v>
       </c>
       <c r="F385" t="s">
         <v>22</v>
       </c>
       <c r="G385" t="s">
         <v>23</v>
       </c>
       <c r="H385" t="s">
         <v>24</v>
       </c>
       <c r="I385" t="s">
         <v>18</v>
       </c>
       <c r="J385" t="s">
         <v>25</v>
       </c>
       <c r="K385" t="s">
         <v>26</v>
       </c>
       <c r="L385" t="s">
         <v>27</v>
       </c>
       <c r="M385" t="s">
         <v>28</v>
       </c>
       <c r="N385">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O385">
         <v>0.875</v>
       </c>
       <c r="P385" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="Q385" t="s">
-        <v>1148</v>
+        <v>1164</v>
       </c>
       <c r="R385" t="s">
-        <v>1149</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="386" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
         <v>18</v>
       </c>
       <c r="B386" t="s">
         <v>19</v>
       </c>
       <c r="C386" t="s">
         <v>20</v>
       </c>
       <c r="D386" t="s">
         <v>21</v>
       </c>
       <c r="E386">
         <v>4</v>
       </c>
       <c r="F386" t="s">
         <v>22</v>
       </c>
       <c r="G386" t="s">
         <v>23</v>
       </c>
       <c r="H386" t="s">
         <v>24</v>
       </c>
       <c r="I386" t="s">
         <v>18</v>
       </c>
       <c r="J386" t="s">
         <v>25</v>
       </c>
       <c r="K386" t="s">
         <v>26</v>
       </c>
       <c r="L386" t="s">
         <v>27</v>
       </c>
       <c r="M386" t="s">
         <v>28</v>
       </c>
       <c r="N386">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O386">
         <v>0.875</v>
       </c>
       <c r="P386" t="s">
-        <v>1150</v>
+        <v>1166</v>
       </c>
       <c r="Q386" t="s">
-        <v>1151</v>
+        <v>1167</v>
       </c>
       <c r="R386" t="s">
-        <v>1152</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="387" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
         <v>18</v>
       </c>
       <c r="B387" t="s">
         <v>19</v>
       </c>
       <c r="C387" t="s">
         <v>20</v>
       </c>
       <c r="D387" t="s">
         <v>21</v>
       </c>
       <c r="E387">
         <v>4</v>
       </c>
       <c r="F387" t="s">
         <v>22</v>
       </c>
       <c r="G387" t="s">
         <v>23</v>
       </c>
       <c r="H387" t="s">
         <v>24</v>
       </c>
       <c r="I387" t="s">
         <v>18</v>
       </c>
       <c r="J387" t="s">
         <v>25</v>
       </c>
       <c r="K387" t="s">
         <v>26</v>
       </c>
       <c r="L387" t="s">
         <v>27</v>
       </c>
       <c r="M387" t="s">
         <v>28</v>
       </c>
       <c r="N387">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O387">
         <v>0.875</v>
       </c>
       <c r="P387" t="s">
-        <v>1153</v>
+        <v>1169</v>
       </c>
       <c r="Q387" t="s">
-        <v>1154</v>
+        <v>1170</v>
       </c>
       <c r="R387" t="s">
-        <v>1155</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="388" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
         <v>18</v>
       </c>
       <c r="B388" t="s">
         <v>19</v>
       </c>
       <c r="C388" t="s">
         <v>20</v>
       </c>
       <c r="D388" t="s">
         <v>21</v>
       </c>
       <c r="E388">
         <v>4</v>
       </c>
       <c r="F388" t="s">
         <v>22</v>
       </c>
       <c r="G388" t="s">
         <v>23</v>
       </c>
       <c r="H388" t="s">
         <v>24</v>
       </c>
       <c r="I388" t="s">
         <v>18</v>
       </c>
       <c r="J388" t="s">
         <v>25</v>
       </c>
       <c r="K388" t="s">
         <v>26</v>
       </c>
       <c r="L388" t="s">
         <v>27</v>
       </c>
       <c r="M388" t="s">
         <v>28</v>
       </c>
       <c r="N388">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O388">
         <v>0.875</v>
       </c>
       <c r="P388" t="s">
-        <v>1156</v>
+        <v>1172</v>
       </c>
       <c r="Q388" t="s">
-        <v>1157</v>
+        <v>1173</v>
       </c>
       <c r="R388" t="s">
-        <v>1158</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="389" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
         <v>18</v>
       </c>
       <c r="B389" t="s">
         <v>19</v>
       </c>
       <c r="C389" t="s">
         <v>20</v>
       </c>
       <c r="D389" t="s">
         <v>21</v>
       </c>
       <c r="E389">
         <v>4</v>
       </c>
       <c r="F389" t="s">
         <v>22</v>
       </c>
       <c r="G389" t="s">
         <v>23</v>
       </c>
       <c r="H389" t="s">
         <v>24</v>
       </c>
       <c r="I389" t="s">
         <v>18</v>
       </c>
       <c r="J389" t="s">
         <v>25</v>
       </c>
       <c r="K389" t="s">
         <v>26</v>
       </c>
       <c r="L389" t="s">
         <v>27</v>
       </c>
       <c r="M389" t="s">
         <v>28</v>
       </c>
       <c r="N389">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O389">
         <v>0.875</v>
       </c>
       <c r="P389" t="s">
-        <v>1159</v>
+        <v>1175</v>
       </c>
       <c r="Q389" t="s">
-        <v>1160</v>
+        <v>1176</v>
       </c>
       <c r="R389" t="s">
-        <v>1161</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="390" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
         <v>18</v>
       </c>
       <c r="B390" t="s">
         <v>19</v>
       </c>
       <c r="C390" t="s">
         <v>20</v>
       </c>
       <c r="D390" t="s">
         <v>21</v>
       </c>
       <c r="E390">
         <v>4</v>
       </c>
       <c r="F390" t="s">
         <v>22</v>
       </c>
       <c r="G390" t="s">
         <v>23</v>
       </c>
       <c r="H390" t="s">
         <v>24</v>
       </c>
       <c r="I390" t="s">
         <v>18</v>
       </c>
       <c r="J390" t="s">
         <v>25</v>
       </c>
       <c r="K390" t="s">
         <v>26</v>
       </c>
       <c r="L390" t="s">
         <v>27</v>
       </c>
       <c r="M390" t="s">
         <v>28</v>
       </c>
       <c r="N390">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O390">
         <v>0.875</v>
       </c>
       <c r="P390" t="s">
-        <v>1162</v>
+        <v>1178</v>
       </c>
       <c r="Q390" t="s">
-        <v>1163</v>
+        <v>1179</v>
       </c>
       <c r="R390" t="s">
-        <v>1164</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="391" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
         <v>18</v>
       </c>
       <c r="B391" t="s">
         <v>19</v>
       </c>
       <c r="C391" t="s">
         <v>20</v>
       </c>
       <c r="D391" t="s">
         <v>21</v>
       </c>
       <c r="E391">
         <v>4</v>
       </c>
       <c r="F391" t="s">
         <v>22</v>
       </c>
       <c r="G391" t="s">
         <v>23</v>
       </c>
       <c r="H391" t="s">
         <v>24</v>
       </c>
       <c r="I391" t="s">
         <v>18</v>
       </c>
       <c r="J391" t="s">
         <v>25</v>
       </c>
       <c r="K391" t="s">
         <v>26</v>
       </c>
       <c r="L391" t="s">
         <v>27</v>
       </c>
       <c r="M391" t="s">
         <v>28</v>
       </c>
       <c r="N391">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O391">
         <v>0.875</v>
       </c>
       <c r="P391" t="s">
-        <v>1165</v>
+        <v>1181</v>
       </c>
       <c r="Q391" t="s">
-        <v>1166</v>
+        <v>1182</v>
       </c>
       <c r="R391" t="s">
-        <v>1167</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="392" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
         <v>18</v>
       </c>
       <c r="B392" t="s">
         <v>19</v>
       </c>
       <c r="C392" t="s">
         <v>20</v>
       </c>
       <c r="D392" t="s">
         <v>21</v>
       </c>
       <c r="E392">
         <v>4</v>
       </c>
       <c r="F392" t="s">
         <v>22</v>
       </c>
       <c r="G392" t="s">
         <v>23</v>
       </c>
       <c r="H392" t="s">
         <v>24</v>
       </c>
       <c r="I392" t="s">
         <v>18</v>
       </c>
       <c r="J392" t="s">
         <v>25</v>
       </c>
       <c r="K392" t="s">
         <v>26</v>
       </c>
       <c r="L392" t="s">
         <v>27</v>
       </c>
       <c r="M392" t="s">
         <v>28</v>
       </c>
       <c r="N392">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O392">
         <v>0.875</v>
       </c>
       <c r="P392" t="s">
-        <v>1168</v>
+        <v>1184</v>
       </c>
       <c r="Q392" t="s">
-        <v>1169</v>
+        <v>1185</v>
       </c>
       <c r="R392" t="s">
-        <v>1170</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="393" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
         <v>18</v>
       </c>
       <c r="B393" t="s">
         <v>19</v>
       </c>
       <c r="C393" t="s">
         <v>20</v>
       </c>
       <c r="D393" t="s">
         <v>21</v>
       </c>
       <c r="E393">
         <v>4</v>
       </c>
       <c r="F393" t="s">
         <v>22</v>
       </c>
       <c r="G393" t="s">
         <v>23</v>
       </c>
       <c r="H393" t="s">
         <v>24</v>
       </c>
       <c r="I393" t="s">
         <v>18</v>
       </c>
       <c r="J393" t="s">
         <v>25</v>
       </c>
       <c r="K393" t="s">
         <v>26</v>
       </c>
       <c r="L393" t="s">
         <v>27</v>
       </c>
       <c r="M393" t="s">
         <v>28</v>
       </c>
       <c r="N393">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O393">
         <v>0.875</v>
       </c>
       <c r="P393" t="s">
-        <v>1171</v>
+        <v>1187</v>
       </c>
       <c r="Q393" t="s">
-        <v>1172</v>
+        <v>1188</v>
       </c>
       <c r="R393" t="s">
-        <v>1173</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="394" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
         <v>18</v>
       </c>
       <c r="B394" t="s">
         <v>19</v>
       </c>
       <c r="C394" t="s">
         <v>20</v>
       </c>
       <c r="D394" t="s">
         <v>21</v>
       </c>
       <c r="E394">
         <v>4</v>
       </c>
       <c r="F394" t="s">
         <v>22</v>
       </c>
       <c r="G394" t="s">
         <v>23</v>
       </c>
       <c r="H394" t="s">
         <v>24</v>
       </c>
       <c r="I394" t="s">
         <v>18</v>
       </c>
       <c r="J394" t="s">
         <v>25</v>
       </c>
       <c r="K394" t="s">
         <v>26</v>
       </c>
       <c r="L394" t="s">
         <v>27</v>
       </c>
       <c r="M394" t="s">
         <v>28</v>
       </c>
       <c r="N394">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O394">
         <v>0.875</v>
       </c>
       <c r="P394" t="s">
-        <v>1174</v>
+        <v>1190</v>
       </c>
       <c r="Q394" t="s">
-        <v>1175</v>
+        <v>1191</v>
       </c>
       <c r="R394" t="s">
-        <v>1176</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="395" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
         <v>18</v>
       </c>
       <c r="B395" t="s">
         <v>19</v>
       </c>
       <c r="C395" t="s">
         <v>20</v>
       </c>
       <c r="D395" t="s">
         <v>21</v>
       </c>
       <c r="E395">
         <v>4</v>
       </c>
       <c r="F395" t="s">
         <v>22</v>
       </c>
       <c r="G395" t="s">
         <v>23</v>
       </c>
       <c r="H395" t="s">
         <v>24</v>
       </c>
       <c r="I395" t="s">
         <v>18</v>
       </c>
       <c r="J395" t="s">
         <v>25</v>
       </c>
       <c r="K395" t="s">
         <v>26</v>
       </c>
       <c r="L395" t="s">
         <v>27</v>
       </c>
       <c r="M395" t="s">
         <v>28</v>
       </c>
       <c r="N395">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O395">
         <v>0.875</v>
       </c>
       <c r="P395" t="s">
-        <v>1177</v>
+        <v>1193</v>
       </c>
       <c r="Q395" t="s">
-        <v>1178</v>
+        <v>1194</v>
       </c>
       <c r="R395" t="s">
-        <v>1179</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="396" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
         <v>18</v>
       </c>
       <c r="B396" t="s">
         <v>19</v>
       </c>
       <c r="C396" t="s">
         <v>20</v>
       </c>
       <c r="D396" t="s">
         <v>21</v>
       </c>
       <c r="E396">
         <v>4</v>
       </c>
       <c r="F396" t="s">
         <v>22</v>
       </c>
       <c r="G396" t="s">
         <v>23</v>
       </c>
       <c r="H396" t="s">
         <v>24</v>
       </c>
       <c r="I396" t="s">
         <v>18</v>
       </c>
       <c r="J396" t="s">
         <v>25</v>
       </c>
       <c r="K396" t="s">
         <v>26</v>
       </c>
       <c r="L396" t="s">
         <v>27</v>
       </c>
       <c r="M396" t="s">
         <v>28</v>
       </c>
       <c r="N396">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O396">
         <v>0.875</v>
       </c>
       <c r="P396" t="s">
-        <v>1180</v>
+        <v>1196</v>
       </c>
       <c r="Q396" t="s">
-        <v>1181</v>
+        <v>1197</v>
       </c>
       <c r="R396" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="397" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
         <v>18</v>
       </c>
       <c r="B397" t="s">
         <v>19</v>
       </c>
       <c r="C397" t="s">
         <v>20</v>
       </c>
       <c r="D397" t="s">
         <v>21</v>
       </c>
       <c r="E397">
         <v>4</v>
       </c>
       <c r="F397" t="s">
         <v>22</v>
       </c>
       <c r="G397" t="s">
         <v>23</v>
       </c>
       <c r="H397" t="s">
         <v>24</v>
       </c>
       <c r="I397" t="s">
         <v>18</v>
       </c>
       <c r="J397" t="s">
         <v>25</v>
       </c>
       <c r="K397" t="s">
         <v>26</v>
       </c>
       <c r="L397" t="s">
         <v>27</v>
       </c>
       <c r="M397" t="s">
         <v>28</v>
       </c>
       <c r="N397">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O397">
         <v>0.875</v>
       </c>
       <c r="P397" t="s">
-        <v>1182</v>
+        <v>1198</v>
       </c>
       <c r="Q397" t="s">
-        <v>1183</v>
+        <v>1199</v>
       </c>
       <c r="R397" t="s">
-        <v>1184</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="398" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
         <v>18</v>
       </c>
       <c r="B398" t="s">
         <v>19</v>
       </c>
       <c r="C398" t="s">
         <v>20</v>
       </c>
       <c r="D398" t="s">
         <v>21</v>
       </c>
       <c r="E398">
         <v>4</v>
       </c>
       <c r="F398" t="s">
         <v>22</v>
       </c>
       <c r="G398" t="s">
         <v>23</v>
       </c>
       <c r="H398" t="s">
         <v>24</v>
       </c>
       <c r="I398" t="s">
         <v>18</v>
       </c>
       <c r="J398" t="s">
         <v>25</v>
       </c>
       <c r="K398" t="s">
         <v>26</v>
       </c>
       <c r="L398" t="s">
         <v>27</v>
       </c>
       <c r="M398" t="s">
         <v>28</v>
       </c>
       <c r="N398">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O398">
         <v>0.875</v>
       </c>
       <c r="P398" t="s">
-        <v>1185</v>
+        <v>1201</v>
       </c>
       <c r="Q398" t="s">
-        <v>1186</v>
+        <v>1202</v>
       </c>
       <c r="R398" t="s">
-        <v>1187</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="399" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
         <v>18</v>
       </c>
       <c r="B399" t="s">
         <v>19</v>
       </c>
       <c r="C399" t="s">
         <v>20</v>
       </c>
       <c r="D399" t="s">
         <v>21</v>
       </c>
       <c r="E399">
         <v>4</v>
       </c>
       <c r="F399" t="s">
         <v>22</v>
       </c>
       <c r="G399" t="s">
         <v>23</v>
       </c>
       <c r="H399" t="s">
         <v>24</v>
       </c>
       <c r="I399" t="s">
         <v>18</v>
       </c>
       <c r="J399" t="s">
         <v>25</v>
       </c>
       <c r="K399" t="s">
         <v>26</v>
       </c>
       <c r="L399" t="s">
         <v>27</v>
       </c>
       <c r="M399" t="s">
         <v>28</v>
       </c>
       <c r="N399">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O399">
         <v>0.875</v>
       </c>
       <c r="P399" t="s">
-        <v>1188</v>
+        <v>1204</v>
       </c>
       <c r="Q399" t="s">
-        <v>1189</v>
+        <v>1205</v>
       </c>
       <c r="R399" t="s">
-        <v>1190</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="400" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
         <v>18</v>
       </c>
       <c r="B400" t="s">
         <v>19</v>
       </c>
       <c r="C400" t="s">
         <v>20</v>
       </c>
       <c r="D400" t="s">
         <v>21</v>
       </c>
       <c r="E400">
         <v>4</v>
       </c>
       <c r="F400" t="s">
         <v>22</v>
       </c>
       <c r="G400" t="s">
         <v>23</v>
       </c>
       <c r="H400" t="s">
         <v>24</v>
       </c>
       <c r="I400" t="s">
         <v>18</v>
       </c>
       <c r="J400" t="s">
         <v>25</v>
       </c>
       <c r="K400" t="s">
         <v>26</v>
       </c>
       <c r="L400" t="s">
         <v>27</v>
       </c>
       <c r="M400" t="s">
         <v>28</v>
       </c>
       <c r="N400">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O400">
         <v>0.875</v>
       </c>
       <c r="P400" t="s">
-        <v>1191</v>
+        <v>1207</v>
       </c>
       <c r="Q400" t="s">
-        <v>1192</v>
+        <v>1208</v>
       </c>
       <c r="R400" t="s">
-        <v>1193</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="401" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
         <v>18</v>
       </c>
       <c r="B401" t="s">
         <v>19</v>
       </c>
       <c r="C401" t="s">
         <v>20</v>
       </c>
       <c r="D401" t="s">
         <v>21</v>
       </c>
       <c r="E401">
         <v>4</v>
       </c>
       <c r="F401" t="s">
         <v>22</v>
       </c>
       <c r="G401" t="s">
         <v>23</v>
       </c>
       <c r="H401" t="s">
         <v>24</v>
       </c>
       <c r="I401" t="s">
         <v>18</v>
       </c>
       <c r="J401" t="s">
         <v>25</v>
       </c>
       <c r="K401" t="s">
         <v>26</v>
       </c>
       <c r="L401" t="s">
         <v>27</v>
       </c>
       <c r="M401" t="s">
         <v>28</v>
       </c>
       <c r="N401">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O401">
         <v>0.875</v>
       </c>
       <c r="P401" t="s">
-        <v>1194</v>
+        <v>1210</v>
       </c>
       <c r="Q401" t="s">
-        <v>1195</v>
+        <v>1211</v>
       </c>
       <c r="R401" t="s">
-        <v>1196</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="402" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
         <v>18</v>
       </c>
       <c r="B402" t="s">
         <v>19</v>
       </c>
       <c r="C402" t="s">
         <v>20</v>
       </c>
       <c r="D402" t="s">
         <v>21</v>
       </c>
       <c r="E402">
         <v>4</v>
       </c>
       <c r="F402" t="s">
         <v>22</v>
       </c>
       <c r="G402" t="s">
         <v>23</v>
       </c>
       <c r="H402" t="s">
         <v>24</v>
       </c>
       <c r="I402" t="s">
         <v>18</v>
       </c>
       <c r="J402" t="s">
         <v>25</v>
       </c>
       <c r="K402" t="s">
         <v>26</v>
       </c>
       <c r="L402" t="s">
         <v>27</v>
       </c>
       <c r="M402" t="s">
         <v>28</v>
       </c>
       <c r="N402">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O402">
         <v>0.875</v>
       </c>
       <c r="P402" t="s">
-        <v>1197</v>
+        <v>1213</v>
       </c>
       <c r="Q402" t="s">
-        <v>1198</v>
+        <v>1214</v>
       </c>
       <c r="R402" t="s">
-        <v>286</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="403" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
         <v>18</v>
       </c>
       <c r="B403" t="s">
         <v>19</v>
       </c>
       <c r="C403" t="s">
         <v>20</v>
       </c>
       <c r="D403" t="s">
         <v>21</v>
       </c>
       <c r="E403">
         <v>4</v>
       </c>
       <c r="F403" t="s">
         <v>22</v>
       </c>
       <c r="G403" t="s">
         <v>23</v>
       </c>
       <c r="H403" t="s">
         <v>24</v>
       </c>
       <c r="I403" t="s">
         <v>18</v>
       </c>
       <c r="J403" t="s">
         <v>25</v>
       </c>
       <c r="K403" t="s">
         <v>26</v>
       </c>
       <c r="L403" t="s">
         <v>27</v>
       </c>
       <c r="M403" t="s">
         <v>28</v>
       </c>
       <c r="N403">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O403">
         <v>0.875</v>
       </c>
       <c r="P403" t="s">
-        <v>1199</v>
+        <v>1216</v>
       </c>
       <c r="Q403" t="s">
-        <v>1200</v>
+        <v>1217</v>
       </c>
       <c r="R403" t="s">
-        <v>1201</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="404" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
         <v>18</v>
       </c>
       <c r="B404" t="s">
         <v>19</v>
       </c>
       <c r="C404" t="s">
         <v>20</v>
       </c>
       <c r="D404" t="s">
         <v>21</v>
       </c>
       <c r="E404">
         <v>4</v>
       </c>
       <c r="F404" t="s">
         <v>22</v>
       </c>
       <c r="G404" t="s">
         <v>23</v>
       </c>
       <c r="H404" t="s">
         <v>24</v>
       </c>
       <c r="I404" t="s">
         <v>18</v>
       </c>
       <c r="J404" t="s">
         <v>25</v>
       </c>
       <c r="K404" t="s">
         <v>26</v>
       </c>
       <c r="L404" t="s">
         <v>27</v>
       </c>
       <c r="M404" t="s">
         <v>28</v>
       </c>
       <c r="N404">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O404">
         <v>0.875</v>
       </c>
       <c r="P404" t="s">
-        <v>1202</v>
+        <v>1219</v>
       </c>
       <c r="Q404" t="s">
-        <v>1203</v>
+        <v>1220</v>
       </c>
       <c r="R404" t="s">
-        <v>1204</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="405" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
         <v>18</v>
       </c>
       <c r="B405" t="s">
         <v>19</v>
       </c>
       <c r="C405" t="s">
         <v>20</v>
       </c>
       <c r="D405" t="s">
         <v>21</v>
       </c>
       <c r="E405">
         <v>4</v>
       </c>
       <c r="F405" t="s">
         <v>22</v>
       </c>
       <c r="G405" t="s">
         <v>23</v>
       </c>
       <c r="H405" t="s">
         <v>24</v>
       </c>
       <c r="I405" t="s">
         <v>18</v>
       </c>
       <c r="J405" t="s">
         <v>25</v>
       </c>
       <c r="K405" t="s">
         <v>26</v>
       </c>
       <c r="L405" t="s">
         <v>27</v>
       </c>
       <c r="M405" t="s">
         <v>28</v>
       </c>
       <c r="N405">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O405">
         <v>0.875</v>
       </c>
       <c r="P405" t="s">
-        <v>1205</v>
+        <v>1222</v>
       </c>
       <c r="Q405" t="s">
-        <v>1206</v>
+        <v>1223</v>
       </c>
       <c r="R405" t="s">
-        <v>1207</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="406" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
         <v>18</v>
       </c>
       <c r="B406" t="s">
         <v>19</v>
       </c>
       <c r="C406" t="s">
         <v>20</v>
       </c>
       <c r="D406" t="s">
         <v>21</v>
       </c>
       <c r="E406">
         <v>4</v>
       </c>
       <c r="F406" t="s">
         <v>22</v>
       </c>
       <c r="G406" t="s">
         <v>23</v>
       </c>
       <c r="H406" t="s">
         <v>24</v>
       </c>
       <c r="I406" t="s">
         <v>18</v>
       </c>
       <c r="J406" t="s">
         <v>25</v>
       </c>
       <c r="K406" t="s">
         <v>26</v>
       </c>
       <c r="L406" t="s">
         <v>27</v>
       </c>
       <c r="M406" t="s">
         <v>28</v>
       </c>
       <c r="N406">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O406">
         <v>0.875</v>
       </c>
       <c r="P406" t="s">
-        <v>1208</v>
+        <v>1225</v>
       </c>
       <c r="Q406" t="s">
-        <v>1209</v>
+        <v>1226</v>
       </c>
       <c r="R406" t="s">
-        <v>1210</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="407" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
         <v>18</v>
       </c>
       <c r="B407" t="s">
         <v>19</v>
       </c>
       <c r="C407" t="s">
         <v>20</v>
       </c>
       <c r="D407" t="s">
         <v>21</v>
       </c>
       <c r="E407">
         <v>4</v>
       </c>
       <c r="F407" t="s">
         <v>22</v>
       </c>
       <c r="G407" t="s">
         <v>23</v>
       </c>
       <c r="H407" t="s">
         <v>24</v>
       </c>
       <c r="I407" t="s">
         <v>18</v>
       </c>
       <c r="J407" t="s">
         <v>25</v>
       </c>
       <c r="K407" t="s">
         <v>26</v>
       </c>
       <c r="L407" t="s">
         <v>27</v>
       </c>
       <c r="M407" t="s">
         <v>28</v>
       </c>
       <c r="N407">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O407">
         <v>0.875</v>
       </c>
       <c r="P407" t="s">
-        <v>1211</v>
+        <v>1228</v>
       </c>
       <c r="Q407" t="s">
-        <v>1212</v>
+        <v>1229</v>
       </c>
       <c r="R407" t="s">
-        <v>1213</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="408" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
         <v>18</v>
       </c>
       <c r="B408" t="s">
         <v>19</v>
       </c>
       <c r="C408" t="s">
         <v>20</v>
       </c>
       <c r="D408" t="s">
         <v>21</v>
       </c>
       <c r="E408">
         <v>4</v>
       </c>
       <c r="F408" t="s">
         <v>22</v>
       </c>
       <c r="G408" t="s">
         <v>23</v>
       </c>
       <c r="H408" t="s">
         <v>24</v>
       </c>
       <c r="I408" t="s">
         <v>18</v>
       </c>
       <c r="J408" t="s">
         <v>25</v>
       </c>
       <c r="K408" t="s">
         <v>26</v>
       </c>
       <c r="L408" t="s">
         <v>27</v>
       </c>
       <c r="M408" t="s">
         <v>28</v>
       </c>
       <c r="N408">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O408">
         <v>0.875</v>
       </c>
       <c r="P408" t="s">
-        <v>1214</v>
+        <v>1231</v>
       </c>
       <c r="Q408" t="s">
-        <v>1215</v>
+        <v>1232</v>
       </c>
       <c r="R408" t="s">
-        <v>1216</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="409" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
         <v>18</v>
       </c>
       <c r="B409" t="s">
         <v>19</v>
       </c>
       <c r="C409" t="s">
         <v>20</v>
       </c>
       <c r="D409" t="s">
         <v>21</v>
       </c>
       <c r="E409">
         <v>4</v>
       </c>
       <c r="F409" t="s">
         <v>22</v>
       </c>
       <c r="G409" t="s">
         <v>23</v>
       </c>
       <c r="H409" t="s">
         <v>24</v>
       </c>
       <c r="I409" t="s">
         <v>18</v>
       </c>
       <c r="J409" t="s">
         <v>25</v>
       </c>
       <c r="K409" t="s">
         <v>26</v>
       </c>
       <c r="L409" t="s">
         <v>27</v>
       </c>
       <c r="M409" t="s">
         <v>28</v>
       </c>
       <c r="N409">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O409">
         <v>0.875</v>
       </c>
       <c r="P409" t="s">
-        <v>1217</v>
+        <v>1234</v>
       </c>
       <c r="Q409" t="s">
-        <v>1218</v>
+        <v>1235</v>
       </c>
       <c r="R409" t="s">
-        <v>1219</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="410" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
         <v>18</v>
       </c>
       <c r="B410" t="s">
         <v>19</v>
       </c>
       <c r="C410" t="s">
         <v>20</v>
       </c>
       <c r="D410" t="s">
         <v>21</v>
       </c>
       <c r="E410">
         <v>4</v>
       </c>
       <c r="F410" t="s">
         <v>22</v>
       </c>
       <c r="G410" t="s">
         <v>23</v>
       </c>
       <c r="H410" t="s">
         <v>24</v>
       </c>
       <c r="I410" t="s">
         <v>18</v>
       </c>
       <c r="J410" t="s">
         <v>25</v>
       </c>
       <c r="K410" t="s">
         <v>26</v>
       </c>
       <c r="L410" t="s">
         <v>27</v>
       </c>
       <c r="M410" t="s">
         <v>28</v>
       </c>
       <c r="N410">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="O410">
         <v>0.875</v>
       </c>
       <c r="P410" t="s">
-        <v>1220</v>
+        <v>1237</v>
       </c>
       <c r="Q410" t="s">
-        <v>1221</v>
+        <v>1238</v>
       </c>
       <c r="R410" t="s">
-        <v>1222</v>
+        <v>1239</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">