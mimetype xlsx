--- v0 (2026-06-28)
+++ v1 (2026-08-13)
@@ -8,134 +8,148 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="28">
-[...1 lines deleted...]
-    <t>Protein symbol</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="32">
+  <si>
+    <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
     <t>Entrez Gene ID</t>
   </si>
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
-    <t>Frequency</t>
-[...5 lines deleted...]
-    <t>Literature PMIDs</t>
+    <t>Supporting publications (n)</t>
+  </si>
+  <si>
+    <t>EVMP confidence score</t>
+  </si>
+  <si>
+    <t>PMID</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Abstract</t>
   </si>
   <si>
     <t>TGM2</t>
   </si>
   <si>
     <t>P21980</t>
   </si>
   <si>
     <t>Protein-glutamine gamma-glutamyltransferase 2 (EC 2.3.2.13) (Erythrocyte transglutaminase) (Heart G alpha(h)) (hhG alpha(h)) (Isopeptidase TGM2) (EC 3.4.-.-) (Protein G alpha(h)) (G(h)) (Protein-glutamine deamidase TGM2) (EC 3.5.1.44) (Protein-glutamine dopaminyltransferase TGM2) (EC 2.3.1.-) (Protein-glutamine histaminyltransferase TGM2) (EC 2.3.1.-) (Protein-glutamine noradrenalinyltransferase TGM2) (EC 2.3.1.-) (Protein-glutamine serotonyltransferase TGM2) (EC 2.3.1.-) (Tissue transglutaminase) (tTG) (tTgase) (Transglutaminase C) (TG(C)) (TGC) (TGase C) (Transglutaminase H) (TGase H) (Transglutaminase II) (TGase II) (Transglutaminase-2) (TG2) (TGase-2) (hTG2)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; ENZYME proteins:Transferases; Potential drug targets; Enzymes; Predicted secreted proteins; ENZYME proteins:Hydrolases; Disease related genes</t>
   </si>
   <si>
     <t>Disease related genes, Enzymes, Metabolic proteins, Potential drug targets, Predicted intracellular proteins, Predicted secreted proteins</t>
   </si>
   <si>
     <t>ENSG00000198959</t>
   </si>
   <si>
     <t>TGC</t>
   </si>
   <si>
     <t>Transglutaminase 2</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>38127385-38166578</t>
   </si>
   <si>
     <t>22624035</t>
+  </si>
+  <si>
+    <t>Exosome-related multi-pass transmembrane protein TSAP6 is a target of rhomboid protease RHBDD1-induced proteolysis.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In addition, the elevation of exosome secretion by RHBDD1 inactivation was reduced when TSAP6 was knocked down, indicating that the role of RHBDD1 in regulating exosomal trafficking is very likely to be TSAP6-dependent.
+The increased exosome secretion was verfied through the detection of certain exosomal components, including Tsg101, Tf-R, FasL and Trail.
+We found that the increase in FasL and Trail increased exosome-induced apoptosis in Jurkat cells.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -476,157 +490,173 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:R2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
+  <cols>
+    <col min="17" max="17" width="60" customWidth="1"/>
+    <col min="18" max="18" width="100" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="K2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="L2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="M2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
         <v>0.375</v>
       </c>
       <c r="P2" t="s">
-        <v>27</v>
+        <v>29</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>30</v>
+      </c>
+      <c r="R2" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">