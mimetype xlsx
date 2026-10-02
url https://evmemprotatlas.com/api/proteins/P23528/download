--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>COF1</t>
   </si>
   <si>
     <t>P23528</t>
   </si>
   <si>
     <t>Cofilin-1 (18 kDa phosphoprotein) (p18) (Cofilin, non-muscle isoform)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Essential proteins, Plasma proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000172757</t>
   </si>
   <si>
     <t>CFL1</t>
   </si>
@@ -1613,51 +1613,51 @@
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16" t="s">
         <v>29</v>
       </c>
       <c r="N16">
         <v>37</v>
       </c>
       <c r="O16">
         <v>0.875</v>
       </c>
       <c r="P16" t="s">
         <v>59</v>
       </c>
       <c r="Q16" t="s">
         <v>60</v>
       </c>
       <c r="R16" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">