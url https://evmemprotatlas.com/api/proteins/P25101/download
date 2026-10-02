--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>EDNRA</t>
   </si>
   <si>
     <t>P25101</t>
   </si>
   <si>
     <t>Endothelin-1 receptor (Endothelin receptor type A) (ET-A) (ETA-R) (hET-AR)</t>
   </si>
   <si>
     <t>TRANSMEM 81..102; /note="Helical; Name=1"; /evidence="ECO:0000255"; TRANSMEM 113..132; /note="Helical; Name=2"; /evidence="ECO:0000255"; TRANSMEM 160..181; /note="Helical; Name=3"; /evidence="ECO:0000255"; TRANSMEM 206..229; /note="Helical; Name=4"; /evidence="ECO:0000255"; TRANSMEM 257..278; /note="Helical; Name=5"; /evidence="ECO:0000255"; TRANSMEM 307..328; /note="Helical; Name=6"; /evidence="ECO:0000255"; TRANSMEM 348..372; /note="Helical; Name=7"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Disease related genes; FDA approved drug targets:Small molecule drugs; Human disease related genes:Congenital malformations:Congenital malformations of face and neck; G-protein coupled receptors:GPCRs excl olfactory receptors</t>
   </si>
   <si>
     <t>Disease related genes, FDA approved drug targets, G-protein coupled receptors, Human disease related genes, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000151617</t>
   </si>
   <si>
     <t>ET-A, ETA-R, hET-AR</t>
   </si>