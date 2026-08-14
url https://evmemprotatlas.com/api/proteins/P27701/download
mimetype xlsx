--- v0 (2026-06-30)
+++ v1 (2026-08-14)
@@ -8,134 +8,267 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="70">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
     <t>Entrez Gene ID</t>
   </si>
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
-    <t>Frequency</t>
-[...5 lines deleted...]
-    <t>Literature PMIDs</t>
+    <t>Supporting publications (n)</t>
+  </si>
+  <si>
+    <t>EVMP confidence score</t>
+  </si>
+  <si>
+    <t>PMID</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Abstract</t>
   </si>
   <si>
     <t>CD82</t>
   </si>
   <si>
     <t>P27701</t>
   </si>
   <si>
     <t>CD82 antigen (C33 antigen) (IA4) (Inducible membrane protein R2) (Metastasis suppressor Kangai-1) (Suppressor of tumorigenicity 6 protein) (Tetraspanin-27) (Tspan-27) (CD antigen CD82)</t>
   </si>
   <si>
     <t>TRANSMEM 12..32; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 54..72; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 84..110; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 229..250; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Cancer-related genes:Candidate cancer biomarkers; CD markers; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000085117</t>
   </si>
   <si>
     <t>IA4, KAI1, R2, ST6, TSPAN27</t>
   </si>
   <si>
     <t>CD82 molecule</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>44564427-44620358</t>
   </si>
   <si>
-    <t>31807237; 31034520; 30604894; 29723143; 9685355; 14633944; 34473505; 34684727; 17484880; 23289620; 25912735; 35728771; 36189227; 38335265</t>
+    <t>14633944</t>
+  </si>
+  <si>
+    <t>Intestinal epithelial exosomes carry MHC class II/peptides able to inform the immune system in mice.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A33 antigen, an Ig-like molecule highly specific for intestinal epithelial cells, was enriched in exosomes and was also found in mice mesenteric lymph nodes, suggesting exosome migration towards the gut associated lymphoid tissues.
+CONCLUSIONS: Epithelial exosomes are antigen presenting vesicles bearing MHC class II/peptide complexes that prime for an immunogenic rather than tolerogenic response in the context of a systemic challenge.
+In contrast, exosomes obtained after incubation with IFN-gamma (EXO-hOVA-IFN), bearing abundant MHC class II/OVA complexes, induced a specific humoral immune response.
+RESULTS: MODE K epithelial exosomes displayed major histocompatibility complex (MHC) class I and class II (upregulated by IFN-gamma) molecules and tetraspan proteins (CD9, CD81, CD82) potentially involved in the binding to target cells.</t>
+  </si>
+  <si>
+    <t>17484880</t>
+  </si>
+  <si>
+    <t>T84-intestinal epithelial exosomes bear MHC class II/peptide complexes potentiating antigen presentation by dendritic cells.</t>
+  </si>
+  <si>
+    <t>RESULTS: T84-derived exosomes, enriched in CD9, CD81, CD82, and A33 antigen, were capable of binding specifically human serum albumin (HSA) 64-76 peptide on HLA-DR4 molecules and of interacting preferentially with DCs.</t>
+  </si>
+  <si>
+    <t>23289620</t>
+  </si>
+  <si>
+    <t>Tetraspanin protein CD9 interacts with metalloprotease CD10 and enhances its release via exosomes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The peptidase activity of CD10 measured either on cells or on exosomes correlated with the level of CD10 expression, and was not significantly modulated by CD9 expression as such.
+The stable expression of wild-type CD9 in K562 CD10-positive cells enhanced the level of CD10 released with exosomes five-fold.</t>
+  </si>
+  <si>
+    <t>25912735</t>
+  </si>
+  <si>
+    <t>EGFR over-expression in non-small cell lung cancers harboring EGFR mutations is associated with marked down-regulation of CD82.</t>
+  </si>
+  <si>
+    <t>Active exportation of CD82 through the exosome was one of the mechanisms involved in achieving the overall CD82 down-regulation in mutant EGFR-expressing lung cancer cell lines.</t>
+  </si>
+  <si>
+    <t>29723143</t>
+  </si>
+  <si>
+    <t>[The role of exosomal tetraspanins and proteases in tumor progression].</t>
+  </si>
+  <si>
+    <t>Major (CD9, CD63, CD81) and others (CD82, CD151, Tspan8) tetraspanins are widely represented in exosomes, where they interact with various proteins and form functional tetraspanin complexes.</t>
+  </si>
+  <si>
+    <t>30604894</t>
+  </si>
+  <si>
+    <t>Exosomal protein CD82 as a diagnostic biomarker for precision medicine for breast cancer.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CD82, a member of the tetraspanin superfamily, has been proposed to exert its activity via tetra-transmembrane protein enriched microdomains (TEMs) in exosomes.
+The present study aimed to explore the potential of the exosome protein CD82 in diagnosing breast cancers of all stages and various histological subtypes in patients.
+There was a significant negative correlation between CD82 expression in tissues and CD82 content in exosomes, which indicated that CD82 expression was redistributed from tissues to the blood with the development and metastasis of breast cancer.</t>
+  </si>
+  <si>
+    <t>31034520</t>
+  </si>
+  <si>
+    <t>Comprehensive analysis of miRNA and protein profiles within exosomes derived from canine lymphoid tumour cell lines.</t>
+  </si>
+  <si>
+    <t>In the comparison of the amounts of miRNAs and proteins among the cell lines, those of three miRNAs (miR-151, miR-8908a-3p, and miR-486) and CD82 protein differed between exosomes derived from vincristine-sensitive and resistant cell lines.</t>
+  </si>
+  <si>
+    <t>31807237</t>
+  </si>
+  <si>
+    <t>Tetraspanin CD82 interaction with cholesterol promotes extracellular vesicle-mediated release of ezrin to inhibit tumour cell movement.</t>
+  </si>
+  <si>
+    <t>Importantly, CD82-cholesterol/-lipid raft interaction not only promotes extracellular release of lipid raft components such as cholesterol and gangliosides but also facilitates extracellular vesicle (EV)-mediated release of ezrin-radixin-moesin (ERM) protein Ezrin.</t>
+  </si>
+  <si>
+    <t>34473505</t>
+  </si>
+  <si>
+    <t>Column-based Technology for CD9-HPLC Immunoaffinity Isolation of Serum Extracellular Vesicles.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>34684727</t>
+  </si>
+  <si>
+    <t>Proteomic Signature of Extracellular Vesicles for Lung Cancer Recognition.</t>
+  </si>
+  <si>
+    <t>By applying targeted mass spectrometry with stable isotope-labeled peptide standards, we assessed the levels of 28 EV-associated proteins, including the conventional exosome markers CD9, CD63, CD81, CD82, and HSPA8, in vesicles derived from the lung cancer cell lines NCI-H23 and A549.</t>
+  </si>
+  <si>
+    <t>35728771</t>
+  </si>
+  <si>
+    <t>Proteomic profiling of plasma exosomes reveals CD82 involvement in the development of esophageal squamous cell carcinoma.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CD82 in exosomes is involved in the development of ESCC.
+The proteomic results showed that the quantity of CD82 in exosomes of EIN was significantly higher than that in patients with BED and ESCC.</t>
+  </si>
+  <si>
+    <t>36189227</t>
+  </si>
+  <si>
+    <t>Isolation of a cytolytic subpopulation of extracellular vesicles derived from NK cells containing NKG7 and cytolytic proteins.</t>
+  </si>
+  <si>
+    <t>38335265</t>
+  </si>
+  <si>
+    <t>"Triple-Punch" Strategy Exosome-Mimetic Nanovesicles for Triple Negative Breast Cancer Therapy.</t>
+  </si>
+  <si>
+    <t>CD82 is a tumor metastasis inhibitory molecule that is enriched in exosomes.</t>
+  </si>
+  <si>
+    <t>9685355</t>
+  </si>
+  <si>
+    <t>Selective enrichment of tetraspan proteins on the internal vesicles of multivesicular endosomes and on exosomes secreted by human B-lymphocytes.</t>
+  </si>
+  <si>
+    <t>In this study, we show that exosomes are enriched in the co-stimulatory molecule CD86 and in several tetraspan proteins, including CD37, CD53, CD63, CD81, and CD82.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -476,157 +609,901 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:R15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
+  <cols>
+    <col min="17" max="17" width="60" customWidth="1"/>
+    <col min="18" max="18" width="100" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E2">
         <v>4</v>
       </c>
       <c r="F2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="K2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="L2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="M2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="N2">
         <v>14</v>
       </c>
       <c r="O2">
         <v>0.475</v>
       </c>
       <c r="P2" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>30</v>
+      </c>
+      <c r="R2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3">
+        <v>4</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" t="s">
         <v>27</v>
+      </c>
+      <c r="M3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3">
+        <v>14</v>
+      </c>
+      <c r="O3">
+        <v>0.475</v>
+      </c>
+      <c r="P3" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>33</v>
+      </c>
+      <c r="R3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4">
+        <v>4</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4">
+        <v>14</v>
+      </c>
+      <c r="O4">
+        <v>0.475</v>
+      </c>
+      <c r="P4" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>36</v>
+      </c>
+      <c r="R4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5">
+        <v>4</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L5" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5">
+        <v>14</v>
+      </c>
+      <c r="O5">
+        <v>0.475</v>
+      </c>
+      <c r="P5" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>39</v>
+      </c>
+      <c r="R5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6">
+        <v>4</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6">
+        <v>14</v>
+      </c>
+      <c r="O6">
+        <v>0.475</v>
+      </c>
+      <c r="P6" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7">
+        <v>4</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J7" t="s">
+        <v>25</v>
+      </c>
+      <c r="K7" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7">
+        <v>14</v>
+      </c>
+      <c r="O7">
+        <v>0.475</v>
+      </c>
+      <c r="P7" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>45</v>
+      </c>
+      <c r="R7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8">
+        <v>4</v>
+      </c>
+      <c r="F8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" t="s">
+        <v>18</v>
+      </c>
+      <c r="J8" t="s">
+        <v>25</v>
+      </c>
+      <c r="K8" t="s">
+        <v>26</v>
+      </c>
+      <c r="L8" t="s">
+        <v>27</v>
+      </c>
+      <c r="M8" t="s">
+        <v>28</v>
+      </c>
+      <c r="N8">
+        <v>14</v>
+      </c>
+      <c r="O8">
+        <v>0.475</v>
+      </c>
+      <c r="P8" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>48</v>
+      </c>
+      <c r="R8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9">
+        <v>4</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" t="s">
+        <v>23</v>
+      </c>
+      <c r="H9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" t="s">
+        <v>25</v>
+      </c>
+      <c r="K9" t="s">
+        <v>26</v>
+      </c>
+      <c r="L9" t="s">
+        <v>27</v>
+      </c>
+      <c r="M9" t="s">
+        <v>28</v>
+      </c>
+      <c r="N9">
+        <v>14</v>
+      </c>
+      <c r="O9">
+        <v>0.475</v>
+      </c>
+      <c r="P9" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>51</v>
+      </c>
+      <c r="R9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10">
+        <v>4</v>
+      </c>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" t="s">
+        <v>18</v>
+      </c>
+      <c r="J10" t="s">
+        <v>25</v>
+      </c>
+      <c r="K10" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M10" t="s">
+        <v>28</v>
+      </c>
+      <c r="N10">
+        <v>14</v>
+      </c>
+      <c r="O10">
+        <v>0.475</v>
+      </c>
+      <c r="P10" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>54</v>
+      </c>
+      <c r="R10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11">
+        <v>4</v>
+      </c>
+      <c r="F11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" t="s">
+        <v>23</v>
+      </c>
+      <c r="H11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I11" t="s">
+        <v>18</v>
+      </c>
+      <c r="J11" t="s">
+        <v>25</v>
+      </c>
+      <c r="K11" t="s">
+        <v>26</v>
+      </c>
+      <c r="L11" t="s">
+        <v>27</v>
+      </c>
+      <c r="M11" t="s">
+        <v>28</v>
+      </c>
+      <c r="N11">
+        <v>14</v>
+      </c>
+      <c r="O11">
+        <v>0.475</v>
+      </c>
+      <c r="P11" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>57</v>
+      </c>
+      <c r="R11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12">
+        <v>4</v>
+      </c>
+      <c r="F12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12" t="s">
+        <v>24</v>
+      </c>
+      <c r="I12" t="s">
+        <v>18</v>
+      </c>
+      <c r="J12" t="s">
+        <v>25</v>
+      </c>
+      <c r="K12" t="s">
+        <v>26</v>
+      </c>
+      <c r="L12" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" t="s">
+        <v>28</v>
+      </c>
+      <c r="N12">
+        <v>14</v>
+      </c>
+      <c r="O12">
+        <v>0.475</v>
+      </c>
+      <c r="P12" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>60</v>
+      </c>
+      <c r="R12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13">
+        <v>4</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" t="s">
+        <v>23</v>
+      </c>
+      <c r="H13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I13" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" t="s">
+        <v>25</v>
+      </c>
+      <c r="K13" t="s">
+        <v>26</v>
+      </c>
+      <c r="L13" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" t="s">
+        <v>28</v>
+      </c>
+      <c r="N13">
+        <v>14</v>
+      </c>
+      <c r="O13">
+        <v>0.475</v>
+      </c>
+      <c r="P13" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>63</v>
+      </c>
+      <c r="R13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14">
+        <v>4</v>
+      </c>
+      <c r="F14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H14" t="s">
+        <v>24</v>
+      </c>
+      <c r="I14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" t="s">
+        <v>25</v>
+      </c>
+      <c r="K14" t="s">
+        <v>26</v>
+      </c>
+      <c r="L14" t="s">
+        <v>27</v>
+      </c>
+      <c r="M14" t="s">
+        <v>28</v>
+      </c>
+      <c r="N14">
+        <v>14</v>
+      </c>
+      <c r="O14">
+        <v>0.475</v>
+      </c>
+      <c r="P14" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>65</v>
+      </c>
+      <c r="R14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15">
+        <v>4</v>
+      </c>
+      <c r="F15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" t="s">
+        <v>23</v>
+      </c>
+      <c r="H15" t="s">
+        <v>24</v>
+      </c>
+      <c r="I15" t="s">
+        <v>18</v>
+      </c>
+      <c r="J15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K15" t="s">
+        <v>26</v>
+      </c>
+      <c r="L15" t="s">
+        <v>27</v>
+      </c>
+      <c r="M15" t="s">
+        <v>28</v>
+      </c>
+      <c r="N15">
+        <v>14</v>
+      </c>
+      <c r="O15">
+        <v>0.475</v>
+      </c>
+      <c r="P15" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>68</v>
+      </c>
+      <c r="R15" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">