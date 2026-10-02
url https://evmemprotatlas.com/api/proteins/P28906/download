--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="41">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,105 +61,360 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CD34</t>
   </si>
   <si>
     <t>P28906</t>
   </si>
   <si>
     <t>Hematopoietic progenitor cell antigen CD34 (CD antigen CD34)</t>
   </si>
   <si>
     <t>TRANSMEM 291..311; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>CD markers</t>
   </si>
   <si>
     <t>CD markers, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000174059</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CD34 molecule</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>207880972-207911402</t>
   </si>
   <si>
     <t>21835908</t>
   </si>
   <si>
     <t>Exosomes from human CD34(+) stem cells mediate their proangiogenic paracrine activity.</t>
   </si>
   <si>
-    <t xml:space="preserve">CD34(+) exosomes may represent a significant component of the paracrine effect of progenitor cell transplantation for therapeutic angiogenesis.
-[...5 lines deleted...]
-OBJECTIVE: Our objective was to investigate the mechanism of CD34(+) stem cell-induced proangiogenic paracrine effects and to examine if exosomes, a component of paracrine secretion, are involved.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(+) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> may represent a significant component of the paracrine effect of progenitor cell transplantation for therapeutic angiogenesis.
+CONCLUSIONS: Our data demonstrate that human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(+) cells secrete </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that have independent angiogenic activity both in vitro and in vivo.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(+) stem cells mediate their proangiogenic paracrine activity.
+In vitro, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(+) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> replicated the angiogenic activity of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(+) cells by increasing endothelial cell viability, proliferation, and tube formation on Matrigel.
+In vivo, the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(+) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> stimulated angiogenesis in Matrigel plug and corneal assays.
+Interestingly, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(+) cells but not from </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(+) cell-depleted mononuclear cells had angiogenic activity.
+METHODS AND RESULTS: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> collected from the conditioned media of mobilized human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(+) cells had the characteristic size (40 to 90 nm; determined by dynamic light scattering), cup-shaped morphology (electron microscopy), expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-marker proteins CD63, phosphatidylserine (flow cytometry) and TSG101 (immunoblotting), besides expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(+) cell lineage marker protein, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+OBJECTIVE: Our objective was to investigate the mechanism of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(+) stem cell-induced proangiogenic paracrine effects and to examine if </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, a component of paracrine secretion, are involved.</t>
+    </r>
   </si>
   <si>
     <t>38173016</t>
   </si>
   <si>
     <t>Extracellular vesicle-derived TP53BP1, CD34, and PBX1 from human peripheral blood serve as potential biomarkers for the assessment and prediction of vascular aging.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicle-derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> TP53BP1, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD34</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and PBX1 from human peripheral blood serve as potential biomarkers for the assessment and prediction of vascular aging.</t>
+    </r>
   </si>
   <si>
     <t>38762017</t>
   </si>
   <si>
     <t>Preliminary study on the mechanism by which exosomes derived from human exfoliated deciduous teeth improve the proliferation and osteogenic inhibitory effect of glucocorticoid-induced BMSCs.</t>
   </si>
   <si>
     <t xml:space="preserve">In conclusion, SHED-derived exosomes partially reversed the inhibitory effects of glucocorticoids on BMSC proliferation and osteogenesis by inhibiting the expression of HGF, ITGB8 and IL7, and upregulating the expression of EFNA1.
 Transcriptome sequencing analysis revealed that the differentially expressed mRNAs regulated by SHED-derived exosomes were enriched mainly in signaling pathways such as the apoptosis pathway, the PI3K-Akt signaling pathway, the Hippo signaling pathway and the p53 signaling pathway.</t>
   </si>
   <si>
     <t>39166055</t>
   </si>
   <si>
     <t>Dental pulp stem cells regenerate neural tissue in degenerative disorders and stroke rehabilitation: A scope systematic review.</t>
   </si>
   <si>
     <t>DPSC-derived exosomes suppressed the expression of IL-6, IL-1β, TNF-α, and TGF, key mediators of nerve tissue inflammation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
@@ -632,51 +887,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>4</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -688,172 +943,172 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>4</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>4</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="Q4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="R4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>4</v>
       </c>
       <c r="O5">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Q5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">