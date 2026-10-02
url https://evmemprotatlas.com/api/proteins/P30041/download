--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PRDX6</t>
   </si>
   <si>
     <t>P30041</t>
   </si>
   <si>
     <t>Peroxiredoxin-6 (EC 1.11.1.27) (1-Cys peroxiredoxin) (1-Cys PRX) (24 kDa protein) (Acidic calcium-independent phospholipase A2) (aiPLA2) (EC 3.1.1.4) (Antioxidant protein 2) (Glutathione-dependent peroxiredoxin) (Liver 2D page spot 40) (Lysophosphatidylcholine acyltransferase 5) (LPC acyltransferase 5) (LPCAT-5) (Lyso-PC acyltransferase 5) (EC 2.3.1.23) (Non-selenium glutathione peroxidase) (NSGPx) (Red blood cells page spot 12)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; ENZYME proteins:Oxidoreductases; ENZYME proteins:Transferases; Enzymes; ENZYME proteins:Hydrolases</t>
   </si>
   <si>
     <t>Enzymes, Metabolic proteins, Plasma proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000117592</t>
   </si>
   <si>
     <t>1-Cys, aiPLA2, AOP2, KIAA0106, MGC46173, NSGPx, p29, PRX</t>
   </si>
@@ -1640,51 +1640,51 @@
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16" t="s">
         <v>28</v>
       </c>
       <c r="N16">
         <v>42</v>
       </c>
       <c r="O16">
         <v>0.75</v>
       </c>
       <c r="P16" t="s">
         <v>58</v>
       </c>
       <c r="Q16" t="s">
         <v>59</v>
       </c>
       <c r="R16" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">