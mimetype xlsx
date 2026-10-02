--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PEBP1</t>
   </si>
   <si>
     <t>P30086</t>
   </si>
   <si>
     <t>Phosphatidylethanolamine-binding protein 1 (PEBP-1) (HCNPpp) (Neuropolypeptide h3) (Prostatic-binding protein) (Raf kinase inhibitor protein) (RKIP) [Cleaved into: Hippocampal cholinergic neurostimulating peptide (HCNP)]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Plasma proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000089220</t>
   </si>
   <si>
     <t>HCNP, PBP, PEBP, RKIP</t>
   </si>