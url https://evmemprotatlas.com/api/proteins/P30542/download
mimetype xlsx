--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>AA1R</t>
   </si>
   <si>
     <t>P30542</t>
   </si>
   <si>
     <t>Adenosine receptor A1</t>
   </si>
   <si>
     <t>TRANSMEM 12..32; /note="Helical; Name=1"; /evidence="ECO:0000269|PubMed:29925945"; TRANSMEM 48..68; /note="Helical; Name=2"; /evidence="ECO:0000269|PubMed:29925945"; TRANSMEM 78..98; /note="Helical; Name=3"; /evidence="ECO:0000269|PubMed:29925945"; TRANSMEM 128..147; /note="Helical; Name=4"; /evidence="ECO:0000269|PubMed:29925945"; TRANSMEM 174..196; /note="Helical; Name=5"; /evidence="ECO:0000269|PubMed:29925945"; TRANSMEM 237..259; /note="Helical; Name=6"; /evidence="ECO:0000269|PubMed:29925945"; TRANSMEM 268..289; /note="Helical; Name=7"; /evidence="ECO:0000269|PubMed:29925945"</t>
   </si>
   <si>
     <t>G-protein coupled receptors:Adenosine and adenine nucleotide receptors; Transporters; FDA approved drug targets:Small molecule drugs; G-protein coupled receptors:GPCRs excl olfactory receptors</t>
   </si>
   <si>
     <t>FDA approved drug targets, G-protein coupled receptors, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000163485</t>
   </si>
   <si>
     <t>ADORA1</t>
   </si>